--- v0 (2025-12-05)
+++ v1 (2026-10-24)
@@ -1,16270 +1,13977 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1D597656" w14:textId="77777777" w:rsidR="00687F88" w:rsidRPr="00687F88" w:rsidRDefault="00687F88" w:rsidP="007B666F">
+    <w:p w14:paraId="4AA6035D" w14:textId="7F039CBD" w:rsidR="0089466B" w:rsidRPr="00792D61" w:rsidRDefault="0089466B" w:rsidP="0089466B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00687F88">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Titre en portugais (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ou dans la langue du texte de l'article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) aligné au centre, première lettre en majuscule, Verdana </w:t>
+      </w:r>
+      <w:r w:rsidR="0037102E" w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:spacing w:val="-57"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00603D38" w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pt, gras, interligne simple. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Espacement avant et après de </w:t>
+      </w:r>
+      <w:r w:rsidR="0037102E" w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00603D38" w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...44 lines deleted...]
-        <w:t>com 12pts</w:t>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1D7073" w14:textId="3BBBC18B" w:rsidR="00687F88" w:rsidRPr="00687F88" w:rsidRDefault="00687F88" w:rsidP="007B666F">
+    <w:p w14:paraId="5DDBE950" w14:textId="1D6BDAE5" w:rsidR="0089466B" w:rsidRPr="0089466B" w:rsidRDefault="0089466B" w:rsidP="0089466B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00687F88">
-[...96 lines deleted...]
-        <w:t>com 12pts</w:t>
+      <w:r w:rsidRPr="0089466B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titre en anglais, alignement centré, première lettre en majuscule, Verdana </w:t>
+      </w:r>
+      <w:r w:rsidR="0037102E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089466B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts, italique, interligne simple. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089466B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Espacement avant et après de 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089466B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606FAFE3" w14:textId="2CFCBFCC" w:rsidR="00687F88" w:rsidRPr="00687F88" w:rsidRDefault="00687F88" w:rsidP="007B666F">
+    <w:p w14:paraId="58929CCB" w14:textId="555C10D4" w:rsidR="0089466B" w:rsidRPr="0089466B" w:rsidRDefault="0089466B" w:rsidP="0089466B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00687F88">
-[...123 lines deleted...]
-        <w:t>com 12pts</w:t>
+      <w:r w:rsidRPr="0089466B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titre en espagnol, alignement centré, première lettre en majuscule, Verdana </w:t>
+      </w:r>
+      <w:r w:rsidR="0037102E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089466B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts, italique, interligne simple. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089466B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Espacement avant et après de 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089466B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1433330F" w14:textId="5D9F36AC" w:rsidR="00E262E4" w:rsidRPr="00CB15A8" w:rsidRDefault="00687F88" w:rsidP="007B666F">
+    <w:p w14:paraId="016ED6A9" w14:textId="060F6352" w:rsidR="000B26D7" w:rsidRPr="00E47571" w:rsidRDefault="0089466B" w:rsidP="005B4791">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00687F88">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0089466B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titre en français, alignement centré, première lettre en majuscule, Verdana </w:t>
+      </w:r>
+      <w:r w:rsidR="0037102E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089466B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> points, italique, interligne simple. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00687F88">
-[...5 lines deleted...]
-        <w:t>roman</w:t>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Espacement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00687F88">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avant et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00687F88">
-[...5 lines deleted...]
-        <w:t>interlinha</w:t>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>après</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00687F88">
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> 12pts</w:t>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81776" w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> points</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFF844F" w14:textId="293B5B64" w:rsidR="00E059B8" w:rsidRPr="006D1C88" w:rsidRDefault="00E059B8" w:rsidP="00E059B8">
-[...704 lines deleted...]
-    <w:p w14:paraId="63895FBE" w14:textId="08CAD937" w:rsidR="00E059B8" w:rsidRPr="00E059B8" w:rsidRDefault="00E059B8" w:rsidP="00CB15A8">
+    <w:p w14:paraId="6529A478" w14:textId="4F8DB4EC" w:rsidR="00E47571" w:rsidRPr="002C7A1E" w:rsidRDefault="00E47571" w:rsidP="00995884">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E059B8">
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A1E" w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Maximo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quatr</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A1E" w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auteurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7DD3" w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>dont l´un au moins a le titre de docteur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249536FC" w14:textId="34AF3DD4" w:rsidR="00E300BE" w:rsidRDefault="00E059B8" w:rsidP="00E059B8">
+    <w:p w14:paraId="099787C8" w14:textId="2376FF7A" w:rsidR="00E47571" w:rsidRPr="0097424B" w:rsidRDefault="00E47571" w:rsidP="0097424B">
       <w:pPr>
-        <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E059B8">
-[...15 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="00603D38" w:rsidRPr="00272C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00272C9B" w:rsidRPr="00272C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt,</w:t>
+      </w:r>
+      <w:r w:rsidR="0097424B" w:rsidRPr="0097424B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0097424B" w:rsidRPr="0097424B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>gras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="41E3B892" w14:textId="3967F637" w:rsidR="00EC1487" w:rsidRPr="00EC1487" w:rsidRDefault="00EC1487" w:rsidP="00EC1487">
+    <w:p w14:paraId="1540C49F" w14:textId="6FC46F29" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="00E47571" w:rsidP="00995884">
       <w:pPr>
-        <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Maior titulação</w:t>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institu</w:t>
+      </w:r>
+      <w:r w:rsidR="007F42D2" w:rsidRPr="00272C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282AF33C" w14:textId="5D912715" w:rsidR="00E059B8" w:rsidRDefault="00E059B8" w:rsidP="00E059B8">
+    <w:p w14:paraId="70C3CDBE" w14:textId="7F718178" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="007F42D2" w:rsidP="00995884">
       <w:pPr>
-        <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E059B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="000F76D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diplôme le plus élevé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B8E4E4" w14:textId="77777777" w:rsidR="00E47571" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Id </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E059B8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orcid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1BF99F33" w14:textId="366188BF" w:rsidR="003676A3" w:rsidRPr="00AF3F71" w:rsidRDefault="003676A3" w:rsidP="000B16AF">
-[...58 lines deleted...]
-    <w:p w14:paraId="270DF9AA" w14:textId="50B039A9" w:rsidR="001B6647" w:rsidRPr="007A29DB" w:rsidRDefault="00751919" w:rsidP="006A1B88">
+    <w:p w14:paraId="2A31C3D7" w14:textId="0A629270" w:rsidR="00E47571" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E47571" w:rsidP="00995884">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5232CDBF" w14:textId="390C3AEA" w:rsidR="00E47571" w:rsidRPr="002C7A1E" w:rsidRDefault="00E47571" w:rsidP="005E0C3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="00603D38" w:rsidRPr="00272C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00272C9B" w:rsidRPr="00272C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verdana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 pt, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E0C3B" w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020BEC89" w14:textId="63BE5EB2" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F612D9" w:rsidRPr="00272C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7DF693" w14:textId="09C3AE87" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="00F612D9" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F76D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diplôme le plus élevé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61691EB9" w14:textId="77777777" w:rsidR="00E47571" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="18CC8E54" w14:textId="029877DB" w:rsidR="00E47571" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A7CEE4D" w14:textId="7AE68AF5" w:rsidR="00E47571" w:rsidRPr="00076B85" w:rsidRDefault="00E47571" w:rsidP="00076B85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="00687D30" w:rsidRPr="00076B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00272C9B" w:rsidRPr="00272C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E0C3B" w:rsidRPr="005E0C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>gras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="25CEEC3F" w14:textId="21FE6DBD" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institu</w:t>
+      </w:r>
+      <w:r w:rsidR="000F76D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E49F280" w14:textId="06EBB498" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="000F76D7" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F76D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diplôme le plus élevé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E8C229" w14:textId="77777777" w:rsidR="00E47571" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Id orcid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6D7870" w14:textId="2E3AC3A2" w:rsidR="00E47571" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB2167D" w14:textId="08D4C3C3" w:rsidR="00E47571" w:rsidRPr="00D96BF2" w:rsidRDefault="00E47571" w:rsidP="0097424B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="00687D30" w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00272C9B" w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt, </w:t>
+      </w:r>
+      <w:r w:rsidR="00693C1D" w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A157CEC" w14:textId="6DA93F70" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institu</w:t>
+      </w:r>
+      <w:r w:rsidR="00687D30" w:rsidRPr="000F76D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65663676" w14:textId="43F500A7" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="000F76D7" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F76D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diplôme le plus élevé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4426B5" w14:textId="77777777" w:rsidR="00E47571" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="27339307" w14:textId="13505BB8" w:rsidR="00734066" w:rsidRPr="00734066" w:rsidRDefault="00734066" w:rsidP="00734066">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR" w:eastAsia="pt-BR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A29DB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Remarque 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Le texte doit comporter au maximum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00145A0A" w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">000 mots </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00082B09" w:rsidRPr="000B5248">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>remarque</w:t>
+      </w:r>
+      <w:r w:rsidR="00082B09">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>à supprimer de la version à soumettre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009C449F" w14:textId="1EEE3A4F" w:rsidR="00734066" w:rsidRPr="00734066" w:rsidRDefault="00734066" w:rsidP="00734066">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Remarque 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : (</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5248" w:rsidRPr="000B5248">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>remarque</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5248">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5248" w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>à supprimer de la version à soumettre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06012969" w14:textId="77777777" w:rsidR="00734066" w:rsidRPr="00734066" w:rsidRDefault="00734066" w:rsidP="00734066">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>a) À partir de 2023, les articles rédigés en portugais, en espagnol et en français qui seront acceptés devront obligatoirement présenter, en plus de la version originale révisée, une version traduite en anglais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759E439C" w14:textId="77777777" w:rsidR="00734066" w:rsidRPr="00734066" w:rsidRDefault="00734066" w:rsidP="00734066">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>b) Les articles acceptés devront avoir une version révisée, nécessairement réalisée par l'équipe externe de traducteurs/réviseurs déjà accréditée par la revue (voir la liste dans les directives de soumission). Le coût de la révision exigée par la revue pour la publication sera à la charge des auteurs. Le réviseur ou la réviseuse de l'article devra être indiqué(e) à la fin de l'article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5394B249" w14:textId="1AE05AD3" w:rsidR="00734066" w:rsidRPr="00734066" w:rsidRDefault="00734066" w:rsidP="00734066">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...29 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Remarque 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Directives pour l'utilisation de l'IA (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE47AC" w:rsidRPr="000B5248">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="fr-FR" w:eastAsia="pt-BR"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>remarque</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE47AC" w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="fr-FR" w:eastAsia="pt-BR"/>
-[...29 lines deleted...]
-          <w:lang w:val="fr-FR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>à supprimer de la version à soumettre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BC9DAF" w14:textId="4A04B790" w:rsidR="00B03639" w:rsidRPr="001C4AB0" w:rsidRDefault="001C4AB0" w:rsidP="001B6647">
+    <w:p w14:paraId="0A8889CB" w14:textId="77777777" w:rsidR="00734066" w:rsidRPr="00734066" w:rsidRDefault="00734066" w:rsidP="00734066">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR" w:eastAsia="pt-BR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C4AB0">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Comme la revue de l'Institut GeoGebra International de São Paulo (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>IGISP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), la revue </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Educação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Matemática</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pesquisa du programme de troisième cycle en mathématiques de l'Université pontificale catholique de São Paulo (PUC-SP), évaluée par la CAPES comme Qualis A1, adopte les directives suivantes pour l'utilisation de l'intelligence artificielle (IA générative) dans la rédaction académique des manuscrits soumis à cette revue en vue d'une éventuelle publication. Veuillez lire les directives complètes sur le lien</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2803DE47" w14:textId="5FC61CD1" w:rsidR="005454F6" w:rsidRDefault="005454F6" w:rsidP="005454F6">
+    <w:p w14:paraId="411D4BA8" w14:textId="2D856957" w:rsidR="0089466B" w:rsidRPr="00145A0A" w:rsidRDefault="00E47571" w:rsidP="00145A0A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005454F6">
-[...217 lines deleted...]
-        <w:r w:rsidR="00B77EA5" w:rsidRPr="003B1A59">
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00E47571">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-            <w:lang w:val="fr-FR"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://revistas.pucsp.br/index.php/emp/usoia</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B77EA5">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2719CE69" w14:textId="517D1175" w:rsidR="007168A6" w:rsidRPr="00977F42" w:rsidRDefault="007168A6" w:rsidP="004633EC">
+    <w:p w14:paraId="52762675" w14:textId="2AC94AED" w:rsidR="0034543A" w:rsidRPr="00BE47AC" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977F42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00977F42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00AC2BCA" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ésumé</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2378" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00285C10" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="004633EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="005B1420" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Centré</w:t>
+      </w:r>
+      <w:r w:rsidR="00285C10" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Espacement avant et après de 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D5B" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00285C10" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts</w:t>
+      </w:r>
+      <w:r w:rsidR="00285C10" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...13 lines deleted...]
-        <w:t>centré -Espacement avant et après de 12pts)</w:t>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24105EF3" w14:textId="38EBC8FC" w:rsidR="007168A6" w:rsidRPr="007E2E2C" w:rsidRDefault="007E2E2C" w:rsidP="006B3B32">
+    <w:p w14:paraId="19AE27CE" w14:textId="39F10266" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="006E7194" w:rsidP="0034543A">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E2E2C">
-[...6 lines deleted...]
-        <w:t>Times New Roman 12, interligné 1,5, normal, pas de gras. Le résumé doit être présenté en un seul paragraphe, avec un alignement justifié et un maximum de 250 mots. Le résumé ne doit pas contenir de références. Il doit comprendre l'objectif de la recherche, les participants, la question de recherche, le cadre théorique, la méthodologie, les principaux résultats et les conclusions. S'il s'agit d'une réflexion théorique, elle doit apporter clairement les objectifs et les articulations prévus dans le travail. Dans une nouvelle ligne en retrait de 1,25 cm, il faut indiquer "Mots-clés :" en italique et en gras. Sur la même ligne, vous devez énumérer jusqu'à cinq mots-clés (sans italique), la première lettre en majuscule, Times New Roman 12 pts, séparés par des virgules. Ce sont les mots, abréviations et acronymes qui permettent de référencer l'œuvre.</w:t>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verdana 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D5B" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, entre les lignes 1.5, normal, pas de gras. Le résumé doit être présenté en un seul paragraphe, avec un alignement justifié et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un maximum de 250 mots</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Le résumé ne doit pas contenir de références. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F92116" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Il doit contenir l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'objectif de la recherche, les participants, la question de recherche, le cadre théorique, la méthodologie, les principaux résultats et conclusions doivent être inclus. S'il s'agit d'une réflexion théorique, elle doit clairement mettre en lumière les objectifs et les articulations prévus dans l'œuvre. Sur une nouvelle ligne en indentation de 1,25 cm, il est nécessaire d'indiquer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mots-clés </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: » </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en italique et en gras. Dans le même ordre d'idées, il faut lister jusqu'à cinq mots-clés (sans italique), la première lettre en majuscules, Verdana 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D5B" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>séparée par des virgules. Ce sont les mots, abréviations et acronymes qui permettent de référencer l'œuvre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23174AB9" w14:textId="0E5E7C38" w:rsidR="007168A6" w:rsidRPr="009E0740" w:rsidRDefault="00977F42" w:rsidP="0081455A">
+    <w:p w14:paraId="2FA4A2EC" w14:textId="0176AF8D" w:rsidR="00BC3BF0" w:rsidRPr="008C2378" w:rsidRDefault="00BC3BF0" w:rsidP="00792D61">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="008C2378">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:i/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mots-clés : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2378">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cinq mots-clés maximum (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2378">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:i/>
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...20 lines deleted...]
-          <w:bCs/>
+          <w:i/>
           <w:iCs/>
-          <w:spacing w:val="-1"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>première lettre de chaque mot-clé en majuscule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2378">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
           <w:iCs/>
-          <w:spacing w:val="-1"/>
-[...16 lines deleted...]
-        <w:t>clé.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, même formatage que le résumé, séparés par des virgules et un point à la fin après le dernier mot-clé).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D838F7B" w14:textId="7E9A5DED" w:rsidR="007168A6" w:rsidRPr="0002354B" w:rsidRDefault="007168A6" w:rsidP="004633EC">
+    <w:p w14:paraId="05DC668F" w14:textId="77777777" w:rsidR="00792D61" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4796526F" w14:textId="0E73A70D" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0002354B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00320BB0" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t>(centré -Espacement avant et après de 12pts)</w:t>
+        </w:rPr>
+        <w:t>Centré</w:t>
+      </w:r>
+      <w:r w:rsidR="00320BB0" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> • </w:t>
+      </w:r>
+      <w:r w:rsidR="00320BB0" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Espacement avant et après</w:t>
+      </w:r>
+      <w:r w:rsidR="000362C3" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, taille de</w:t>
+      </w:r>
+      <w:r w:rsidR="00320BB0" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D5B" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00320BB0" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> points</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DED12A" w14:textId="77777777" w:rsidR="007168A6" w:rsidRPr="008818B2" w:rsidRDefault="007168A6" w:rsidP="006D1C88">
+    <w:p w14:paraId="6CE53633" w14:textId="376CD146" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008818B2">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Idem </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00695EB4" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que le résumé en français</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0AFDB8" w14:textId="41D48BF7" w:rsidR="007168A6" w:rsidRPr="008818B2" w:rsidRDefault="006D1C88" w:rsidP="006D1C88">
+    <w:p w14:paraId="305D467A" w14:textId="77777777" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="00792D61">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008818B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Idem</w:t>
       </w:r>
-      <w:r w:rsidR="007168A6" w:rsidRPr="008818B2">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB43DEE" w14:textId="2FA2C056" w:rsidR="007168A6" w:rsidRPr="0002354B" w:rsidRDefault="006D1C88" w:rsidP="004633EC">
+    <w:p w14:paraId="1CA2316E" w14:textId="77777777" w:rsidR="00E21669" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05658B38" w14:textId="5147E74A" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D1C88">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006220E2" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t>(centré -Espacement avant et après de 12pts)</w:t>
+        </w:rPr>
+        <w:t>Centré</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1523">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="006220E2" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Espacement avant et après avec 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D5B" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006220E2" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> points</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B8B53E" w14:textId="77777777" w:rsidR="007168A6" w:rsidRPr="007B666F" w:rsidRDefault="007168A6" w:rsidP="006D1C88">
+    <w:p w14:paraId="239A8F1B" w14:textId="474E120F" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B666F">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Idem</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B666F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57FF3" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que le résumé en français</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1E0DE703" w14:textId="0B41E961" w:rsidR="007168A6" w:rsidRPr="007B666F" w:rsidRDefault="007168A6" w:rsidP="006D1C88">
+    <w:p w14:paraId="7B70B547" w14:textId="77777777" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="00792D61">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B666F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>Palabras</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B666F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>clave</w:t>
       </w:r>
-      <w:r w:rsidR="004633EC" w:rsidRPr="007B666F">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Idem</w:t>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>: Idem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA383A7" w14:textId="7BA79141" w:rsidR="007168A6" w:rsidRPr="007B666F" w:rsidRDefault="007168A6" w:rsidP="004633EC">
+    <w:p w14:paraId="358E4B6F" w14:textId="1A8616A5" w:rsidR="00E57FF3" w:rsidRPr="00792D61" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D1C88">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00B54F7B" w:rsidRPr="006D1C88">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00A945FF" w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>esumo</w:t>
       </w:r>
-      <w:r w:rsidR="00A46666" w:rsidRPr="007B666F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2DE76705" w14:textId="656569A3" w:rsidR="0034543A" w:rsidRPr="00792D61" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t>(centré -Espacement avant et après de 12pts)</w:t>
+        </w:rPr>
+        <w:t>centr</w:t>
+      </w:r>
+      <w:r w:rsidR="002B26FA" w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Espa</w:t>
+      </w:r>
+      <w:r w:rsidR="002B26FA" w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cement avant et après</w:t>
+      </w:r>
+      <w:r w:rsidR="00792D61" w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 12 poin</w:t>
+      </w:r>
+      <w:r w:rsidR="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFE98DA" w14:textId="77777777" w:rsidR="007168A6" w:rsidRPr="007B666F" w:rsidRDefault="007168A6" w:rsidP="00E74C6B">
+    <w:p w14:paraId="2167F8F8" w14:textId="6067A79A" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B666F">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Idem</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B666F">
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F46AC3" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C474CB" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que le résumé e</w:t>
+      </w:r>
+      <w:r w:rsidR="0077241A" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n français</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="243AAE5A" w14:textId="0A255826" w:rsidR="007168A6" w:rsidRPr="007B666F" w:rsidRDefault="006D1C88" w:rsidP="004633EC">
+    <w:p w14:paraId="2CC706E1" w14:textId="46A5F06F" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0077241A" w:rsidP="00792D61">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D1C88">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Palavras-</w:t>
+        <w:t>Palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006D1C88">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>chave</w:t>
       </w:r>
-      <w:r w:rsidR="00921F56" w:rsidRPr="007B666F">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> :</w:t>
+      <w:r w:rsidR="0034543A" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="007168A6" w:rsidRPr="007B666F">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="0034543A" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Idem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E40103" w14:textId="54B89C49" w:rsidR="00846860" w:rsidRPr="00DE53E8" w:rsidRDefault="00DF4D45" w:rsidP="006C36F1">
+    <w:p w14:paraId="2C7463D1" w14:textId="45C226FF" w:rsidR="009F585C" w:rsidRDefault="009F585C" w:rsidP="00386F3C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08052EED" w14:textId="77777777" w:rsidR="009F585C" w:rsidRDefault="009F585C" w:rsidP="009F585C">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F585C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Titre en portugais (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F585C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ou dans la langue du texte de l'article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F585C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) aligné au centre, première lettre en majuscule, Verdana 14 pt, gras, interligne simple. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F585C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Espacement avant et après de 12 pts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445EE85E" w14:textId="484FB290" w:rsidR="00BC4940" w:rsidRPr="009F585C" w:rsidRDefault="009F585C" w:rsidP="009F585C">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F585C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023DFC1B" w14:textId="77777777" w:rsidR="00363F08" w:rsidRPr="0098675C" w:rsidRDefault="00363F08" w:rsidP="00363F08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sur la première page du corps du travail, il est nécessaire d'indiquer le titre du document, en gras dans la langue du texte, et en italique dans les autres langues (portugais, anglais, espagnol et français). Les résumés seront immédiatement suivis de l'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...62 lines deleted...]
-        <w:t>Espacement avant et après de 12pts</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>introduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Le texte doit être justifié. L'interligne doit être de 1,5. Le texte doit être entièrement justifié, y compris la première ligne des paragraphes. La marge doit être configurée comme étroite, c'est-à-dire que les marges supérieure et inférieure, droite et gauche doivent être de 1,25 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DD0F71" w14:textId="77777777" w:rsidR="004B691A" w:rsidRPr="004B691A" w:rsidRDefault="004B691A" w:rsidP="004B691A">
+    <w:p w14:paraId="24343FEC" w14:textId="6D2B9106" w:rsidR="00C55F65" w:rsidRPr="0098675C" w:rsidRDefault="00363F08" w:rsidP="00D34AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B691A">
-[...8 lines deleted...]
-        <w:t>Sur la première page du corpus, il est nécessaire d'indiquer une nouvelle fois le titre du document en gras, en minuscules et centré. Il sera immédiatement suivi de l'introduction, il n'y a pas de titre dessus. Par rapport au texte, il doit être justifié. L'interligne doit être de 1,5 ; la première ligne de chaque paragraphe doit être en retrait de 1,25 cm. Les marges supérieure et inférieure, droite et gauche, doivent être de 2,50 cm.</w:t>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Les travaux envoyés doivent être enregistrés dans un fichier Windows Word ou RTF, avec le corps du texte en Verdana 1</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3A17" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A61348" w14:textId="77777777" w:rsidR="004B691A" w:rsidRPr="004B691A" w:rsidRDefault="004B691A" w:rsidP="004B691A">
+    <w:p w14:paraId="5961C95C" w14:textId="77777777" w:rsidR="00E501B6" w:rsidRPr="0098675C" w:rsidRDefault="00E501B6" w:rsidP="00D34AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B691A">
-[...66 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2381D8EE" w14:textId="4E6B9ABF" w:rsidR="004B691A" w:rsidRPr="004B691A" w:rsidRDefault="004B691A" w:rsidP="004B691A">
-[...150 lines deleted...]
-    <w:p w14:paraId="71BD2EE1" w14:textId="255C14F3" w:rsidR="001004B4" w:rsidRDefault="00542B0F" w:rsidP="00202533">
+    <w:p w14:paraId="0D9B824F" w14:textId="77777777" w:rsidR="00FB53A3" w:rsidRPr="0098675C" w:rsidRDefault="00FB53A3" w:rsidP="00FB53A3">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00542B0F">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La mise en forme du texte, des références, des figures et des tableaux suit les </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="0098675C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>normes techniques</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(American </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Psychological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Association).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B19D9B" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="0072184D" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="21E2D9FB" w14:textId="77777777" w:rsidR="00FB53A3" w:rsidRPr="0098675C" w:rsidRDefault="00FB53A3" w:rsidP="00FB53A3">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
-        <w:keepNext/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072184D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seule la première lettre du titre doit être écrite en majuscule (à l'exception des prépositions, adverbes, conjonctions, etc.). N'utilisez pas de mots entièrement en majuscules, à l'exception des SIGLES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D13E63" w14:textId="77777777" w:rsidR="00FB53A3" w:rsidRPr="0098675C" w:rsidRDefault="00FB53A3" w:rsidP="00FB53A3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le nombre de caractères du titre dans la langue du texte, sans les espaces, ne doit pas dépasser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>20 mots</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Tous les sous-titres doivent être séparés des titres par un signe deux-points (:), doivent avoir la même mise en forme que les titres et ne doivent pas dépasser 20 mots.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74532B63" w14:textId="77777777" w:rsidR="00FB53A3" w:rsidRPr="0098675C" w:rsidRDefault="00FB53A3" w:rsidP="00FB53A3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D6A73D" w14:textId="2ADE3847" w:rsidR="00E65AE7" w:rsidRPr="0098675C" w:rsidRDefault="00FB53A3" w:rsidP="00D5234D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Développez le texte en sections, toutes avec la même mise en forme. Utilisez, si nécessaire, des caractères gras pour mettre en évidence certains passages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079C54A7" w14:textId="77777777" w:rsidR="0033793C" w:rsidRPr="0098675C" w:rsidRDefault="0033793C" w:rsidP="00D5234D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18AD7112" w14:textId="77777777" w:rsidR="00E61594" w:rsidRPr="0098675C" w:rsidRDefault="00E61594" w:rsidP="00B97E28">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="60" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-3"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Figures et tableaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1956A9B7" w14:textId="77777777" w:rsidR="00A33904" w:rsidRPr="0098675C" w:rsidRDefault="00A33904" w:rsidP="00A33904">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selon la norme APA, il n'existe que des tableaux et des figures. Les tableaux sont des valeurs numériques ou du texte affichés en lignes et en colonnes. Une figure est tout type d'illustration qui n'est pas un tableau, composée de graphiques, de photographies, de dessins, de diagrammes, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fluxogrammes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de cartes, d'organigrammes, entre autres. L'auteur doit indiquer la source et la référencer uniquement si elle est adaptée d'une référence. Lorsque la figure ou le tableau est de sa propre création, il ne doit pas indiquer la source. Toute information relative au tableau ou à la figure, telle que la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>source ou une explication, doit être indiquée sous le tableau ou la figure sous forme de note (le mot « note » doit être en majuscule, en italique, suivi d'un point).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A73F" w14:textId="7318CBFD" w:rsidR="00E65AE7" w:rsidRPr="0098675C" w:rsidRDefault="00E65AE7" w:rsidP="00D5234D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68EEC3E5" w14:textId="26010E10" w:rsidR="00A017F3" w:rsidRPr="0098675C" w:rsidRDefault="00A017F3" w:rsidP="00A017F3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tableaux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les tableaux doivent respecter la norme APA, avec un titre au-dessus contenant le mot « Tableau » (avec une majuscule initiale), en gras, suivi d'un numéro (à partir de 1, dans l'ordre numérique). Sur la ligne suivante, le titre du tableau (en italique) doit être en police Verdana </w:t>
+      </w:r>
+      <w:r w:rsidR="0037102E" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, espacement 1,5, aligné à gauche, espacement après 3 pts. Le texte du contenu du tableau doit être en police Verdana 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06125DAF" w14:textId="0B0C10D7" w:rsidR="00E40AAE" w:rsidRPr="00B25DD5" w:rsidRDefault="00E40AAE" w:rsidP="009E05FE">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48CB2076" w14:textId="0BBF6307" w:rsidR="003F6454" w:rsidRPr="0098675C" w:rsidRDefault="00EE088E" w:rsidP="009E05FE">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exempl</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5DE0" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0072184D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="784EFE4C" w14:textId="0CFDFA59" w:rsidR="00DF714A" w:rsidRPr="0098675C" w:rsidRDefault="00A647C5" w:rsidP="00BD3179">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tab</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1AE6" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t>tableaux</w:t>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40AAE" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F807CB" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="0072184D" w:rsidRDefault="0058121D" w:rsidP="00E04620">
+    <w:p w14:paraId="06D6A742" w14:textId="555D481A" w:rsidR="00E65AE7" w:rsidRPr="0098675C" w:rsidRDefault="001334BE" w:rsidP="00BC4940">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0072184D">
-[...452 lines deleted...]
-        <w:t>60)</w:t>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aperçu du résultat pour la résolution du problème</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="719" w:type="dxa"/>
+        <w:tblW w:w="8930" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1279"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1330"/>
+        <w:gridCol w:w="1955"/>
+        <w:gridCol w:w="1420"/>
+        <w:gridCol w:w="1303"/>
+        <w:gridCol w:w="1420"/>
+        <w:gridCol w:w="1303"/>
+        <w:gridCol w:w="1529"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0058121D" w:rsidRPr="004E52C8" w14:paraId="4FD8A84F" w14:textId="77777777" w:rsidTr="00404E7E">
+      <w:tr w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w14:paraId="06D6A746" w14:textId="77777777" w:rsidTr="00BD3179">
         <w:trPr>
-          <w:trHeight w:val="506"/>
+          <w:trHeight w:val="606"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2631" w:type="dxa"/>
+            <w:tcW w:w="3375" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D4EA08E" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="004E52C8" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="424B5D2A" w14:textId="411346AD" w:rsidR="00533D49" w:rsidRDefault="00AA4EB4" w:rsidP="00D00D98">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
-              <w:ind w:left="872" w:right="428" w:hanging="456"/>
+              <w:ind w:left="140" w:right="428"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Modél</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>isation</w:t>
+            </w:r>
+            <w:r w:rsidR="00533D49">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A647C5" w:rsidRPr="00B25DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06D6A743" w14:textId="7D8B95B0" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00AA4EB4" w:rsidP="00D00D98">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="140" w:right="428"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00842B40">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Modélisation</w:t>
+              <w:t>écritu</w:t>
             </w:r>
-            <w:r w:rsidRPr="004E52C8">
+            <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / écriture algébrique</w:t>
+              <w:t>re</w:t>
             </w:r>
+            <w:r w:rsidR="00C8575F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A647C5" w:rsidRPr="00B25DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-52"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A647C5" w:rsidRPr="00B25DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>algébri</w:t>
+            </w:r>
+            <w:r w:rsidR="00533D49">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>que</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2594" w:type="dxa"/>
+            <w:tcW w:w="2723" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C725CD9" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="004E52C8" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A744" w14:textId="77CE70E7" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00AA4EB4" w:rsidP="00D00D98">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="251" w:lineRule="exact"/>
-              <w:ind w:left="794"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="30"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E52C8">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Résolution</w:t>
+              <w:t>Résolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2571" w:type="dxa"/>
+            <w:tcW w:w="2832" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A60D503" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="004E52C8" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A745" w14:textId="3D842894" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00A647C5" w:rsidP="00D00D98">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="251" w:lineRule="exact"/>
-              <w:ind w:left="621"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="139"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E52C8">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Interprétation</w:t>
+              <w:t>Interpr</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA4EB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B25DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ta</w:t>
+            </w:r>
+            <w:r w:rsidR="00533D49">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058121D" w:rsidRPr="002A0F8E" w14:paraId="5BCB3AB2" w14:textId="77777777" w:rsidTr="00404E7E">
+      <w:tr w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w14:paraId="06D6A74D" w14:textId="77777777" w:rsidTr="00BD3179">
         <w:trPr>
-          <w:trHeight w:val="249"/>
+          <w:trHeight w:val="298"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45BDBED5" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A747" w14:textId="090B9A31" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="000D1B47" w:rsidP="00D00D98">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
-              <w:ind w:left="394" w:right="355"/>
+              <w:ind w:left="140" w:right="355"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Certo</w:t>
+              <w:t>Juste</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1352" w:type="dxa"/>
+            <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B4ECCF2" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A748" w14:textId="7E79E56F" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00346985" w:rsidP="00F47CE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
-              <w:ind w:left="356" w:right="356"/>
+              <w:ind w:right="356"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Errado</w:t>
+              <w:t>Faux</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3919120B" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A749" w14:textId="5229CA51" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00160DDB" w:rsidP="00F47CE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
-              <w:ind w:left="356" w:right="355"/>
+              <w:ind w:right="355"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Certo</w:t>
+              <w:t>Juste</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="dxa"/>
+            <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11D5F755" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A74A" w14:textId="3AC962CA" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="008B70D6" w:rsidP="00F47CE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
-              <w:ind w:left="357" w:right="357"/>
+              <w:ind w:right="357"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Errado</w:t>
+              <w:t>Faux</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="587E285B" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A74B" w14:textId="6BEDD7F1" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00160DDB" w:rsidP="00F47CE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
-              <w:ind w:left="355" w:right="355"/>
+              <w:ind w:right="355"/>
+              <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Certo</w:t>
+              <w:t>Juste</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ADF18E6" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A74C" w14:textId="75761D6E" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00575E1E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="355" w:right="335"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Errado</w:t>
+              <w:t>Faux</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058121D" w:rsidRPr="002A0F8E" w14:paraId="525D553F" w14:textId="77777777" w:rsidTr="00404E7E">
+      <w:tr w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w14:paraId="06D6A754" w14:textId="77777777" w:rsidTr="00BD3179">
         <w:trPr>
-          <w:trHeight w:val="258"/>
+          <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E97A458" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A74E" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00A647C5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="394" w:right="352"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1352" w:type="dxa"/>
+            <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A888A1A" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A74F" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00A647C5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="2"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2326E1E3" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A750" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00A647C5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="1"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="dxa"/>
+            <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25B47E29" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A751" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00A647C5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1858A351" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A752" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00A647C5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B7E2BA7" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A753" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00A647C5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="21"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="619C38D6" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A755" w14:textId="33D6F3C1" w:rsidR="00E65AE7" w:rsidRPr="00B81776" w:rsidRDefault="00F12046" w:rsidP="0028295F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Not</w:t>
+      </w:r>
+      <w:r w:rsidR="00575E1E" w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F41E4E" w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Adapta</w:t>
+      </w:r>
+      <w:r w:rsidR="00575E1E" w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00310203" w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F41E4E" w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Silva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41E4E" w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2005,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>p.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>60)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41E4E" w:rsidRPr="00B81776">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD17556" w14:textId="77777777" w:rsidR="00F12046" w:rsidRPr="00B81776" w:rsidRDefault="00F12046">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="413D599C" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="32234D67" w14:textId="77777777" w:rsidR="004D37C2" w:rsidRPr="00B81776" w:rsidRDefault="004D37C2" w:rsidP="00D00D98">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0F8E">
-[...23 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="69A396C7" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="006709C8" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="1EC8A3BD" w14:textId="71123CBA" w:rsidR="00DF714A" w:rsidRPr="0098675C" w:rsidRDefault="00A647C5" w:rsidP="00D00D98">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006709C8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tab</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94271" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="009874A0" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00173A7E" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A757" w14:textId="29962F37" w:rsidR="00E65AE7" w:rsidRPr="0098675C" w:rsidRDefault="009874A0" w:rsidP="00BC4940">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:keepNext/>
+        <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Titre du tableau</w:t>
       </w:r>
-      <w:r w:rsidRPr="006709C8">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Verdana </w:t>
+      </w:r>
+      <w:r w:rsidR="0037102E" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
-      <w:r w:rsidRPr="006709C8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
-          <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts, normal, 1,5 espacement, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aligné à gauche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...161 lines deleted...]
-        <w:t>)</w:t>
+        </w:rPr>
+        <w:t>, puis 3 pts)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3935"/>
         <w:gridCol w:w="4327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0058121D" w:rsidRPr="002A0F8E" w14:paraId="5B60C4D3" w14:textId="77777777" w:rsidTr="00404E7E">
+      <w:tr w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w14:paraId="06D6A75A" w14:textId="77777777" w:rsidTr="00DC482B">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3935" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43DC39B8" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A758" w14:textId="37C3875F" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00A647C5" w:rsidP="00D00D98">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="232" w:lineRule="exact"/>
-              <w:ind w:left="1570" w:right="1567"/>
+              <w:ind w:left="178" w:right="1567"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2º</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidR="009874A0">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>EIXO</w:t>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="003C14DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>xe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4327" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="729F111F" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A759" w14:textId="4074F39E" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00A647C5" w:rsidP="00D00D98">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="232" w:lineRule="exact"/>
-              <w:ind w:left="1677" w:right="1680"/>
-              <w:jc w:val="both"/>
+              <w:ind w:right="1680"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Geometria</w:t>
+              <w:t>G</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003C14DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B25DD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>om</w:t>
+            </w:r>
+            <w:r w:rsidR="003C14DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>étrie</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058121D" w:rsidRPr="002A0F8E" w14:paraId="6598B4E9" w14:textId="77777777" w:rsidTr="00404E7E">
+      <w:tr w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w14:paraId="06D6A75D" w14:textId="77777777" w:rsidTr="00DC482B">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3935" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A6BC884" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A75B" w14:textId="42EFB12A" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00B16EC7" w:rsidP="00D00D98">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="141"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B16EC7">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Competências</w:t>
+              <w:t>Compétences</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4327" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03F83F15" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A75C" w14:textId="73E5A07A" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00B66CEB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="141"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Descritores</w:t>
+              <w:t>Descriptions/Capacités</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058121D" w:rsidRPr="002A0F8E" w14:paraId="36C0ECAA" w14:textId="77777777" w:rsidTr="00404E7E">
+      <w:tr w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w14:paraId="06D6A760" w14:textId="77777777" w:rsidTr="00DC482B">
         <w:trPr>
           <w:trHeight w:val="470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3935" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E6135E6" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A75E" w14:textId="047791E5" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00A647C5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="141" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>C4</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidR="00B66CEB" w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Reconhecer</w:t>
-[...84 lines deleted...]
-              <w:t>geométricas</w:t>
+              <w:t>Reconnaître les représentations de figures géométriques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4327" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="625D7791" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A75F" w14:textId="79C0AADD" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00A647C5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="141" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>D4.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidR="002A1FF5" w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>–</w:t>
+              <w:t>– Identifier des figures géométriques plates</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
-                <w:spacing w:val="-6"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...58 lines deleted...]
-              <w:t>planas.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0058121D" w:rsidRPr="00F725CF" w14:paraId="46D2480E" w14:textId="77777777" w:rsidTr="00404E7E">
+      <w:tr w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w14:paraId="06D6A763" w14:textId="77777777" w:rsidTr="00DC482B">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3935" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2243FA52" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A761" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00E65AE7">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24E6D6FC" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00404E7E">
+          <w:p w14:paraId="06D6A762" w14:textId="29BE53D6" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00A647C5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="50" w:line="250" w:lineRule="atLeast"/>
               <w:ind w:right="79"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>D4.2</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidR="002A1FF5" w:rsidRPr="00B25DD5">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Reconhecer</w:t>
+              <w:t>Reconnaître les représentations de figures géométriques spatiales</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0F8E">
+            <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
-                <w:spacing w:val="1"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...92 lines deleted...]
-              <w:t>espaciais.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C231802" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A764" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00E65AE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F85B0ED" w14:textId="77777777" w:rsidR="00000B8D" w:rsidRPr="00B25DD5" w:rsidRDefault="00000B8D" w:rsidP="00011F7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="577731BD" w14:textId="285CB450" w:rsidR="00BC07B1" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="00BC07B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Figur</w:t>
+      </w:r>
+      <w:r w:rsidR="00395021" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC07B1" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les figures doivent être conformes à la norme APA, avec une légende </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC07B1" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au-dessus d'elles </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC07B1" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contenant le mot « Figure » (avec une majuscule initiale) suivi d'un numéro (à partir de 1, dans l'ordre numérique) ; sur la ligne suivante, le titre de la figure (en italique, Verdana </w:t>
+      </w:r>
+      <w:r w:rsidR="0037102E" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC07B1" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, normal, espacement 1,5, aligné à gauche, espacement après 3 pts).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BC00EC" w14:textId="77777777" w:rsidR="00BC07B1" w:rsidRPr="00510ACE" w:rsidRDefault="00BC07B1" w:rsidP="00BC07B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Les figures doivent être nettes et présenter un contraste et une résolution satisfaisants (supérieurs à 300 dpi).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C1BB2F" w14:textId="6E9DB418" w:rsidR="004D37C2" w:rsidRPr="00510ACE" w:rsidRDefault="004D37C2" w:rsidP="00011F7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D41ACF" w14:textId="0D48EA88" w:rsidR="00DF714A" w:rsidRPr="00510ACE" w:rsidRDefault="00BD3179" w:rsidP="00DC482B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Figura 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="395CACD0" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="0058121D" w:rsidRDefault="0058121D" w:rsidP="000B16AF">
+    <w:p w14:paraId="1F8DCBAA" w14:textId="3FB9087D" w:rsidR="00D7363B" w:rsidRPr="00510ACE" w:rsidRDefault="008D0579" w:rsidP="0028295F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0042567F">
-[...19 lines deleted...]
-        <w:t>Les figures doivent être conformes à la norme APA, avec une légende en dessous contenant le mot "Figure" (avec une majuscule initiale) suivi d'un numéro (commençant par 1, en l'ordre numérique) et d'un point ; sur la ligne suivante, le titre de la figure (en italique). 12 pts, normal, espacement de 1,5, centré, espacement après de 3 pts). Les figures doivent être nettes et présenter un contraste et une résolution satisfaisants (supérieurs à 300 dpi). Les images en couleur sont publiées dans la version électronique du journal.</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Question 5 test 2011</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3179" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335E8839" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="0042567F" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A766" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="00DC482B">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR" w:eastAsia="pt-BR"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79106B70" wp14:editId="05F6A3C6">
-            <wp:extent cx="3664443" cy="1210627"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06D6A7B7" wp14:editId="06D6A7B8">
+            <wp:extent cx="3663950" cy="1210310"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
-            <wp:docPr id="1" name="image3.jpeg" descr="Diagrama&#10;&#10;Descrição gerada automaticamente com confiança média"/>
+            <wp:docPr id="13" name="image3.jpeg" descr="Diagrama&#10;&#10;Descrição gerada automaticamente com confiança média"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13" name="image3.jpeg" descr="Diagrama&#10;&#10;Descrição gerada automaticamente com confiança média"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3664443" cy="1210627"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3271D5CC" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="006D1C88">
+    <w:p w14:paraId="06D6A769" w14:textId="219F0817" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="001130B7" w:rsidP="0028295F">
       <w:pPr>
-        <w:pStyle w:val="Corpodetexto"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0F8E">
-[...5 lines deleted...]
-        <w:t>Figura 1.</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adapté de Moura (1991, p. 50)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC482B" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5423BD10" w14:textId="02F23A9A" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="006D1C88">
+    <w:p w14:paraId="57826FB7" w14:textId="77777777" w:rsidR="007808BF" w:rsidRPr="00510ACE" w:rsidRDefault="007808BF" w:rsidP="00DC482B">
       <w:pPr>
-        <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
-[...215 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A3D2DD9" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00603C8B" w:rsidRDefault="0058121D" w:rsidP="00E04620">
+    <w:p w14:paraId="06D6A76A" w14:textId="5259E201" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="001130B7" w:rsidP="00933F1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR" w:eastAsia="pt-BR"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603C8B">
-[...6 lines deleted...]
-        <w:t>Ne terminez jamais une section par des figures ou des tableaux. Essayez de poursuivre le texte de manière à établir un lien avec le point/la section suivant(e).</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ne terminez jamais une section avec des figurines ou des tableaux. Essayez de continuer avec le texte afin d'établir un lien avec l'élément/section suivant</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0814A970" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="006648A7" w:rsidRDefault="0058121D" w:rsidP="00E04620">
+    <w:p w14:paraId="7C8E8623" w14:textId="77777777" w:rsidR="00AD3163" w:rsidRPr="00510ACE" w:rsidRDefault="00AD3163" w:rsidP="00543121">
       <w:pPr>
-        <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006648A7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-        <w:t>Citations et références selon les normes APA (2019)</w:t>
+        </w:rPr>
+        <w:t>Citations et références selon les normes APA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB4EBBB" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00E01DEC" w:rsidRDefault="0058121D" w:rsidP="00E04620">
+    <w:p w14:paraId="3D3F778A" w14:textId="77777777" w:rsidR="000B71AF" w:rsidRPr="00510ACE" w:rsidRDefault="000B71AF" w:rsidP="000B71AF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E01DEC">
-[...6 lines deleted...]
-        <w:t>Les normes APA sont utilisées, en général, pour les citations, les références, les figures et les tableaux.</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La citation est utilisée lorsque l'auteur d'un texte académique utilise les idées d'autres auteurs pour souligner ce qu'il dit dans son contenu. Elle doit être utilisée chaque fois que l'auteur souhaite mettre l'accent sur quelque chose, en utilisant des concepts et des termes qui ne sont pas les siens. Pour cela, il est nécessaire de suivre une série de règles préétablies dans les normes APA. Elles sont composées du nom de famille de l'auteur cité, de la date de publication de l'ouvrage et des pages d'où la phrase originale a été tirée. À la fin du travail académique, l'ouvrage en question doit être référencé, en suivant également une série de règles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C427B3" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00E01DEC" w:rsidRDefault="0058121D" w:rsidP="00E04620">
+    <w:p w14:paraId="06D6A76D" w14:textId="58D9F958" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00E65AE7" w:rsidP="007070A1">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E01DEC">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2E33AB6F" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00E01DEC" w:rsidRDefault="0058121D" w:rsidP="00E04620">
+    <w:p w14:paraId="5A5D4C3B" w14:textId="7A2FFDEF" w:rsidR="00731C1E" w:rsidRPr="00510ACE" w:rsidRDefault="00731C1E" w:rsidP="005C7589">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Citations directes (livres, articles et travaux académiques)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A770" w14:textId="7B0AE91F" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="003242DA" w:rsidP="00D366B4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E01DEC">
-[...6 lines deleted...]
-        <w:t>Vérifiez ci-dessous comment faire des citations en utilisant les normes APA.</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Il s'agit des phrases originales tirées de l'œuvre de l'auteur de référence. Elles doivent contenir le nom de famille de l'auteur ainsi que la date de publication. Si la citation comporte moins de 40 mots, la phrase doit être intégrée au texte principal entre guillemets. Celles qui dépassent ce nombre doivent être écrites dans un nouveau bloc, avec un retrait de 1,25 cm, une taille et une police identiques à celles du texte et un interligne simple (paragraphe avant et après, 12 pts). Le lieu de publication n'apparaît plus dans les références.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F449E04" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00A11B1A" w:rsidRDefault="0058121D" w:rsidP="00910C10">
+    <w:p w14:paraId="11505A64" w14:textId="77777777" w:rsidR="00A35E0C" w:rsidRPr="00510ACE" w:rsidRDefault="00A35E0C" w:rsidP="003F706F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A11B1A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="2814C98E" w14:textId="77777777" w:rsidR="00D04792" w:rsidRPr="00510ACE" w:rsidRDefault="00D04792" w:rsidP="00D5379A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t>Citations directes (livres, articles et documents universitaires)</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Exemple de citation directe de moins de 40 mots</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566EA704" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="0058121D" w:rsidRDefault="0058121D" w:rsidP="00910C10">
+    <w:p w14:paraId="06D6A772" w14:textId="628E24A9" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00FB3B8F" w:rsidP="003F706F">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB1A38">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Perrenoud (1999, p. 66) affirme que cette « proximité provoque la tentation constante d'aider l'élève à réussir en matière d'apprentissage ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3F9151" w14:textId="77777777" w:rsidR="00FB3B8F" w:rsidRPr="00510ACE" w:rsidRDefault="00FB3B8F" w:rsidP="009510A0">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...11 lines deleted...]
-        <w:t>Exemple d'une citation directe de moins de 40 mots</w:t>
+        </w:rPr>
+        <w:t>Exemple de citation directe de plus de 40 mots (Verdana 12)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AEFB21" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00A77D3C" w:rsidRDefault="0058121D" w:rsidP="0058121D">
-[...43 lines deleted...]
-    <w:p w14:paraId="41922113" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="0058121D" w:rsidRDefault="0058121D" w:rsidP="00910C10">
+    <w:p w14:paraId="4DEF8531" w14:textId="2A8E37FE" w:rsidR="00933F1F" w:rsidRPr="00510ACE" w:rsidRDefault="006734F4" w:rsidP="00F24989">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0000740D">
-[...15 lines deleted...]
-        <w:t>(Campos et al., 2003, pp. 119-120)</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un processus d'évaluation nécessite une planification, dans laquelle il faut identifier ce que l'on souhaite atteindre (les objectifs d'apprentissage), concevoir le processus pour y parvenir (les méthodes, les moyens et les matériaux) et enfin, la manière de savoir si l'on a atteint ou non le résultat souhaité (types et instruments d'évaluation). (Campos et al., 2003, pp. 119-120)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0BA900" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00485585" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A775" w14:textId="241B7B43" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="006F5486" w:rsidP="00933F1F">
       <w:pPr>
-        <w:keepNext/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...11 lines deleted...]
-        <w:t>Citation directe d'un document Internet</w:t>
+        </w:rPr>
+        <w:t>Citation directe de matériel tiré d'internet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405F2956" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="0019467A" w:rsidRDefault="0058121D" w:rsidP="00910C10">
+    <w:p w14:paraId="06D6A776" w14:textId="1E756D2E" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00754843" w:rsidP="003F63DF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0019467A">
-[...6 lines deleted...]
-        <w:t>Dans le cas d'une citation de contenu web, vous devez indiquer le nom de l'auteur, l'année de publication et le nombre de pages entre parenthèses. Dans le cas des documents qui n'ont pas de pagination, vous devez utiliser le numéro de paragraphe ou le titre ou le nom de section.</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cas des citations de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contenus web</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, il est nécessaire d'indiquer à la fois le nom de l'auteur, l'année de publication et le nombre de pages entre parenthèses. Pour les documents qui ne comportent pas de pagination, vous devez utiliser le numéro de paragraphe, l'en-tête ou le nom de la section</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC194E5" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00D103B7" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A777" w14:textId="195F5F41" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A777B7" w:rsidP="002732DB">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D103B7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t>Exemple de citation</w:t>
+        </w:rPr>
+        <w:t>Exemple de citation de matériel provenant d'internet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2679E810" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00D103B7" w:rsidRDefault="0058121D" w:rsidP="00910C10">
+    <w:p w14:paraId="1B125AFB" w14:textId="61A5823D" w:rsidR="008025C1" w:rsidRPr="00510ACE" w:rsidRDefault="00EE6F9F" w:rsidP="002732DB">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D103B7">
-[...7 lines deleted...]
-        <w:t>Pour les personnes atteintes d'arthrose, " les articulations douloureuses doivent être déplacées quotidiennement dans une large gamme de mouvements afin de maintenir la flexibilité et de diminuer la détérioration du cartilage " (</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pour les personnes souffrant d'arthrose, « les articulations douloureuses doivent être déplacées quotidiennement par une large amplitude de mouvements pour maintenir la flexibilité et réduire la détérioration du cartilage » (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D103B7">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gecht</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D103B7">
-[...38 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Silver &amp; Duncombe, 2015, Section arthrose)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2DC8839B" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00B23B83" w:rsidRDefault="0058121D" w:rsidP="00910C10">
+    <w:p w14:paraId="06D6A779" w14:textId="43C52561" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00FE12B7" w:rsidP="00FE0543">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B23B83">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans les références, les entrées doivent être faites par site et non par paragraphe ou section. De même, dans les références, les URL ne doivent pas être précédées de l'expression « Disponible sur : », sauf si une date de récupération est nécessaire. Toujours dans les références, les codes Digital Object </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Identified</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DOI) apparaissent complets, sous forme d'URL active, c'est-à-dire avec https://...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B7F163" w14:textId="77777777" w:rsidR="00201AF1" w:rsidRPr="00510ACE" w:rsidRDefault="00201AF1" w:rsidP="002D7DA5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5392F061" w14:textId="0DCC6DF2" w:rsidR="00C50F8D" w:rsidRPr="00510ACE" w:rsidRDefault="00C50F8D" w:rsidP="00B66330">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Références (Verdana </w:t>
+      </w:r>
+      <w:r w:rsidR="0037102E" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t>Références (12 pts - gras, avec espacement avant et après de 12 pts)</w:t>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – gras)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2C03E7" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00BE0DAC" w:rsidRDefault="0058121D" w:rsidP="00910C10">
+    <w:p w14:paraId="06D6A77B" w14:textId="538EC4D3" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00F021A0" w:rsidP="002D7DA5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE0DAC">
-[...6 lines deleted...]
-        <w:t>La liste des références (normes APA) doit être placée dans l'ordre alphabétique des noms de famille des auteurs, puis dans l'ordre chronologique (si un même auteur a plus d'un ouvrage). Dans chaque référence, la première ligne n'a pas de retrait et les autres ont une avance à droite de 1,25 cm. Tapez chaque référence en police Times New Roman, espace simple, taille 12, avec un espace de paragraphe de 6pts avant et 6pts après, alignement justifié.</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Les références doivent d'abord indiquer les noms de famille des auteurs par ordre alphabétique, et si l'auteur a plusieurs œuvres, dans l'ordre chronologique. Dans chaque référence, la première ligne n'a pas d'indentation et les autres une avancée vers la droite de 1,2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02386" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm. Tapez chaque référence dans Verdana </w:t>
+      </w:r>
+      <w:r w:rsidR="0037102E" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, avec un espace de paragraphe de 6 points avant et 6 points après, alignement non justifié, c'est-à-dire alignement à gauche.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559E6EEA" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00EE3339" w:rsidRDefault="0058121D" w:rsidP="00910C10">
+    <w:p w14:paraId="7739E2B3" w14:textId="77777777" w:rsidR="00962650" w:rsidRPr="00510ACE" w:rsidRDefault="00962650" w:rsidP="003F6997">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Les références aux articles dans des revues scientifiques </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doivent avoir l'ordre suivant :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A77D" w14:textId="6CA2115C" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE3339">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00510ACE" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3301" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> points avant</w:t>
+      </w:r>
+      <w:r w:rsidR="00510ACE" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et après</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3301" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3301" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3301" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1,25 cm en avant vers la droite) Nom de famille de l'auteur(s), et les initiales respectives du ou des noms de l'auteur(s), suivis d'un point, chaque auteur étant séparé par une virgule, et le dernier devant être précédé de &amp;. (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AA3301" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AA3301" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de publication entre parenthèses). Titre de l'article. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3301" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nom de la revue en italique</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3301" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3301" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">volume en italique </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3301" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(nombre), pages d'accueil à la page de fin [et seulement p. pour le total] (6 points plus loin)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0B9F3E" w14:textId="77777777" w:rsidR="00C57AE1" w:rsidRPr="00510ACE" w:rsidRDefault="00C57AE1" w:rsidP="00F45E0A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemples d'articles dans un magazine imprimé :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A11DC9D" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00985B97" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A77F" w14:textId="0A019CBD" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00985B97">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Brousseau,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="31"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="89"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1986).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="96"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fondements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="89"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="87"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>méthodes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="89"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="91"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="91"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>didactique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="89"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mathématiques. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recherches</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Didactique des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mathématiques</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t>(date de publication entre parenthèses). Titre de l'article. Nom de la revue en italique, volume (numéro), page initiale-page finale (6 pts après).</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>33-115.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A494DD9" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00F46AE8" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A780" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parzsyz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2001).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Articulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-17"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>déduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>une</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>démarche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>géométrique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PE1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Actes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>eme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> colloque</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>COPIREM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(tours)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(pp.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>99-110), Ed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Université d’Orléans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A781" w14:textId="3FD8E574" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00432D9B" w:rsidP="00C55A14">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F46AE8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La référence à un livre intégral (non organisé) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t>Exemples d´articles dans une revue imprimée :</w:t>
+        </w:rPr>
+        <w:t>doit se faire dans l'ordre suivant :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493C5D5E" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A782" w14:textId="567C3AEA" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Sobrenome(s) do(s) autor(es), e as respectivas iniciais do(s) nome(s) do(s) autor(es), seguidas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ponto,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sendo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>cada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>separado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vírgula,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>último</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62E50" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">precedido </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>&amp;.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(data da publicação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>entre parênteses).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>livro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>itálico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Editora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A783" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="004A56DA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3937C4" w14:textId="759CF19A" w:rsidR="00BF4C72" w:rsidRPr="00510ACE" w:rsidRDefault="00463695" w:rsidP="00320B79">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058121D">
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Al</w:t>
+      </w:r>
+      <w:r w:rsidR="008168D9" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>mouloud, S. (2007)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="96"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...263 lines deleted...]
-        <w:t>33-115.</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E1172" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fundamentos da Didática da Matemática</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0096548E" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Editora da Universidade Federal do Paraná.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD6A954" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="1E1C32EA" w14:textId="014C3A3E" w:rsidR="00553F32" w:rsidRPr="00510ACE" w:rsidRDefault="00553F32" w:rsidP="00553F32">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Manrique, A.L.;</w:t>
+      </w:r>
+      <w:r w:rsidR="005B035B" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Viana, E. A.; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B035B" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Boneto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B035B" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C.; Ferreira, M. A. H.; Campos, A. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0509F" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M. A.; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E0509F" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Takinaga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E0509F" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, S.S., &amp; Santos, E. O. (2024). </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0509F" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>A formação de professores que ensinam matemática e o desenvolvimento de aplicativos sob uma perspectiva inclusiva</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0509F" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Livraria da Física. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="004B0F7C" w:rsidRPr="00510ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>https://lfeditorial.com.br/produto/formacao-de-professores-com-uma-perspectiva-inclusiva/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="06D6A786" w14:textId="562E0755" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="009D5BC8" w:rsidP="005C6764">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La référence à un chapitre d'un livre imprimé doit respecter l'ordre suivant :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66365F26" w14:textId="77777777" w:rsidR="00463A2F" w:rsidRPr="00AC2BCA" w:rsidRDefault="00463A2F" w:rsidP="00463A2F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nom(s) de famille de l'auteur ou des auteurs du chapitre, et initiales respectives du ou des prénoms de l'auteur ou des auteurs, suivies d'un point, chaque auteur étant séparé par une virgule, le dernier étant précédé d'un &amp; (date de publication entre parenthèses). Titre du chapitre (sans italique), au nom des éditeurs ou des organisateurs du livre, en commençant par les initiales du ou des prénoms, puis le nom complet de chacun (indication et éditeurs (éd.) ou organisateurs (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orgs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titre du livre en italique </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(pp. page initiale-finale du chapitre). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Éditeur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A787" w14:textId="75EED38A" w:rsidR="00E65AE7" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E65AE7">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D6A788" w14:textId="1CF12E12" w:rsidR="00E65AE7" w:rsidRPr="00AC2BCA" w:rsidRDefault="00A647C5">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="121"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002A0F8E">
-[...7 lines deleted...]
-        <w:t>Parzsyz</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Exempl</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2C30" w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002A0F8E">
-[...421 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00FD2C30" w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="652ACE9C" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="0089143B" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A78A" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...50 lines deleted...]
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00447A42">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Nom(s) de famille du ou des auteurs, et les initiales respectives du ou des auteurs, suivis d'un point, chaque auteur étant séparé par une virgule, sauf le dernier qui doit être séparé par &amp; (date de publication entre parenthèses). </w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Jaworski, B. (2011). Situating Mathematics Teacher Education in a Global Context. In N.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bednarz, D. Fiorentini &amp; R. Huang (eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>International Approaches to Professional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Development for Mathematics Teachers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explorations of innovative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>approaches to the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>professional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>math</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>teachers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>around</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>world</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(pp.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2-50).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0058121D">
-[...5 lines deleted...]
-        <w:t>Titre</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0058121D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>of Ottawa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A78B" w14:textId="4A1B9CC6" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Jiménez Espinosa, A. &amp; Fiorentini, D. (2005). (Re)significação e reciprocidade de saberes e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>práticas no encontro de professores de matemática da escola e da universidade. In D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fiorentini</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0058121D">
-[...5 lines deleted...]
-        <w:t>du</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nacarato</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0058121D">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> livre </w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0058121D">
-[...5 lines deleted...]
-        <w:t>en</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>orgs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0058121D">
-[...41 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Cultura,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>formação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>desenvolvimento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>profissional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de professores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>que ensinam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>matemática</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(pp. 152-174).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Musa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Editora.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151E062B" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="103A1433" w14:textId="77777777" w:rsidR="00EB24DC" w:rsidRPr="00510ACE" w:rsidRDefault="00EB24DC" w:rsidP="001B5019">
       <w:pPr>
-        <w:pStyle w:val="Corpodetexto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Exempl</w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Références aux publications disponibles sur Internet :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDF4C21" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="0058121D">
-[...1659 lines deleted...]
-    <w:p w14:paraId="5F1EE15D" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00C4472D" w:rsidRDefault="0058121D" w:rsidP="00ED11E0">
+    <w:p w14:paraId="6DDCF8A9" w14:textId="77777777" w:rsidR="00BF7250" w:rsidRPr="00510ACE" w:rsidRDefault="00BF7250" w:rsidP="001B128E">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4472D">
-[...6 lines deleted...]
-        <w:t>Si la publication provient d'une revue scientifique en ligne, le format est le même que pour un article scientifique, en ajoutant l'URL ou le DOI à la fin.</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Si la publication provient d'une revue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scientifique en ligne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, le format est le même que celui d'un article scientifique, en ajoutant l'URL ou le DOI à la fin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB88893" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="0062001D" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A78E" w14:textId="513C6C58" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00BF7250">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062001D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t>Exemple de revue en ligne :</w:t>
+        </w:rPr>
+        <w:t>Exemple de magazine en ligne :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485C366F" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="456ACB61" w14:textId="3BB1CE7C" w:rsidR="00F7754A" w:rsidRPr="00510ACE" w:rsidRDefault="00F7754A" w:rsidP="00E300C4">
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Igliori, S. B. C., &amp; Almeida, M. V. de. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2019). A orquestração instrumental de uma situação matemática para o EFII. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Educação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Matemática</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pesquisa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(5)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3416" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 230-245</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00E300C4" w:rsidRPr="00510ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.23925/1983-3156.2019v21i5p230-245</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00E300C4" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BBC236" w14:textId="77777777" w:rsidR="00F11045" w:rsidRPr="00510ACE" w:rsidRDefault="00F11045" w:rsidP="00CD5D4C">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Si la publication concerne un chapitre de livre, le format est le même que celui d'un chapitre imprimé, en ajoutant l'URL à la fin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A792" w14:textId="59166FE0" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00F11045">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exemple de chapitre de livre en ligne :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D51A0E7" w14:textId="04058103" w:rsidR="00756636" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="00756636">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0F8E">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tremblay,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2017).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>système</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>électoral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>comportements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>électorux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pelletier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7754A" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tremblay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...5 lines deleted...]
-        <w:t>https://doi.org/10.23925/1983-3156.2020v22i1p022-042</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parlementarisme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>canadien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(p</w:t>
+      </w:r>
+      <w:r w:rsidR="00354F77" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>123-152).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00333395" w:rsidRPr="00510ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://books-scholarsportal-info.uml.idm.oclc.org/en/2017-10-25/1/9782763732</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00333395" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00333395" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A121A9" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="008818B2" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A794" w14:textId="52E563C6" w:rsidR="00E65AE7" w:rsidRPr="00AC2BCA" w:rsidRDefault="00170AF1" w:rsidP="00F00C1F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la publication (un travail publié dans les annales d'un événement, une thèse ou une thèse, par exemple) a été obtenue sur un site web ou un portail, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">il est nécessaire d'informer le site web. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5AD3" w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>exemple :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A795" w14:textId="19BE056A" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="00F24989">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="709"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="57" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0F8E">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Barbosa, G.S., &amp; </w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fiorentini, D. (2002). Mapeamento e balanço dos trabalhos do GT-19 (Educação Matemática)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no período de 1998 a 2001. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Anais da</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25ª Reunião Anual da </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002A0F8E">
-[...5 lines deleted...]
-        <w:t>Magina</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ANPEd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002A0F8E">
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(pp. 1-17).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...215 lines deleted...]
-        <w:r w:rsidRPr="008818B2">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Caxambu: Associação Nacional de Pós-Graduação.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00510ACE">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="fr-FR"/>
-[...723 lines deleted...]
-            <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>http://25reuniao.anped.org.br/encomendados/mapeamentobalancogt19.doc.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38C0A5AA" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="003172D1" w:rsidRDefault="0058121D" w:rsidP="00757361">
+    <w:p w14:paraId="730DCC56" w14:textId="77777777" w:rsidR="00D214C3" w:rsidRPr="00510ACE" w:rsidRDefault="00D214C3" w:rsidP="00D214C3">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D6A797" w14:textId="3E31DA5D" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00532408" w:rsidP="00D214C3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les références aux monographies (TCC), thèses et thèses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doivent suivre l'ordre suivant : nom de famille de l'auteur, initiales du nom de l'auteur, suivies d'un point (date de publication entre parenthèses). Titre de l'œuvre en italique. [TCC ou mémoire de master ou thèse de doctorat en éducation, enseignement ou institution]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>URL ou HANDLE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A798" w14:textId="64DE98CB" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="00D214C3">
+      <w:pPr>
+        <w:spacing w:before="121"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Exempl</w:t>
+      </w:r>
+      <w:r w:rsidR="00975D26" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...51 lines deleted...]
-        <w:t>). URL</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A03F0E" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A799" w14:textId="0BC5B115" w:rsidR="00E65AE7" w:rsidRPr="00AC2BCA" w:rsidRDefault="00A647C5" w:rsidP="00510ACE">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0F8E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Silva, M. J. F. da. (2005). </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Investigando saberes de professores do Ensino Fundamental com</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>enfoque</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>números</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>fracionários</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>quinta</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>série</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>[Tese</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>doutorado</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Educação</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-58"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Matemática,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Pontifícia</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Universidade</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Católica</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>São</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Paulo].</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t>https://tede2.pucsp.br/handle/handle/10923.</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00AC2BCA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>https://tede2.pucsp.br/handle/handle/10923</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C43A944" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A79A" w14:textId="5E8EF82F" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="00510ACE">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0F8E">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Azevedo, S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5752E" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5752E" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>O desafio de argumentar nas aulas de Matemática: uma investigação com</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>estudantes</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>1º</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ano</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Ensino</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Fundamental</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Dissertação</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Mestrado</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Educação Matemática,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Pontifícia</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Universidade</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Católica</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>São</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00B2040F" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Paulo].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...26 lines deleted...]
-      </w:r>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00510ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://sapientia.pucsp.br/handle/handle/22665</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AC15698" w14:textId="64360365" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="00757361">
+    <w:p w14:paraId="27B9180F" w14:textId="77777777" w:rsidR="00D214C3" w:rsidRPr="00510ACE" w:rsidRDefault="00D214C3" w:rsidP="00D214C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3988BC" w14:textId="77777777" w:rsidR="00F32B91" w:rsidRPr="00510ACE" w:rsidRDefault="00F972C0" w:rsidP="00D214C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour citer deux références ou plus du même auteur avec plusieurs dates de publication, il est nécessaire de répéter l'indication, sans utiliser un tiret suivi d'un point, afin que toutes les citations puissent être suivies par les algorithmes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A79B" w14:textId="42BCEC62" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00F32B91" w:rsidP="00D214C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C93E8E">
-[...22 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemple :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0623C43D" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="0058121D" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06695EDB" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="21777090">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0F8E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Vygotsky, L. S. (1984). </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>A formação social da mente</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>. Martins Fontes.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A0F8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFE8676" w14:textId="6EA65013" w:rsidR="00B2040F" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="00F32B91">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Vygotsky,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0058121D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>L.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0058121D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>S.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0058121D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="58"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">(1989). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Pensamento</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...30 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e Linguagem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0058121D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Martins</w:t>
       </w:r>
-      <w:r w:rsidRPr="0058121D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fontes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252C026C" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="001F4036" w:rsidRDefault="0058121D" w:rsidP="00757361">
+    <w:p w14:paraId="7C21E904" w14:textId="77777777" w:rsidR="00E45399" w:rsidRPr="00510ACE" w:rsidRDefault="00E45399" w:rsidP="00F32B91">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D6A79D" w14:textId="4B7F6AC6" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00E45399">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4036">
-        <w:rPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
-[...1 lines deleted...]
-        <w:t>Citation de trois auteurs ou plus</w:t>
+        </w:rPr>
+        <w:t>Citation avec trois auteurs ou plus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2465ADCC" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00410DC7" w:rsidRDefault="0058121D" w:rsidP="00757361">
+    <w:p w14:paraId="06D6A79E" w14:textId="5838F34D" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00F81717" w:rsidP="00913448">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00410DC7">
-[...18 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>À partir de la première citation, il suffit de ne mentionner que le nom du premier auteur avec l'année de publication et « et al. »</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6BC9264D" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00410DC7" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="1B2A00AE" w14:textId="77777777" w:rsidR="003425F5" w:rsidRPr="00510ACE" w:rsidRDefault="003425F5" w:rsidP="00791F5D">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00410DC7">
-[...3 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemple de citation :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECF44D9" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="0058121D" w:rsidRDefault="0058121D" w:rsidP="0058121D">
-[...454 lines deleted...]
-    <w:p w14:paraId="4C42DF75" w14:textId="77777777" w:rsidR="00FF7B67" w:rsidRDefault="0058121D" w:rsidP="00FF7B67">
+    <w:p w14:paraId="06D6A7A0" w14:textId="1525DB80" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="003425F5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00321001">
-[...6 lines deleted...]
-        <w:t>Dans de nombreux cas, l'auteur peut choisir d'utiliser plusieurs auteurs qui suivent la même idée. Ici, il faut mettre le nom de l'auteur et l'année de chaque ouvrage cité, séparés par des points-virgules et entre parenthèses. L'ordre doit être le même que pour les références, à savoir l'ordre alphabétique.</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le texte </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Herrison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>al. (2016)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ou (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Herrison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et al.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2006)</w:t>
+      </w:r>
+      <w:r w:rsidR="004753EC" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D68A970" w14:textId="2310881F" w:rsidR="0058121D" w:rsidRPr="00321001" w:rsidRDefault="0058121D" w:rsidP="00FF7B67">
+    <w:p w14:paraId="06D6A7A1" w14:textId="0345A829" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="003425F5" w:rsidP="004753EC">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00321001">
-[...6 lines deleted...]
-        <w:t>Dans les références, il est possible de saisir jusqu'à 20 noms d'auteurs avant d'inclure des ellipses (trois points). Auparavant, les ellipses étaient appliquées à partir du nom du 7ème auteur.</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dans les référe</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36A12" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nces </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Herrison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>J.J</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cerri,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stremick,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C.A.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Martinuzzi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Turner,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R.J.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2006). (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36A12" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Insérez tous les auteurs afin que chacun puisse suivre la citation par les algorithmes</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13390C2D" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00321001" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A7A2" w14:textId="4616765E" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00300D03" w:rsidP="004753EC">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00321001">
-[...23 lines deleted...]
-        <w:t>1 :</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Citation avec plusieurs auteurs corroborant la même idée</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E94CFB3" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="00F148DA" w:rsidRDefault="0058121D" w:rsidP="00FF7B67">
+    <w:p w14:paraId="5960D20C" w14:textId="77777777" w:rsidR="000117DD" w:rsidRPr="00510ACE" w:rsidRDefault="000117DD" w:rsidP="00186FD9">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F148DA">
-[...6 lines deleted...]
-        <w:t>Actuellement, on perçoit que la croissance des cas de troubles tels que la dépression et l'anxiété, a également généré une augmentation de la demande de médicaments pour le traitement de ces problèmes, sans la prescription médicale appropriée (Almeida, 2015 ; Gomes, Pereira &amp; Alves, 2016 ; Silva, 2016).</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dans de nombreux cas, l'auteur peut choisir d'utiliser plusieurs auteurs qui suivent la même idée. Ici, il est nécessaire d'indiquer le nom de famille de l'auteur et l'année de chaque œuvre citée, séparés par des points-virgules et des parenthèses internes. L'ordre doit être le même que pour les références, par ordre alphabétique.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF0C616" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="007D6CC2" w:rsidRDefault="0058121D" w:rsidP="0058121D">
-[...36 lines deleted...]
-    <w:p w14:paraId="18EC45D0" w14:textId="1E624317" w:rsidR="0058121D" w:rsidRPr="007D6CC2" w:rsidRDefault="0058121D" w:rsidP="00FF7B67">
+    <w:p w14:paraId="06D6A7A4" w14:textId="7266F49E" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="000117DD" w:rsidP="000D6654">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D6CC2">
-[...35 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dans les références, il est permis d'entrer jusqu'à 20 noms d'auteurs avant d'inclure les points de suspension (trois points).</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3EEDF1" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="004405D0" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A7A5" w14:textId="5B405965" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="000117DD" w:rsidP="000D6654">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004405D0">
-[...5 lines deleted...]
-        <w:t>Citation d'auteurs portant le même nom de famille</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemple dans le texte 1 :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783B04EC" w14:textId="45BEC74A" w:rsidR="0058121D" w:rsidRPr="00B406B8" w:rsidRDefault="0058121D" w:rsidP="00FF7B67">
+    <w:p w14:paraId="4A9E1A69" w14:textId="6E5373EE" w:rsidR="21777090" w:rsidRPr="00510ACE" w:rsidRDefault="00F83A8C" w:rsidP="000D6654">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B406B8">
-[...15 lines deleted...]
-        <w:t>parenthèses.</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Au Brésil, notre enseignement des mathématiques s'efforce, surtout depuis la seconde moitié de notre siècle, de dépasser ces paradigmes médicaux sur l'autisme, en utilisant des terminologies générées par le mouvement de la neurodiversité, et en partant des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>hypothèses plus sociologiques que cliniques à la base de la recherche</w:t>
+      </w:r>
+      <w:r w:rsidR="21777090" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Cordeiro, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="21777090" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2015;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="21777090" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="21777090" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gaviolli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="21777090" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="21777090" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2018;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="21777090" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Santos, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="21777090" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2021;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="21777090" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Viana, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="21777090" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2019;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="21777090" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Viana &amp; Manrique, 2020). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B38D1CA" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="008818B2" w:rsidRDefault="0058121D" w:rsidP="0058121D">
+    <w:p w14:paraId="06D6A7A7" w14:textId="4C2A19D8" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00763D1F" w:rsidP="000D6654">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemple dans le texte 2 :</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1DD4F632" w14:textId="77777777" w:rsidR="0058121D" w:rsidRPr="002A0F8E" w:rsidRDefault="0058121D" w:rsidP="0058121D">
-[...1143 lines deleted...]
-    <w:p w14:paraId="5A579B96" w14:textId="77777777" w:rsidR="00BD146B" w:rsidRPr="00BD146B" w:rsidRDefault="00BD146B" w:rsidP="00CB15A8">
+    <w:p w14:paraId="4F00F5E5" w14:textId="547851B3" w:rsidR="21777090" w:rsidRPr="00510ACE" w:rsidRDefault="00FD4CEB" w:rsidP="000D6654">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD146B">
-[...20 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Le fait que l'enseignant présente de l'autonomie ne signifie pas que les interventions dans le matériel curriculaire élargissent et renforcent toujours les significations attendues par les prescriptions, mais ils développent souvent une pratique qui contredit les propositions, comme l'ont conclu Lima (20</w:t>
+      </w:r>
+      <w:r w:rsidR="0037102E" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) et Pacheco (2015) dans leurs recherches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7A9" w14:textId="7666BE60" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00FD4CEB" w:rsidP="000D6654">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Citation avec auteurs portant le même nom de famille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7AA" w14:textId="0B2B0862" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00B47D07" w:rsidP="000D6654">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Il est également très courant que de nombreux auteurs portent le même nom de famille. Selon les règles de l'APA, pour organiser ces citations, il est nécessaire de placer les initiales de l'auteur consulté avant le nom de famille et suivi de l'année de publication de l'œuvre. Vous pouvez mettre les informations entre et en dehors des parenthèses</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7AB" w14:textId="5FED63DC" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00DA74C7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemple dans la citation :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7AC" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="004753EC">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C. Silva (2005) ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(E. C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Silva, 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7AD" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="004753EC">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Silva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e Almeida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(2008)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Silva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Almeida,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7AE" w14:textId="2DCEE91F" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00DA74C7" w:rsidP="004753EC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pour citer</w:t>
+      </w:r>
+      <w:r w:rsidR="007909BC" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une loi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>législation</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="09AA59D6" w14:textId="4A8EA1B9" w:rsidR="00447DD2" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="00F00C1F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Lei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nº</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>5.540, de 28 de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007909BC" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>novembre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de 1968</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="212121"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1968).</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44561" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D27E55" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Établit des normes pour l'organisation et le fonctionnement de l'enseignement supérieur et son articulation avec le lycée, et prévoit d'autres dispositions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155B8B68" w14:textId="77777777" w:rsidR="00823BDF" w:rsidRPr="00510ACE" w:rsidRDefault="00823BDF" w:rsidP="0004687C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D6A7B0" w14:textId="11031BDF" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00D27E55" w:rsidP="009D064B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pour citer une institution gouvernementale comme auteur :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7B1" w14:textId="34E3625B" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="008F1456">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministério da Educação (MEC). (2002). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Resolução nº 1, de 3 de abril de 2002</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. Institui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Diretrizes Operacionais para a Educação Básica nas Escolas do Campo. Diário Oficial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>República Federativa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do Brasil, Brasília.</w:t>
+      </w:r>
+      <w:r w:rsidR="00913ADD" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="008F1456" w:rsidRPr="00510ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>https://www.gov.br/mec/pt-br/media/pronacampo/pdf/mn_resolucao_-1_de_3_de_abril_de_2002.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008F1456" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7B2" w14:textId="54B1988A" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="00737407">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordenação de Aperfeiçoamento de Pessoal de Nível Superior (CAPES). </w:t>
+      </w:r>
+      <w:r w:rsidR="00304F8F" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2010). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>APCN –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2010.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Aplicativo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD146B">
-[...97 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Propostas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD146B">
-[...235 lines deleted...]
-        <w:t>autor(es).</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Cursos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Novos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CAPES:</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7E5A" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Brasília.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7E5A" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="003C7E5A" w:rsidRPr="00510ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>https://www.gov.br/capes/pt-br/centrais-de-conteudo/manual-apcn2010-pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003C7E5A" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CF20D2" w14:textId="05EB17C7" w:rsidR="00BD146B" w:rsidRPr="00BD146B" w:rsidRDefault="00F17254" w:rsidP="00DF3D32">
+    <w:p w14:paraId="06D6A7B3" w14:textId="730218B2" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="006D6B6F" w:rsidP="009D064B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annexe A (Verdana </w:t>
+      </w:r>
+      <w:r w:rsidR="0037102E" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - gras)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7B4" w14:textId="6E204F77" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00EA7D0F" w:rsidP="009D064B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Espace pour l'insertion, si strictement nécessaire, de questionnaires et/ou d'autres éléments complémentaires à l'article de conception et de l'élaboration par l'auteur(s) eux-mêmes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7B5" w14:textId="19B94A36" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="005D5A8F" w:rsidP="008756EC">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD146B">
-[...73 lines deleted...]
-        <w:t>negrito)</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annexe B (Verdana </w:t>
+      </w:r>
+      <w:r w:rsidR="0037102E" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - gras)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021D020B" w14:textId="77777777" w:rsidR="00A6120D" w:rsidRDefault="00BD146B" w:rsidP="00A6120D">
-[...266 lines deleted...]
-    <w:p w14:paraId="4E075A89" w14:textId="347F07A5" w:rsidR="002877C8" w:rsidRPr="00A6120D" w:rsidRDefault="002877C8" w:rsidP="00CB15A8">
+    <w:p w14:paraId="06D6A7B6" w14:textId="4C405507" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="005D5A8F" w:rsidP="00D100E2">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Espace pour l'insertion, si strictement nécessaire, d'autres éléments complémentaires à l'article</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002877C8" w:rsidRPr="00A6120D" w:rsidSect="00DB628F">
-[...5 lines deleted...]
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="284" w:footer="709" w:gutter="0"/>
+    <w:sectPr w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidSect="00A36CE9">
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="284" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1147"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BE9FB30" w14:textId="77777777" w:rsidR="00D06BE7" w:rsidRDefault="00D06BE7" w:rsidP="00AE4FE3">
+    <w:p w14:paraId="69619463" w14:textId="77777777" w:rsidR="00E8151D" w:rsidRPr="00B25DD5" w:rsidRDefault="00E8151D">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B25DD5">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="416F5EE4" w14:textId="77777777" w:rsidR="00D06BE7" w:rsidRDefault="00D06BE7" w:rsidP="00AE4FE3">
+    <w:p w14:paraId="47FAEAA2" w14:textId="77777777" w:rsidR="00E8151D" w:rsidRPr="00B25DD5" w:rsidRDefault="00E8151D">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B25DD5">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Droid Sans Fallback">
     <w:altName w:val="Segoe Print"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...7 lines deleted...]
-    <w:sdtEndPr>
+  <w:p w14:paraId="06D6A7C3" w14:textId="64FB9F56" w:rsidR="00E65AE7" w:rsidRPr="00B81776" w:rsidRDefault="00E8151D" w:rsidP="00080F62">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        <w:highlight w:val="yellow"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="00581341">
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="777911144"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="AutoText"/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A647C5" w:rsidRPr="00B25DD5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00581341">
+        <w:r w:rsidR="00A647C5" w:rsidRPr="00B81776">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00581341">
+        <w:r w:rsidR="00A647C5" w:rsidRPr="00B25DD5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00350C4C">
+        <w:r w:rsidR="00A647C5" w:rsidRPr="00B81776">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>1180</w:t>
         </w:r>
-        <w:r w:rsidRPr="00581341">
+        <w:r w:rsidR="00A647C5" w:rsidRPr="00B25DD5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidRPr="00581341">
+        <w:r w:rsidR="00A647C5" w:rsidRPr="00B81776">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t xml:space="preserve">                                                            </w:t>
         </w:r>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1146710828"/>
             <w:docPartObj>
-              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-              <w:docPartUnique/>
+              <w:docPartGallery w:val="AutoText"/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...6 lines deleted...]
-          </w:sdtEndPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-741407840"/>
                 <w:docPartObj>
-                  <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-                  <w:docPartUnique/>
+                  <w:docPartGallery w:val="AutoText"/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...6 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     </w:rPr>
-                    <w:id w:val="-1138407058"/>
+                    <w:id w:val="-177820276"/>
                     <w:docPartObj>
-                      <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-                      <w:docPartUnique/>
+                      <w:docPartGallery w:val="AutoText"/>
                     </w:docPartObj>
                   </w:sdtPr>
-                  <w:sdtEndPr>
-[...8 lines deleted...]
-                  </w:sdtEndPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         </w:rPr>
-                        <w:id w:val="1320003117"/>
+                        <w:id w:val="1102843590"/>
                         <w:docPartObj>
-                          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-                          <w:docPartUnique/>
+                          <w:docPartGallery w:val="AutoText"/>
                         </w:docPartObj>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidRPr="00581341">
+                        <w:r w:rsidR="00080F62" w:rsidRPr="00B81776">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="20"/>
+                            <w:lang w:val="pt-BR"/>
                           </w:rPr>
-                          <w:t>Educ. Matem. P</w:t>
+                          <w:t xml:space="preserve">Educ. Matem. Pesq., São Paulo, 2026, </w:t>
                         </w:r>
-                        <w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r w:rsidR="00080F62" w:rsidRPr="00B81776">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="20"/>
+                            <w:lang w:val="pt-BR"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">esq., São Paulo, </w:t>
+                          <w:t>v.xxx</w:t>
                         </w:r>
-                        <w:proofErr w:type="spellStart"/>
-                        <w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r w:rsidR="00080F62" w:rsidRPr="00B81776">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="20"/>
+                            <w:lang w:val="pt-BR"/>
                           </w:rPr>
-                          <w:t>v.xxx</w:t>
+                          <w:t>, p</w:t>
                         </w:r>
-                        <w:proofErr w:type="spellEnd"/>
-                        <w:r>
+                        <w:r w:rsidR="000C124F" w:rsidRPr="00B81776">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="20"/>
+                            <w:lang w:val="pt-BR"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">, </w:t>
+                          <w:t>p</w:t>
                         </w:r>
-                        <w:proofErr w:type="spellStart"/>
-                        <w:r>
+                        <w:r w:rsidR="00080F62" w:rsidRPr="00B81776">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="20"/>
+                            <w:lang w:val="pt-BR"/>
                           </w:rPr>
-                          <w:t>n.Y</w:t>
+                          <w:t>.</w:t>
                         </w:r>
-                        <w:proofErr w:type="spellEnd"/>
-[...9 lines deleted...]
-                        <w:r w:rsidRPr="0009332E">
+                        <w:r w:rsidR="00080F62" w:rsidRPr="00B81776">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
+                            <w:lang w:val="pt-BR"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:r>
+                        <w:r w:rsidR="00080F62" w:rsidRPr="00B81776">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
+                            <w:lang w:val="pt-BR"/>
                           </w:rPr>
                           <w:t>xxx-xxx</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:r>
-[...7 lines deleted...]
-                        </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00080F62" w:rsidRPr="00B81776">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00303378">
+                    <w:r w:rsidR="00080F62" w:rsidRPr="00B81776">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:i/>
                         <w:iCs/>
                         <w:color w:val="FF0000"/>
-                        <w:sz w:val="20"/>
-                        <w:szCs w:val="20"/>
                         <w:highlight w:val="yellow"/>
+                        <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>(não preencher)</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
-      </w:p>
-[...2 lines deleted...]
-  <w:p w14:paraId="1F887F59" w14:textId="77777777" w:rsidR="00852692" w:rsidRDefault="00852692"/>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1635750246"/>
       <w:docPartObj>
-        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-        <w:docPartUnique/>
+        <w:docPartGallery w:val="AutoText"/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="2CF88871" w14:textId="00C624A6" w:rsidR="002A5414" w:rsidRDefault="006D1C88" w:rsidP="00F23A9C">
+      <w:p w14:paraId="06D6A7C4" w14:textId="0AC38495" w:rsidR="00E65AE7" w:rsidRPr="00B81776" w:rsidRDefault="00E8151D">
         <w:pPr>
           <w:pStyle w:val="Cabealho"/>
+          <w:rPr>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
         </w:pPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1487441464"/>
             <w:docPartObj>
-              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-              <w:docPartUnique/>
+              <w:docPartGallery w:val="AutoText"/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1706442976"/>
                 <w:docPartObj>
-                  <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-                  <w:docPartUnique/>
+                  <w:docPartGallery w:val="AutoText"/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="002A5414" w:rsidRPr="00F23A9C">
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    </w:rPr>
+                    <w:id w:val="877897473"/>
+                    <w:docPartObj>
+                      <w:docPartGallery w:val="AutoText"/>
+                    </w:docPartObj>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        </w:rPr>
+                        <w:id w:val="-2121983557"/>
+                        <w:docPartObj>
+                          <w:docPartGallery w:val="AutoText"/>
+                        </w:docPartObj>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            </w:rPr>
+                            <w:id w:val="1924831043"/>
+                            <w:docPartObj>
+                              <w:docPartGallery w:val="AutoText"/>
+                            </w:docPartObj>
+                          </w:sdtPr>
+                          <w:sdtEndPr/>
+                          <w:sdtContent>
+                            <w:r w:rsidR="009109B4" w:rsidRPr="00B81776">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="pt-BR"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Educ. Matem. Pesq., São Paulo, 2026, </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="009109B4" w:rsidRPr="00B81776">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="pt-BR"/>
+                              </w:rPr>
+                              <w:t>v.xxx</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="009109B4" w:rsidRPr="00B81776">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="pt-BR"/>
+                              </w:rPr>
+                              <w:t>, p</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000C124F" w:rsidRPr="00B81776">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="pt-BR"/>
+                              </w:rPr>
+                              <w:t>p</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009109B4" w:rsidRPr="00B81776">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:lang w:val="pt-BR"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009109B4" w:rsidRPr="00B81776">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="pt-BR"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="009109B4" w:rsidRPr="00B81776">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="pt-BR"/>
+                              </w:rPr>
+                              <w:t>xxx-xxx</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                          </w:sdtContent>
+                        </w:sdt>
+                        <w:r w:rsidR="009109B4" w:rsidRPr="00B81776">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:lang w:val="pt-BR"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="009109B4" w:rsidRPr="00B81776">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:color w:val="FF0000"/>
+                            <w:highlight w:val="yellow"/>
+                            <w:lang w:val="pt-BR"/>
+                          </w:rPr>
+                          <w:t>(não preencher)</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="009109B4" w:rsidRPr="00B81776">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:lang w:val="pt-BR"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:r w:rsidR="0034594C" w:rsidRPr="00B81776">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                    <w:i/>
-[...44 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:lang w:val="pt-BR"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
-                </w:r>
-[...31 lines deleted...]
-                  <w:t>)</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
-        <w:r w:rsidR="002A5414" w:rsidRPr="00F23A9C">
+        <w:r w:rsidR="00A647C5" w:rsidRPr="00B81776">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:tab/>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="002A5414" w:rsidRPr="00F23A9C">
+        <w:r w:rsidR="00A647C5" w:rsidRPr="00B25DD5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002A5414" w:rsidRPr="00F23A9C">
+        <w:r w:rsidR="00A647C5" w:rsidRPr="00B81776">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="002A5414" w:rsidRPr="00F23A9C">
+        <w:r w:rsidR="00A647C5" w:rsidRPr="00B25DD5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00350C4C">
+        <w:r w:rsidR="00A647C5" w:rsidRPr="00B81776">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>1179</w:t>
         </w:r>
-        <w:r w:rsidR="002A5414" w:rsidRPr="00F23A9C">
+        <w:r w:rsidR="00A647C5" w:rsidRPr="00B25DD5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3BEFEBB8" w14:textId="77777777" w:rsidR="00852692" w:rsidRDefault="00852692"/>
+  <w:p w14:paraId="06D6A7C5" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00B81776" w:rsidRDefault="00E65AE7">
+    <w:pPr>
+      <w:rPr>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:id w:val="877897473"/>
+      <w:id w:val="-803459803"/>
       <w:docPartObj>
-        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-        <w:docPartUnique/>
+        <w:docPartGallery w:val="AutoText"/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="28D058F5" w14:textId="7A542ED4" w:rsidR="002A5414" w:rsidRPr="00581341" w:rsidRDefault="006D1C88" w:rsidP="00F23A9C">
+      <w:p w14:paraId="175A3C6F" w14:textId="7C4955EC" w:rsidR="0034594C" w:rsidRPr="00B81776" w:rsidRDefault="00E8151D" w:rsidP="0034594C">
         <w:pPr>
           <w:pStyle w:val="Cabealho"/>
-          <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
         </w:pPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             </w:rPr>
             <w:id w:val="627209612"/>
             <w:docPartObj>
-              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
-              <w:docPartUnique/>
+              <w:docPartGallery w:val="AutoText"/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:r w:rsidR="002A5414" w:rsidRPr="00581341">
+            <w:r w:rsidR="0034594C" w:rsidRPr="00B81776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Educ. Matem. P</w:t>
+              <w:t xml:space="preserve">Educ. Matem. Pesq., São Paulo, 2026, </w:t>
             </w:r>
-            <w:r w:rsidR="002A5414">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0034594C" w:rsidRPr="00B81776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">esq., São Paulo, </w:t>
+              <w:t>v.xxx</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="002A5414">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0034594C" w:rsidRPr="00B81776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>v.xxx</w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="002A5414">
+            <w:r w:rsidR="000C124F" w:rsidRPr="00B81776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t>p</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="002A5414">
+            <w:r w:rsidR="0034594C" w:rsidRPr="00B81776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>n.Y</w:t>
+              <w:t>p.</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...9 lines deleted...]
-            <w:r w:rsidR="002A5414" w:rsidRPr="0009332E">
+            <w:r w:rsidR="0034594C" w:rsidRPr="00B81776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="002A5414">
+            <w:r w:rsidR="0034594C" w:rsidRPr="00B81776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>xxx-xxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="002A5414">
-[...7 lines deleted...]
-            </w:r>
           </w:sdtContent>
         </w:sdt>
-        <w:r w:rsidR="002A5414">
+        <w:r w:rsidR="0034594C" w:rsidRPr="00B81776">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="002A5414" w:rsidRPr="00303378">
+        <w:r w:rsidR="0034594C" w:rsidRPr="00B81776">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="FF0000"/>
             <w:highlight w:val="yellow"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>(não preencher)</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
+  <w:p w14:paraId="06D6A7C7" w14:textId="4EEB8384" w:rsidR="00E65AE7" w:rsidRPr="00B81776" w:rsidRDefault="00E65AE7" w:rsidP="00DB4ADD">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B37E290" w14:textId="77777777" w:rsidR="00D06BE7" w:rsidRDefault="00D06BE7" w:rsidP="00AE4FE3">
+    <w:p w14:paraId="2AB4790D" w14:textId="77777777" w:rsidR="00E8151D" w:rsidRPr="00B25DD5" w:rsidRDefault="00E8151D">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B25DD5">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1357FE2F" w14:textId="77777777" w:rsidR="00D06BE7" w:rsidRDefault="00D06BE7" w:rsidP="00AE4FE3">
+    <w:p w14:paraId="2C1AB6C6" w14:textId="77777777" w:rsidR="00E8151D" w:rsidRPr="00B25DD5" w:rsidRDefault="00E8151D">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B25DD5">
         <w:continuationSeparator/>
-      </w:r>
-[...86 lines deleted...]
-        <w:t>. em times 10, espaçamento simples</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23D6D107" w14:textId="77777777" w:rsidR="002A5414" w:rsidRDefault="002A5414" w:rsidP="005D7F4A">
+  <w:p w14:paraId="06D6A7C6" w14:textId="3EF1C87B" w:rsidR="00E65AE7" w:rsidRDefault="00A647C5">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00B25DD5">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="pt-BR"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06D6A7CA" wp14:editId="5CA4DEC3">
+          <wp:extent cx="1704896" cy="517698"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="4" name="Imagem 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="Imagem 4"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1724942" cy="523785"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="53B24BFF" w14:textId="264D7A46" w:rsidR="00792D61" w:rsidRDefault="00792D61">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00B25DD5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25604167" wp14:editId="73679D62">
-[...6 lines deleted...]
-              </wp:positionV>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0558A2AE" wp14:editId="09E8F281">
               <wp:extent cx="1051560" cy="373380"/>
               <wp:effectExtent l="0" t="0" r="0" b="7620"/>
-              <wp:wrapNone/>
               <wp:docPr id="9" name="Caixa de Texto 9"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1051560" cy="373380"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1E43DEB2" w14:textId="064FC23E" w:rsidR="002A5414" w:rsidRPr="00582384" w:rsidRDefault="00643425" w:rsidP="00124D03">
+                        <w:p w14:paraId="705920D5" w14:textId="77777777" w:rsidR="00792D61" w:rsidRPr="00792D61" w:rsidRDefault="00792D61" w:rsidP="00792D61">
                           <w:pPr>
                             <w:pStyle w:val="Cabealho"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                              <w:noProof/>
-                              <w:color w:val="FF0000"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="EE0000"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                                 <w14:srgbClr w14:val="6E747A">
                                   <w14:alpha w14:val="57000"/>
                                 </w14:srgbClr>
                               </w14:shadow>
-                              <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-                              </w14:textOutline>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00582384">
+                          <w:r w:rsidRPr="00792D61">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                              <w:noProof/>
-                              <w:color w:val="FF0000"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="EE0000"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                                 <w14:srgbClr w14:val="6E747A">
                                   <w14:alpha w14:val="57000"/>
                                 </w14:srgbClr>
                               </w14:shadow>
-                              <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-                              </w14:textOutline>
                             </w:rPr>
-                            <w:t xml:space="preserve">Qualis </w:t>
-[...39 lines deleted...]
-                            <w:t>1</w:t>
+                            <w:t>Qualis A1</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
-                      <a:prstTxWarp prst="textNoShape">
-[...1 lines deleted...]
-                      </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-            </wp:anchor>
+            </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="25604167" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="0558A2AE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Caixa de Texto 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:190.2pt;margin-top:33.2pt;width:82.8pt;height:29.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA0G2pDwIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC81/KapILlwE3gooCR&#10;BHCKnGmKtASQHJakLblf3yElL017KnqhhjOjWd57nN+3WpGDcL4GU9DRYEiJMBzK2uwK+v119emO&#10;Eh+YKZkCIwp6FJ7eLz5+mDc2F2OoQJXCESxifN7YglYh2DzLPK+EZn4AVhgMSnCaBby6XVY61mB1&#10;rbLxcHiTNeBK64AL79H72AXpItWXUvDwLKUXgaiC4mwhnS6d23hmiznLd47Zqub9GOwfptCsNtj0&#10;XOqRBUb2rv6jlK65Aw8yDDjoDKSsuUg74Daj4bttNhWzIu2C4Hh7hsn/v7L86bCxL46E9gu0SGAE&#10;pLE+9+iM+7TS6fjFSQnGEcLjGTbRBsLjT8PZaHaDIY6xye1kcpdwzS5/W+fDVwGaRKOgDmlJaLHD&#10;2gfsiKmnlNjMwKpWKlGjzG8OTIye7DJitEK7bfu5t1AecR0HHdPe8lWNPdfMhxfmkFocE+UanvGQ&#10;CpqCQm9RUoH7+Td/zEfEMUpJg1IpqP+xZ05Qor4Z5OLzaDqN2kqX6ex2jBd3HdleR8xePwCqcYQP&#10;w/JkxvygTqZ0oN9Q1cvYFUPMcOxd0HAyH0InYHwVXCyXKQnVZFlYm43lsXQELSL62r4xZ3vYAxL2&#10;BCdRsfwd+l1uB/dyH0DWiZoIcIdqjzsqMTHWv5oo9et7yrq87cUvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAZK6fIt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j7D5EncWPJSluN0nSa&#10;QFxBjA+JW9Z4bUXjVE22ln+PObGTZfnR6+ctt7PrxRnH0HnSsF4pEEi1tx01Gt7fnm42IEI0ZE3v&#10;CTX8YIBttbgqTWH9RK943sdGcAiFwmhoYxwKKUPdojNh5Qckvh396EzkdWykHc3E4a6XiVK5dKYj&#10;/tCaAR9arL/3J6fh4/n49Zmql+bRZcPkZyXJ3Umtr5fz7h5ExDn+w/Cnz+pQsdPBn8gG0Wu43aiU&#10;UQ15zpOBLM253IHJJEtAVqW8rFD9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAADQbakP&#10;AgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGSu&#10;nyLeAAAACgEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Caixa de Texto 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:82.8pt;height:29.4pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBBY6n9wEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC81/KapIblwE3gooDR&#10;BHCLnmmKtASQHHZIW3K/vkN67XIqeqGG80azvHmcPXbWsL3C0IAr+aDX50w5CVXjtiX/+mX57oGz&#10;EIWrhAGnSn5QgT/O376ZtX6qhlCDqRQySuLCtPUlr2P006IIslZWhB545QjUgFZEuuK2qFC0lN2a&#10;Ytjv3xUtYOURpAqBvM9HkM9zfq2VjC9aBxWZKTn1FvOJ+dyks5jPxHSLwteNPLUh/qELKxpHRS+p&#10;nkUUbIfNH6lsIxEC6NiTYAvQupEqz0DTDPq/TbOuhVd5FiIn+AtN4f+llZ/3a/+KLHYfoKMFJkJa&#10;H6aBnGmeTqNNX+qUEU4UHi60qS4ymX7qTwaTO4IkYaP70egh81pc//YY4kcFliWj5EhryWyJ/SpE&#10;qkih55BUzMGyMSavxrhfHBSYPMW1xWTFbtOd+t5AdaBxEI6bDl4uG6q5EiG+CqTVUpsk1/hChzbQ&#10;lhxOFmc14I+/+VM8MU4oZy1JpeTh+06g4sx8crSL94PxOGkrX8aT+yFd8BbZ3CJuZ5+A1Digh+Fl&#10;NlN8NGdTI9hvpOpFqkqQcJJqlzyezad4FDC9CqkWixxEavIirtzay5T6SNpiF0E3meBE05GbE3uk&#10;p8z7SftJsLf3HHV9ofOfAAAA//8DAFBLAwQUAAYACAAAACEApJ5MF9kAAAAEAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzUrEQBCE74LvMLTgze1RTIgxnUUUr4rrD3ibzfQmwUxPyMxu4ts760UvDUUV&#10;VV9X68UN6sBT6L0QXK40KJbG215agrfXx4sCVIhGrBm8MME3B1jXpyeVKa2f5YUPm9iqVCKhNARd&#10;jGOJGJqOnQkrP7Ikb+cnZ2KSU4t2MnMqdwNeaZ2jM72khc6MfN9x87XZO4L3p93nx7V+bh9cNs5+&#10;0SjuBonOz5a7W1CRl/gXhiN+Qoc6MW39XmxQA0F6JP7eo5dnOagtQVYUgHWF/+HrHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCBBY6n9wEAAOkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCknkwX2QAAAAQBAAAPAAAAAAAAAAAAAAAAAFEEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="1E43DEB2" w14:textId="064FC23E" w:rsidR="002A5414" w:rsidRPr="00582384" w:rsidRDefault="00643425" w:rsidP="00124D03">
+                  <w:p w14:paraId="705920D5" w14:textId="77777777" w:rsidR="00792D61" w:rsidRPr="00792D61" w:rsidRDefault="00792D61" w:rsidP="00792D61">
                     <w:pPr>
                       <w:pStyle w:val="Cabealho"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                        <w:noProof/>
-                        <w:color w:val="FF0000"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="EE0000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                           <w14:srgbClr w14:val="6E747A">
                             <w14:alpha w14:val="57000"/>
                           </w14:srgbClr>
                         </w14:shadow>
-                        <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-                        </w14:textOutline>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00582384">
+                    <w:r w:rsidRPr="00792D61">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                        <w:noProof/>
-                        <w:color w:val="FF0000"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="EE0000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                           <w14:srgbClr w14:val="6E747A">
                             <w14:alpha w14:val="57000"/>
                           </w14:srgbClr>
                         </w14:shadow>
-                        <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
-[...3 lines deleted...]
-                        </w14:textOutline>
                       </w:rPr>
-                      <w:t xml:space="preserve">Qualis </w:t>
-[...39 lines deleted...]
-                      <w:t>1</w:t>
+                      <w:t>Qualis A1</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:anchorlock/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...52 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="4C6C4328" w14:textId="77777777" w:rsidR="00792D61" w:rsidRPr="00B25DD5" w:rsidRDefault="00792D61">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="034C1AEA"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="040C0001">
+    <w:nsid w:val="76514C4F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="95E4DBE0"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...226 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
-        <w:color w:val="111111"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C187285"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7C187285"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...618 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1015885350">
+  <w:num w:numId="1" w16cid:durableId="1104032676">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1668166654">
-[...14 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="982542481">
+  <w:num w:numId="2" w16cid:durableId="1504205071">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MjKzNDU0MDAysTQ3MjZR0lEKTi0uzszPAykwqgUAlPtwBiwAAAA="/>
+  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00C769C2"/>
     <w:rsid w:val="000008CF"/>
+    <w:rsid w:val="00000B8D"/>
     <w:rsid w:val="0000118E"/>
     <w:rsid w:val="0000142A"/>
     <w:rsid w:val="0000259D"/>
     <w:rsid w:val="00002B0A"/>
     <w:rsid w:val="000033D6"/>
     <w:rsid w:val="00003672"/>
+    <w:rsid w:val="00003C25"/>
     <w:rsid w:val="0000702A"/>
     <w:rsid w:val="000076F7"/>
     <w:rsid w:val="00007F63"/>
     <w:rsid w:val="00010C9C"/>
+    <w:rsid w:val="00011611"/>
+    <w:rsid w:val="000117DD"/>
     <w:rsid w:val="00011BEF"/>
     <w:rsid w:val="00011C34"/>
     <w:rsid w:val="00011F2B"/>
+    <w:rsid w:val="00011F7E"/>
+    <w:rsid w:val="00013744"/>
     <w:rsid w:val="000144C1"/>
     <w:rsid w:val="000150B4"/>
     <w:rsid w:val="00015763"/>
     <w:rsid w:val="000167C3"/>
     <w:rsid w:val="00016BB1"/>
     <w:rsid w:val="000173DA"/>
+    <w:rsid w:val="00017FFA"/>
     <w:rsid w:val="00021326"/>
     <w:rsid w:val="0002182E"/>
     <w:rsid w:val="00021C05"/>
     <w:rsid w:val="00022115"/>
     <w:rsid w:val="0002218C"/>
     <w:rsid w:val="0002248D"/>
     <w:rsid w:val="000229E7"/>
-    <w:rsid w:val="0002354B"/>
     <w:rsid w:val="00023DB9"/>
     <w:rsid w:val="000258D5"/>
+    <w:rsid w:val="0002606C"/>
     <w:rsid w:val="0002700E"/>
     <w:rsid w:val="00031328"/>
     <w:rsid w:val="0003194A"/>
     <w:rsid w:val="00032666"/>
     <w:rsid w:val="00032C1A"/>
     <w:rsid w:val="00033270"/>
     <w:rsid w:val="00033A3D"/>
     <w:rsid w:val="00033D9C"/>
     <w:rsid w:val="00034081"/>
     <w:rsid w:val="00034BE3"/>
     <w:rsid w:val="00034E71"/>
+    <w:rsid w:val="00035B69"/>
+    <w:rsid w:val="000362C3"/>
     <w:rsid w:val="00036789"/>
     <w:rsid w:val="00037D45"/>
+    <w:rsid w:val="00037FEB"/>
     <w:rsid w:val="0004037A"/>
     <w:rsid w:val="00040EE3"/>
     <w:rsid w:val="00041238"/>
     <w:rsid w:val="000428B9"/>
     <w:rsid w:val="0004333A"/>
     <w:rsid w:val="000439DE"/>
+    <w:rsid w:val="0004687C"/>
     <w:rsid w:val="00046B1E"/>
     <w:rsid w:val="00050527"/>
     <w:rsid w:val="000506E6"/>
+    <w:rsid w:val="00051255"/>
     <w:rsid w:val="00052275"/>
     <w:rsid w:val="00053295"/>
     <w:rsid w:val="000535B8"/>
     <w:rsid w:val="00054444"/>
     <w:rsid w:val="00054CD6"/>
     <w:rsid w:val="0005565F"/>
+    <w:rsid w:val="00055681"/>
     <w:rsid w:val="00055ECB"/>
     <w:rsid w:val="00056439"/>
     <w:rsid w:val="00056920"/>
     <w:rsid w:val="0005694E"/>
     <w:rsid w:val="000573FC"/>
     <w:rsid w:val="000601B4"/>
     <w:rsid w:val="000605F6"/>
     <w:rsid w:val="000607D2"/>
     <w:rsid w:val="000608E6"/>
+    <w:rsid w:val="00060BB1"/>
     <w:rsid w:val="00060BED"/>
     <w:rsid w:val="00060D95"/>
     <w:rsid w:val="00060ED9"/>
     <w:rsid w:val="0006115E"/>
     <w:rsid w:val="00061D06"/>
+    <w:rsid w:val="00061F4B"/>
     <w:rsid w:val="00062E26"/>
     <w:rsid w:val="0006325F"/>
     <w:rsid w:val="0006358D"/>
     <w:rsid w:val="00063FAC"/>
     <w:rsid w:val="000650D2"/>
     <w:rsid w:val="000668DF"/>
     <w:rsid w:val="00066C7C"/>
     <w:rsid w:val="00067482"/>
     <w:rsid w:val="00067F88"/>
     <w:rsid w:val="00070DCC"/>
+    <w:rsid w:val="00071A3D"/>
     <w:rsid w:val="00072285"/>
     <w:rsid w:val="000725CA"/>
     <w:rsid w:val="00072A20"/>
     <w:rsid w:val="000737C8"/>
     <w:rsid w:val="00073BAD"/>
     <w:rsid w:val="00074FF7"/>
     <w:rsid w:val="00075815"/>
     <w:rsid w:val="000758F5"/>
     <w:rsid w:val="00075B4A"/>
     <w:rsid w:val="00075BCE"/>
     <w:rsid w:val="00075D11"/>
     <w:rsid w:val="00075ED8"/>
     <w:rsid w:val="00076910"/>
     <w:rsid w:val="000769CC"/>
     <w:rsid w:val="000769D2"/>
+    <w:rsid w:val="00076B85"/>
     <w:rsid w:val="00076D73"/>
     <w:rsid w:val="00076F9D"/>
     <w:rsid w:val="000773BA"/>
     <w:rsid w:val="000778F3"/>
     <w:rsid w:val="000802DA"/>
+    <w:rsid w:val="00080F62"/>
     <w:rsid w:val="000818FE"/>
     <w:rsid w:val="00081F51"/>
     <w:rsid w:val="000825AB"/>
     <w:rsid w:val="000827A1"/>
+    <w:rsid w:val="00082B09"/>
     <w:rsid w:val="00083341"/>
     <w:rsid w:val="000833FB"/>
     <w:rsid w:val="00083AEE"/>
     <w:rsid w:val="00083B6D"/>
     <w:rsid w:val="000854DA"/>
     <w:rsid w:val="00085EFB"/>
     <w:rsid w:val="00086316"/>
     <w:rsid w:val="0008702F"/>
     <w:rsid w:val="00087211"/>
     <w:rsid w:val="00087B2F"/>
     <w:rsid w:val="0009307D"/>
     <w:rsid w:val="0009332E"/>
     <w:rsid w:val="00093C5E"/>
     <w:rsid w:val="00093F57"/>
     <w:rsid w:val="00094EE5"/>
     <w:rsid w:val="000956A3"/>
     <w:rsid w:val="0009574E"/>
     <w:rsid w:val="00096173"/>
     <w:rsid w:val="00096400"/>
     <w:rsid w:val="00096BF6"/>
     <w:rsid w:val="00096EFA"/>
     <w:rsid w:val="00096FD6"/>
     <w:rsid w:val="00097D17"/>
     <w:rsid w:val="000A1476"/>
     <w:rsid w:val="000A14E9"/>
+    <w:rsid w:val="000A156D"/>
     <w:rsid w:val="000A2196"/>
     <w:rsid w:val="000A3CF3"/>
     <w:rsid w:val="000A475D"/>
+    <w:rsid w:val="000A4BEA"/>
     <w:rsid w:val="000A5057"/>
     <w:rsid w:val="000A632F"/>
     <w:rsid w:val="000A6499"/>
     <w:rsid w:val="000A6E81"/>
     <w:rsid w:val="000A783D"/>
     <w:rsid w:val="000A7CD7"/>
     <w:rsid w:val="000B0436"/>
     <w:rsid w:val="000B0AFA"/>
     <w:rsid w:val="000B0BCA"/>
-    <w:rsid w:val="000B16AF"/>
+    <w:rsid w:val="000B1F6C"/>
     <w:rsid w:val="000B20FF"/>
     <w:rsid w:val="000B2108"/>
+    <w:rsid w:val="000B26D7"/>
     <w:rsid w:val="000B2BD6"/>
     <w:rsid w:val="000B2D0C"/>
     <w:rsid w:val="000B2FC1"/>
     <w:rsid w:val="000B350E"/>
     <w:rsid w:val="000B381F"/>
     <w:rsid w:val="000B3F95"/>
+    <w:rsid w:val="000B5248"/>
     <w:rsid w:val="000B561A"/>
     <w:rsid w:val="000B562D"/>
     <w:rsid w:val="000B6F62"/>
     <w:rsid w:val="000B7048"/>
+    <w:rsid w:val="000B71AF"/>
+    <w:rsid w:val="000C124F"/>
     <w:rsid w:val="000C166C"/>
     <w:rsid w:val="000C2928"/>
     <w:rsid w:val="000C3265"/>
     <w:rsid w:val="000C3639"/>
-    <w:rsid w:val="000C3C80"/>
+    <w:rsid w:val="000C3E6B"/>
     <w:rsid w:val="000C4480"/>
     <w:rsid w:val="000C479D"/>
     <w:rsid w:val="000C55F9"/>
     <w:rsid w:val="000C611A"/>
     <w:rsid w:val="000C6408"/>
     <w:rsid w:val="000C64AE"/>
+    <w:rsid w:val="000C7DBA"/>
     <w:rsid w:val="000D0A11"/>
     <w:rsid w:val="000D0A46"/>
     <w:rsid w:val="000D0BAC"/>
     <w:rsid w:val="000D1B29"/>
+    <w:rsid w:val="000D1B47"/>
     <w:rsid w:val="000D3527"/>
+    <w:rsid w:val="000D36C6"/>
     <w:rsid w:val="000D3AAF"/>
     <w:rsid w:val="000D49F5"/>
     <w:rsid w:val="000D4B4B"/>
     <w:rsid w:val="000D4EA7"/>
     <w:rsid w:val="000D4FD1"/>
     <w:rsid w:val="000D53BB"/>
     <w:rsid w:val="000D5620"/>
     <w:rsid w:val="000D5C6C"/>
     <w:rsid w:val="000D5CDE"/>
     <w:rsid w:val="000D5DAA"/>
+    <w:rsid w:val="000D6654"/>
     <w:rsid w:val="000E0151"/>
     <w:rsid w:val="000E2401"/>
     <w:rsid w:val="000E2ED2"/>
     <w:rsid w:val="000E3134"/>
     <w:rsid w:val="000E3C23"/>
     <w:rsid w:val="000E4031"/>
     <w:rsid w:val="000E68DA"/>
     <w:rsid w:val="000E6AF6"/>
     <w:rsid w:val="000E6EFD"/>
     <w:rsid w:val="000E6F6E"/>
     <w:rsid w:val="000F1A7A"/>
     <w:rsid w:val="000F2792"/>
     <w:rsid w:val="000F280E"/>
     <w:rsid w:val="000F3A57"/>
     <w:rsid w:val="000F48A9"/>
     <w:rsid w:val="000F70FD"/>
+    <w:rsid w:val="000F76D7"/>
     <w:rsid w:val="00100441"/>
     <w:rsid w:val="001004B4"/>
     <w:rsid w:val="001010C9"/>
+    <w:rsid w:val="001013C5"/>
     <w:rsid w:val="00101776"/>
     <w:rsid w:val="001017FC"/>
     <w:rsid w:val="00103225"/>
     <w:rsid w:val="00103AD6"/>
     <w:rsid w:val="00103B44"/>
     <w:rsid w:val="00104E7B"/>
     <w:rsid w:val="0010583E"/>
     <w:rsid w:val="0011031E"/>
     <w:rsid w:val="00110730"/>
+    <w:rsid w:val="001130B7"/>
     <w:rsid w:val="001131FE"/>
     <w:rsid w:val="00113613"/>
     <w:rsid w:val="00114930"/>
     <w:rsid w:val="00114939"/>
+    <w:rsid w:val="00114AAF"/>
     <w:rsid w:val="00115538"/>
     <w:rsid w:val="001160DB"/>
     <w:rsid w:val="001167DB"/>
     <w:rsid w:val="001168D1"/>
     <w:rsid w:val="00116F9B"/>
     <w:rsid w:val="00117864"/>
     <w:rsid w:val="00120081"/>
     <w:rsid w:val="0012090C"/>
     <w:rsid w:val="00120A86"/>
     <w:rsid w:val="00120D27"/>
+    <w:rsid w:val="0012195C"/>
     <w:rsid w:val="00121A68"/>
     <w:rsid w:val="001220B7"/>
     <w:rsid w:val="0012257A"/>
     <w:rsid w:val="00122D04"/>
     <w:rsid w:val="00123BA3"/>
     <w:rsid w:val="00123D63"/>
     <w:rsid w:val="0012418B"/>
     <w:rsid w:val="001244DC"/>
     <w:rsid w:val="00124D03"/>
     <w:rsid w:val="00124F61"/>
     <w:rsid w:val="001252F6"/>
     <w:rsid w:val="00125338"/>
     <w:rsid w:val="0012675B"/>
     <w:rsid w:val="00126E72"/>
     <w:rsid w:val="0012762B"/>
+    <w:rsid w:val="0013002B"/>
     <w:rsid w:val="00130921"/>
     <w:rsid w:val="001315C4"/>
     <w:rsid w:val="00131986"/>
     <w:rsid w:val="00131D98"/>
     <w:rsid w:val="00132416"/>
     <w:rsid w:val="001327C5"/>
     <w:rsid w:val="00132DF8"/>
+    <w:rsid w:val="001334BE"/>
     <w:rsid w:val="00133A2F"/>
     <w:rsid w:val="0013483C"/>
+    <w:rsid w:val="00134D26"/>
     <w:rsid w:val="001354AF"/>
     <w:rsid w:val="001359F4"/>
     <w:rsid w:val="00135A52"/>
     <w:rsid w:val="00135BBC"/>
     <w:rsid w:val="001362CC"/>
     <w:rsid w:val="001373F9"/>
     <w:rsid w:val="00137EBA"/>
     <w:rsid w:val="00140288"/>
     <w:rsid w:val="00142C45"/>
     <w:rsid w:val="001434D2"/>
     <w:rsid w:val="001442F7"/>
     <w:rsid w:val="0014433B"/>
+    <w:rsid w:val="00145A0A"/>
     <w:rsid w:val="00145A1F"/>
     <w:rsid w:val="00146646"/>
     <w:rsid w:val="00146768"/>
     <w:rsid w:val="00146F71"/>
     <w:rsid w:val="0014725A"/>
     <w:rsid w:val="00147FD7"/>
     <w:rsid w:val="001502F8"/>
     <w:rsid w:val="0015092A"/>
     <w:rsid w:val="001525C7"/>
     <w:rsid w:val="00154349"/>
     <w:rsid w:val="001546FC"/>
     <w:rsid w:val="001549C6"/>
     <w:rsid w:val="00156AB0"/>
     <w:rsid w:val="0015777B"/>
+    <w:rsid w:val="00160DDB"/>
+    <w:rsid w:val="00160F0E"/>
     <w:rsid w:val="00161DF4"/>
     <w:rsid w:val="00161FD8"/>
     <w:rsid w:val="00162098"/>
     <w:rsid w:val="00162822"/>
     <w:rsid w:val="001639B8"/>
     <w:rsid w:val="00164223"/>
     <w:rsid w:val="001653BC"/>
     <w:rsid w:val="00165992"/>
     <w:rsid w:val="00165C4E"/>
     <w:rsid w:val="00165C6E"/>
     <w:rsid w:val="001669B8"/>
     <w:rsid w:val="0016701B"/>
     <w:rsid w:val="00167035"/>
     <w:rsid w:val="00170732"/>
+    <w:rsid w:val="00170AF1"/>
     <w:rsid w:val="00172A2B"/>
+    <w:rsid w:val="00173A7E"/>
     <w:rsid w:val="00174453"/>
     <w:rsid w:val="00174782"/>
     <w:rsid w:val="00174F14"/>
     <w:rsid w:val="00175740"/>
     <w:rsid w:val="00175A00"/>
     <w:rsid w:val="00175BA0"/>
     <w:rsid w:val="0017609E"/>
     <w:rsid w:val="00176805"/>
+    <w:rsid w:val="00176903"/>
     <w:rsid w:val="00180F11"/>
     <w:rsid w:val="00181BE9"/>
     <w:rsid w:val="0018247F"/>
     <w:rsid w:val="00182CD1"/>
     <w:rsid w:val="00183A51"/>
     <w:rsid w:val="00183C00"/>
     <w:rsid w:val="001843BB"/>
     <w:rsid w:val="001846B9"/>
     <w:rsid w:val="001860DF"/>
     <w:rsid w:val="00186C1F"/>
     <w:rsid w:val="001875D4"/>
     <w:rsid w:val="00187845"/>
     <w:rsid w:val="00187A43"/>
     <w:rsid w:val="00190B5E"/>
     <w:rsid w:val="00190D1E"/>
     <w:rsid w:val="00192A79"/>
     <w:rsid w:val="00192E44"/>
     <w:rsid w:val="001932B6"/>
     <w:rsid w:val="00194063"/>
     <w:rsid w:val="00194387"/>
     <w:rsid w:val="001943DB"/>
     <w:rsid w:val="00194599"/>
     <w:rsid w:val="00194970"/>
     <w:rsid w:val="00194AC1"/>
     <w:rsid w:val="001953DE"/>
     <w:rsid w:val="00195583"/>
     <w:rsid w:val="00195A32"/>
+    <w:rsid w:val="001965DD"/>
     <w:rsid w:val="001967F8"/>
     <w:rsid w:val="00196BA2"/>
     <w:rsid w:val="00197EAC"/>
     <w:rsid w:val="001A02E1"/>
-    <w:rsid w:val="001A0C4C"/>
     <w:rsid w:val="001A0D60"/>
     <w:rsid w:val="001A18BA"/>
     <w:rsid w:val="001A2154"/>
     <w:rsid w:val="001A21BC"/>
     <w:rsid w:val="001A27F9"/>
     <w:rsid w:val="001A3867"/>
+    <w:rsid w:val="001A38CB"/>
     <w:rsid w:val="001A4103"/>
     <w:rsid w:val="001A47EE"/>
     <w:rsid w:val="001A5910"/>
     <w:rsid w:val="001A6025"/>
     <w:rsid w:val="001A6BEC"/>
     <w:rsid w:val="001A79BA"/>
     <w:rsid w:val="001B0255"/>
     <w:rsid w:val="001B0DE3"/>
     <w:rsid w:val="001B136B"/>
     <w:rsid w:val="001B1ACF"/>
     <w:rsid w:val="001B1CBD"/>
     <w:rsid w:val="001B1E94"/>
+    <w:rsid w:val="001B2014"/>
     <w:rsid w:val="001B35C8"/>
     <w:rsid w:val="001B42F0"/>
     <w:rsid w:val="001B484E"/>
+    <w:rsid w:val="001B4995"/>
+    <w:rsid w:val="001B4CCD"/>
     <w:rsid w:val="001B5065"/>
     <w:rsid w:val="001B51D1"/>
     <w:rsid w:val="001B5BB3"/>
     <w:rsid w:val="001B5C8B"/>
     <w:rsid w:val="001B6647"/>
     <w:rsid w:val="001B696D"/>
+    <w:rsid w:val="001B7F31"/>
     <w:rsid w:val="001C0957"/>
     <w:rsid w:val="001C1069"/>
     <w:rsid w:val="001C3863"/>
     <w:rsid w:val="001C38D0"/>
     <w:rsid w:val="001C4149"/>
-    <w:rsid w:val="001C4AB0"/>
     <w:rsid w:val="001C4F7F"/>
     <w:rsid w:val="001C5A6C"/>
     <w:rsid w:val="001C6771"/>
     <w:rsid w:val="001C78F6"/>
+    <w:rsid w:val="001C7DD3"/>
     <w:rsid w:val="001D0C8A"/>
     <w:rsid w:val="001D1055"/>
     <w:rsid w:val="001D1177"/>
     <w:rsid w:val="001D19C5"/>
     <w:rsid w:val="001D1E19"/>
+    <w:rsid w:val="001D20B5"/>
     <w:rsid w:val="001D248E"/>
     <w:rsid w:val="001D263D"/>
     <w:rsid w:val="001D2E6E"/>
     <w:rsid w:val="001D38A8"/>
+    <w:rsid w:val="001D4182"/>
     <w:rsid w:val="001D45A4"/>
     <w:rsid w:val="001D64BE"/>
     <w:rsid w:val="001D6B72"/>
     <w:rsid w:val="001D6C0E"/>
     <w:rsid w:val="001D722E"/>
     <w:rsid w:val="001D7FF2"/>
+    <w:rsid w:val="001E0BD9"/>
+    <w:rsid w:val="001E2089"/>
     <w:rsid w:val="001E218F"/>
     <w:rsid w:val="001E2738"/>
     <w:rsid w:val="001E2A09"/>
     <w:rsid w:val="001E425D"/>
     <w:rsid w:val="001E4D07"/>
     <w:rsid w:val="001E538C"/>
+    <w:rsid w:val="001E5D04"/>
     <w:rsid w:val="001E62E4"/>
     <w:rsid w:val="001E66A1"/>
     <w:rsid w:val="001E6A5B"/>
     <w:rsid w:val="001E6D1E"/>
     <w:rsid w:val="001E7634"/>
     <w:rsid w:val="001F0206"/>
     <w:rsid w:val="001F26DD"/>
     <w:rsid w:val="001F2929"/>
+    <w:rsid w:val="001F2A79"/>
     <w:rsid w:val="001F2C77"/>
     <w:rsid w:val="001F3B82"/>
     <w:rsid w:val="001F44A6"/>
     <w:rsid w:val="001F4E88"/>
     <w:rsid w:val="001F6092"/>
+    <w:rsid w:val="001F64AC"/>
     <w:rsid w:val="001F68ED"/>
     <w:rsid w:val="001F6CFE"/>
     <w:rsid w:val="001F707C"/>
     <w:rsid w:val="001F7AB6"/>
+    <w:rsid w:val="001F7DC7"/>
     <w:rsid w:val="001F7F57"/>
     <w:rsid w:val="00200226"/>
     <w:rsid w:val="002015D3"/>
+    <w:rsid w:val="00201AF1"/>
     <w:rsid w:val="00201B62"/>
     <w:rsid w:val="00202533"/>
     <w:rsid w:val="002027E9"/>
     <w:rsid w:val="002028B5"/>
     <w:rsid w:val="00203E39"/>
     <w:rsid w:val="0020469E"/>
     <w:rsid w:val="00204A88"/>
     <w:rsid w:val="00204ED8"/>
     <w:rsid w:val="002053CC"/>
     <w:rsid w:val="00205992"/>
     <w:rsid w:val="00205D36"/>
     <w:rsid w:val="00205FA1"/>
     <w:rsid w:val="002066C0"/>
     <w:rsid w:val="00206DB7"/>
     <w:rsid w:val="00207064"/>
     <w:rsid w:val="0020791B"/>
     <w:rsid w:val="00207B4E"/>
     <w:rsid w:val="002100FE"/>
     <w:rsid w:val="00210628"/>
     <w:rsid w:val="00210B0A"/>
     <w:rsid w:val="00211940"/>
     <w:rsid w:val="00211C3E"/>
     <w:rsid w:val="002129B0"/>
     <w:rsid w:val="00212FCF"/>
     <w:rsid w:val="00213419"/>
     <w:rsid w:val="00213762"/>
     <w:rsid w:val="002138C6"/>
     <w:rsid w:val="00213ECC"/>
+    <w:rsid w:val="0021406B"/>
     <w:rsid w:val="00214582"/>
+    <w:rsid w:val="00214BE0"/>
     <w:rsid w:val="00215ACF"/>
     <w:rsid w:val="00215D4C"/>
+    <w:rsid w:val="002162BD"/>
     <w:rsid w:val="002175F6"/>
     <w:rsid w:val="00220212"/>
     <w:rsid w:val="0022096E"/>
+    <w:rsid w:val="002211B2"/>
     <w:rsid w:val="00221721"/>
     <w:rsid w:val="00221768"/>
     <w:rsid w:val="00221777"/>
     <w:rsid w:val="002219D0"/>
     <w:rsid w:val="00221E4F"/>
     <w:rsid w:val="00222849"/>
     <w:rsid w:val="00222857"/>
     <w:rsid w:val="00222880"/>
     <w:rsid w:val="00222B0D"/>
     <w:rsid w:val="00222D2A"/>
     <w:rsid w:val="00222E4F"/>
     <w:rsid w:val="002243B2"/>
     <w:rsid w:val="002254A7"/>
     <w:rsid w:val="00226703"/>
     <w:rsid w:val="002274CC"/>
-    <w:rsid w:val="002301AE"/>
+    <w:rsid w:val="00230B4F"/>
     <w:rsid w:val="00231354"/>
     <w:rsid w:val="002318F7"/>
     <w:rsid w:val="002328A2"/>
     <w:rsid w:val="0023409D"/>
     <w:rsid w:val="002343A8"/>
     <w:rsid w:val="002352E3"/>
     <w:rsid w:val="00236EF6"/>
     <w:rsid w:val="00237878"/>
+    <w:rsid w:val="002379BB"/>
     <w:rsid w:val="00237BD3"/>
     <w:rsid w:val="00242916"/>
     <w:rsid w:val="00242A8C"/>
     <w:rsid w:val="00242F44"/>
     <w:rsid w:val="00243F57"/>
+    <w:rsid w:val="0024416B"/>
     <w:rsid w:val="00244D4F"/>
     <w:rsid w:val="00245084"/>
     <w:rsid w:val="00245764"/>
     <w:rsid w:val="00245AB3"/>
     <w:rsid w:val="0024608D"/>
     <w:rsid w:val="002460CF"/>
     <w:rsid w:val="002461E2"/>
     <w:rsid w:val="0024686A"/>
     <w:rsid w:val="00247353"/>
     <w:rsid w:val="002475C3"/>
     <w:rsid w:val="00247974"/>
     <w:rsid w:val="002506BB"/>
     <w:rsid w:val="0025083C"/>
     <w:rsid w:val="00250B03"/>
     <w:rsid w:val="002512F8"/>
     <w:rsid w:val="002515CD"/>
     <w:rsid w:val="0025246F"/>
     <w:rsid w:val="00253092"/>
     <w:rsid w:val="00253610"/>
     <w:rsid w:val="002538B5"/>
     <w:rsid w:val="00253A58"/>
     <w:rsid w:val="002542C9"/>
     <w:rsid w:val="00254628"/>
     <w:rsid w:val="00254A54"/>
     <w:rsid w:val="00256085"/>
@@ -16272,3163 +13979,3585 @@
     <w:rsid w:val="00256846"/>
     <w:rsid w:val="002569BE"/>
     <w:rsid w:val="00256C83"/>
     <w:rsid w:val="002574CE"/>
     <w:rsid w:val="002579E5"/>
     <w:rsid w:val="00257F1A"/>
     <w:rsid w:val="0026028D"/>
     <w:rsid w:val="00260C69"/>
     <w:rsid w:val="00261A31"/>
     <w:rsid w:val="00261F70"/>
     <w:rsid w:val="002621A0"/>
     <w:rsid w:val="002627DD"/>
     <w:rsid w:val="002647CA"/>
     <w:rsid w:val="00265337"/>
     <w:rsid w:val="00265401"/>
     <w:rsid w:val="002655A9"/>
     <w:rsid w:val="002659AF"/>
     <w:rsid w:val="00265AD2"/>
     <w:rsid w:val="002661C1"/>
     <w:rsid w:val="00266C85"/>
     <w:rsid w:val="00266DEA"/>
     <w:rsid w:val="0026765C"/>
     <w:rsid w:val="00270F08"/>
     <w:rsid w:val="0027140A"/>
     <w:rsid w:val="0027234F"/>
+    <w:rsid w:val="00272429"/>
+    <w:rsid w:val="00272C9B"/>
+    <w:rsid w:val="002732DB"/>
     <w:rsid w:val="0027330B"/>
     <w:rsid w:val="00273611"/>
     <w:rsid w:val="00274E5C"/>
     <w:rsid w:val="00274EEE"/>
     <w:rsid w:val="0027556D"/>
     <w:rsid w:val="002755A7"/>
     <w:rsid w:val="00275B85"/>
+    <w:rsid w:val="00275B98"/>
+    <w:rsid w:val="00277388"/>
     <w:rsid w:val="0027784A"/>
     <w:rsid w:val="0027791B"/>
     <w:rsid w:val="0028014A"/>
     <w:rsid w:val="002802E5"/>
     <w:rsid w:val="00280488"/>
     <w:rsid w:val="00281ADC"/>
     <w:rsid w:val="00281E70"/>
     <w:rsid w:val="002821C6"/>
     <w:rsid w:val="002828EB"/>
+    <w:rsid w:val="0028295F"/>
     <w:rsid w:val="00282BC1"/>
     <w:rsid w:val="00282FB0"/>
     <w:rsid w:val="00283F3A"/>
     <w:rsid w:val="00284709"/>
     <w:rsid w:val="00284D9B"/>
+    <w:rsid w:val="00285C10"/>
+    <w:rsid w:val="002860BE"/>
     <w:rsid w:val="002860D7"/>
     <w:rsid w:val="0028642B"/>
     <w:rsid w:val="00286BA0"/>
     <w:rsid w:val="00286C93"/>
     <w:rsid w:val="002875A0"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="00290D17"/>
     <w:rsid w:val="002910C8"/>
     <w:rsid w:val="0029110A"/>
     <w:rsid w:val="00291B3E"/>
     <w:rsid w:val="002933B4"/>
     <w:rsid w:val="00293D23"/>
     <w:rsid w:val="00293DFA"/>
     <w:rsid w:val="00294293"/>
     <w:rsid w:val="00294D10"/>
     <w:rsid w:val="00295546"/>
     <w:rsid w:val="002964A0"/>
     <w:rsid w:val="002967BA"/>
     <w:rsid w:val="00296EDE"/>
     <w:rsid w:val="002974D4"/>
     <w:rsid w:val="00297568"/>
     <w:rsid w:val="00297834"/>
     <w:rsid w:val="00297B6D"/>
     <w:rsid w:val="002A075D"/>
     <w:rsid w:val="002A097B"/>
     <w:rsid w:val="002A1145"/>
     <w:rsid w:val="002A130F"/>
     <w:rsid w:val="002A1A89"/>
+    <w:rsid w:val="002A1FF5"/>
     <w:rsid w:val="002A2BAA"/>
     <w:rsid w:val="002A396D"/>
+    <w:rsid w:val="002A3BA7"/>
     <w:rsid w:val="002A44E8"/>
+    <w:rsid w:val="002A4900"/>
     <w:rsid w:val="002A4A9B"/>
     <w:rsid w:val="002A4FFB"/>
     <w:rsid w:val="002A5414"/>
     <w:rsid w:val="002A6194"/>
     <w:rsid w:val="002A643E"/>
     <w:rsid w:val="002A674B"/>
     <w:rsid w:val="002A6C14"/>
     <w:rsid w:val="002A6F6C"/>
     <w:rsid w:val="002A7416"/>
+    <w:rsid w:val="002A75E1"/>
     <w:rsid w:val="002B0840"/>
     <w:rsid w:val="002B1964"/>
+    <w:rsid w:val="002B26FA"/>
     <w:rsid w:val="002B2C7E"/>
     <w:rsid w:val="002B2E66"/>
     <w:rsid w:val="002B34E7"/>
     <w:rsid w:val="002B3AFE"/>
     <w:rsid w:val="002B4C2F"/>
     <w:rsid w:val="002B51E3"/>
     <w:rsid w:val="002B61BD"/>
     <w:rsid w:val="002B7825"/>
     <w:rsid w:val="002C03CC"/>
     <w:rsid w:val="002C0B0D"/>
     <w:rsid w:val="002C1583"/>
     <w:rsid w:val="002C1A83"/>
     <w:rsid w:val="002C1E4A"/>
     <w:rsid w:val="002C2361"/>
     <w:rsid w:val="002C24EF"/>
     <w:rsid w:val="002C2BC0"/>
     <w:rsid w:val="002C2E03"/>
+    <w:rsid w:val="002C3AFB"/>
     <w:rsid w:val="002C48F1"/>
     <w:rsid w:val="002C4A7E"/>
     <w:rsid w:val="002C65B0"/>
+    <w:rsid w:val="002C676E"/>
     <w:rsid w:val="002C6BE2"/>
     <w:rsid w:val="002C7737"/>
+    <w:rsid w:val="002C7A1E"/>
     <w:rsid w:val="002D0137"/>
     <w:rsid w:val="002D1109"/>
     <w:rsid w:val="002D38CC"/>
     <w:rsid w:val="002D3F29"/>
     <w:rsid w:val="002D4DDC"/>
     <w:rsid w:val="002D521F"/>
     <w:rsid w:val="002D527D"/>
     <w:rsid w:val="002D6D43"/>
     <w:rsid w:val="002D78C8"/>
     <w:rsid w:val="002D7BD4"/>
+    <w:rsid w:val="002D7DA5"/>
     <w:rsid w:val="002E05F6"/>
     <w:rsid w:val="002E0A75"/>
     <w:rsid w:val="002E0AFB"/>
     <w:rsid w:val="002E13C2"/>
     <w:rsid w:val="002E1EBF"/>
     <w:rsid w:val="002E2562"/>
     <w:rsid w:val="002E3729"/>
     <w:rsid w:val="002E3C12"/>
     <w:rsid w:val="002E41A1"/>
     <w:rsid w:val="002E4C67"/>
     <w:rsid w:val="002E570A"/>
     <w:rsid w:val="002E5879"/>
+    <w:rsid w:val="002E5AD3"/>
     <w:rsid w:val="002E5B26"/>
+    <w:rsid w:val="002E6A4D"/>
     <w:rsid w:val="002E7F54"/>
     <w:rsid w:val="002F1381"/>
     <w:rsid w:val="002F29D8"/>
     <w:rsid w:val="002F342B"/>
     <w:rsid w:val="002F3443"/>
     <w:rsid w:val="002F3577"/>
     <w:rsid w:val="002F504A"/>
     <w:rsid w:val="002F5976"/>
     <w:rsid w:val="002F6294"/>
     <w:rsid w:val="002F6BB2"/>
     <w:rsid w:val="002F6DAA"/>
     <w:rsid w:val="002F7078"/>
     <w:rsid w:val="002F7BA5"/>
     <w:rsid w:val="002F7DED"/>
     <w:rsid w:val="00300BC5"/>
+    <w:rsid w:val="00300D03"/>
     <w:rsid w:val="00300D1F"/>
     <w:rsid w:val="00300E13"/>
     <w:rsid w:val="00301235"/>
     <w:rsid w:val="00301BEA"/>
     <w:rsid w:val="00301E8C"/>
     <w:rsid w:val="00303378"/>
     <w:rsid w:val="00303652"/>
     <w:rsid w:val="003041F4"/>
     <w:rsid w:val="00304CA7"/>
+    <w:rsid w:val="00304F8F"/>
     <w:rsid w:val="00305AF1"/>
     <w:rsid w:val="00306949"/>
     <w:rsid w:val="0030694C"/>
     <w:rsid w:val="00307051"/>
     <w:rsid w:val="00307348"/>
+    <w:rsid w:val="00310203"/>
     <w:rsid w:val="00311EC9"/>
     <w:rsid w:val="00313AEE"/>
     <w:rsid w:val="00313F3C"/>
     <w:rsid w:val="00314075"/>
     <w:rsid w:val="0031483E"/>
     <w:rsid w:val="00314DC8"/>
+    <w:rsid w:val="003151D6"/>
     <w:rsid w:val="00315C99"/>
     <w:rsid w:val="00317472"/>
-    <w:rsid w:val="00320225"/>
+    <w:rsid w:val="00320B79"/>
+    <w:rsid w:val="00320BB0"/>
     <w:rsid w:val="003218BB"/>
     <w:rsid w:val="00322694"/>
     <w:rsid w:val="0032377A"/>
     <w:rsid w:val="003238CF"/>
+    <w:rsid w:val="003242DA"/>
     <w:rsid w:val="00325664"/>
     <w:rsid w:val="00325D80"/>
     <w:rsid w:val="00325F4D"/>
+    <w:rsid w:val="003269C1"/>
     <w:rsid w:val="003277B0"/>
     <w:rsid w:val="00327B14"/>
     <w:rsid w:val="00330279"/>
     <w:rsid w:val="003309B9"/>
     <w:rsid w:val="00330F90"/>
     <w:rsid w:val="00333080"/>
     <w:rsid w:val="003330B4"/>
     <w:rsid w:val="003332AB"/>
+    <w:rsid w:val="00333395"/>
     <w:rsid w:val="00333A5F"/>
     <w:rsid w:val="00333CE1"/>
     <w:rsid w:val="00334204"/>
     <w:rsid w:val="0033510A"/>
     <w:rsid w:val="003355E0"/>
     <w:rsid w:val="00335625"/>
     <w:rsid w:val="00335676"/>
     <w:rsid w:val="00336166"/>
     <w:rsid w:val="003368A4"/>
+    <w:rsid w:val="0033793C"/>
     <w:rsid w:val="00337C5F"/>
     <w:rsid w:val="00340D26"/>
     <w:rsid w:val="00340E41"/>
     <w:rsid w:val="00341434"/>
+    <w:rsid w:val="00342157"/>
+    <w:rsid w:val="003425F5"/>
     <w:rsid w:val="00342883"/>
     <w:rsid w:val="003441B8"/>
     <w:rsid w:val="003442A8"/>
     <w:rsid w:val="00344DD4"/>
     <w:rsid w:val="00344E5C"/>
     <w:rsid w:val="00344E9B"/>
+    <w:rsid w:val="0034543A"/>
+    <w:rsid w:val="0034594C"/>
     <w:rsid w:val="0034680D"/>
+    <w:rsid w:val="00346985"/>
     <w:rsid w:val="00346BBF"/>
     <w:rsid w:val="00346C7D"/>
     <w:rsid w:val="00346E00"/>
     <w:rsid w:val="00346E56"/>
     <w:rsid w:val="003470FD"/>
     <w:rsid w:val="003508EF"/>
     <w:rsid w:val="00350B6C"/>
     <w:rsid w:val="00350BFC"/>
     <w:rsid w:val="00350C4C"/>
     <w:rsid w:val="00351B90"/>
     <w:rsid w:val="003530AB"/>
     <w:rsid w:val="00353402"/>
     <w:rsid w:val="00353990"/>
     <w:rsid w:val="00353A38"/>
     <w:rsid w:val="003543AF"/>
     <w:rsid w:val="00354487"/>
     <w:rsid w:val="00354CB3"/>
+    <w:rsid w:val="00354F77"/>
     <w:rsid w:val="00355721"/>
     <w:rsid w:val="00355FAE"/>
     <w:rsid w:val="003567D4"/>
     <w:rsid w:val="00356986"/>
     <w:rsid w:val="00356A38"/>
     <w:rsid w:val="00356C40"/>
     <w:rsid w:val="00357476"/>
     <w:rsid w:val="00357BC5"/>
     <w:rsid w:val="003600BB"/>
     <w:rsid w:val="0036038E"/>
     <w:rsid w:val="003604C1"/>
     <w:rsid w:val="00360810"/>
     <w:rsid w:val="00360CF5"/>
     <w:rsid w:val="00360FFF"/>
     <w:rsid w:val="003618AC"/>
+    <w:rsid w:val="00361B7A"/>
     <w:rsid w:val="00361BCD"/>
     <w:rsid w:val="0036212B"/>
     <w:rsid w:val="00362672"/>
     <w:rsid w:val="00362E3D"/>
     <w:rsid w:val="0036395A"/>
+    <w:rsid w:val="00363E0F"/>
+    <w:rsid w:val="00363F08"/>
     <w:rsid w:val="00364494"/>
     <w:rsid w:val="003647E4"/>
     <w:rsid w:val="003650AA"/>
     <w:rsid w:val="003653F9"/>
     <w:rsid w:val="00365A47"/>
     <w:rsid w:val="00365F68"/>
     <w:rsid w:val="00366021"/>
-    <w:rsid w:val="003676A3"/>
     <w:rsid w:val="003700CE"/>
     <w:rsid w:val="00370383"/>
     <w:rsid w:val="003705DE"/>
     <w:rsid w:val="00370B24"/>
+    <w:rsid w:val="0037102E"/>
     <w:rsid w:val="003731A8"/>
     <w:rsid w:val="0037324F"/>
     <w:rsid w:val="00374D42"/>
     <w:rsid w:val="0037584B"/>
     <w:rsid w:val="00375EAA"/>
     <w:rsid w:val="00376110"/>
     <w:rsid w:val="00376D60"/>
+    <w:rsid w:val="00376D7A"/>
     <w:rsid w:val="00376D9E"/>
     <w:rsid w:val="0037713D"/>
     <w:rsid w:val="003814E0"/>
     <w:rsid w:val="00382017"/>
     <w:rsid w:val="003822AA"/>
     <w:rsid w:val="00382F04"/>
     <w:rsid w:val="00383595"/>
     <w:rsid w:val="003842DC"/>
+    <w:rsid w:val="0038474A"/>
     <w:rsid w:val="00384C5C"/>
     <w:rsid w:val="003852BC"/>
     <w:rsid w:val="00385FAA"/>
     <w:rsid w:val="00386055"/>
     <w:rsid w:val="00386C9B"/>
+    <w:rsid w:val="00386F3C"/>
     <w:rsid w:val="00387DC3"/>
     <w:rsid w:val="00387E64"/>
     <w:rsid w:val="00390499"/>
     <w:rsid w:val="0039070F"/>
     <w:rsid w:val="0039093E"/>
     <w:rsid w:val="00390E11"/>
     <w:rsid w:val="00391C10"/>
     <w:rsid w:val="00393D1C"/>
+    <w:rsid w:val="00395021"/>
     <w:rsid w:val="00395327"/>
     <w:rsid w:val="003960D7"/>
     <w:rsid w:val="00397943"/>
     <w:rsid w:val="003A03AA"/>
     <w:rsid w:val="003A0779"/>
     <w:rsid w:val="003A1070"/>
+    <w:rsid w:val="003A1847"/>
     <w:rsid w:val="003A1C9F"/>
     <w:rsid w:val="003A2087"/>
     <w:rsid w:val="003A21AE"/>
     <w:rsid w:val="003A231C"/>
     <w:rsid w:val="003A243C"/>
     <w:rsid w:val="003A290A"/>
+    <w:rsid w:val="003A2C52"/>
     <w:rsid w:val="003A3860"/>
+    <w:rsid w:val="003A46EA"/>
     <w:rsid w:val="003A51BA"/>
     <w:rsid w:val="003A621C"/>
     <w:rsid w:val="003A757E"/>
     <w:rsid w:val="003A7D31"/>
     <w:rsid w:val="003B02F8"/>
     <w:rsid w:val="003B03CD"/>
     <w:rsid w:val="003B0DA6"/>
     <w:rsid w:val="003B13CC"/>
     <w:rsid w:val="003B16E4"/>
     <w:rsid w:val="003B1FEE"/>
     <w:rsid w:val="003B266D"/>
+    <w:rsid w:val="003B2916"/>
     <w:rsid w:val="003B4EEA"/>
     <w:rsid w:val="003B66C9"/>
     <w:rsid w:val="003B6F16"/>
     <w:rsid w:val="003C0742"/>
     <w:rsid w:val="003C0E4B"/>
+    <w:rsid w:val="003C0ECA"/>
     <w:rsid w:val="003C1186"/>
+    <w:rsid w:val="003C14DA"/>
     <w:rsid w:val="003C1952"/>
     <w:rsid w:val="003C1B95"/>
     <w:rsid w:val="003C2DE8"/>
     <w:rsid w:val="003C3229"/>
     <w:rsid w:val="003C394D"/>
+    <w:rsid w:val="003C417A"/>
     <w:rsid w:val="003C4D33"/>
     <w:rsid w:val="003C4DF9"/>
     <w:rsid w:val="003C5137"/>
     <w:rsid w:val="003C5212"/>
     <w:rsid w:val="003C667E"/>
     <w:rsid w:val="003C7246"/>
     <w:rsid w:val="003C7A84"/>
     <w:rsid w:val="003C7DDD"/>
+    <w:rsid w:val="003C7E5A"/>
     <w:rsid w:val="003D1E20"/>
     <w:rsid w:val="003D2666"/>
     <w:rsid w:val="003D3F25"/>
     <w:rsid w:val="003D3F53"/>
+    <w:rsid w:val="003D42EC"/>
     <w:rsid w:val="003D50A1"/>
     <w:rsid w:val="003D5835"/>
     <w:rsid w:val="003D5971"/>
     <w:rsid w:val="003D631F"/>
     <w:rsid w:val="003D6EF3"/>
+    <w:rsid w:val="003D71BF"/>
     <w:rsid w:val="003D7424"/>
     <w:rsid w:val="003D7828"/>
     <w:rsid w:val="003D79DE"/>
     <w:rsid w:val="003D7BE4"/>
     <w:rsid w:val="003E00D5"/>
+    <w:rsid w:val="003E00FB"/>
     <w:rsid w:val="003E1A7A"/>
     <w:rsid w:val="003E2746"/>
     <w:rsid w:val="003E3765"/>
     <w:rsid w:val="003E3904"/>
     <w:rsid w:val="003E3B30"/>
     <w:rsid w:val="003E470A"/>
     <w:rsid w:val="003E4B3B"/>
+    <w:rsid w:val="003E582F"/>
     <w:rsid w:val="003E5D9F"/>
     <w:rsid w:val="003E64B0"/>
     <w:rsid w:val="003E65D3"/>
     <w:rsid w:val="003E6723"/>
     <w:rsid w:val="003E76E9"/>
     <w:rsid w:val="003F036C"/>
     <w:rsid w:val="003F0FD5"/>
     <w:rsid w:val="003F184C"/>
     <w:rsid w:val="003F1A2F"/>
     <w:rsid w:val="003F2AC9"/>
     <w:rsid w:val="003F3CFE"/>
     <w:rsid w:val="003F4058"/>
+    <w:rsid w:val="003F587C"/>
     <w:rsid w:val="003F5F34"/>
+    <w:rsid w:val="003F63DF"/>
+    <w:rsid w:val="003F6454"/>
     <w:rsid w:val="003F6A69"/>
     <w:rsid w:val="003F6F48"/>
+    <w:rsid w:val="003F706F"/>
     <w:rsid w:val="003F79D4"/>
+    <w:rsid w:val="004001D6"/>
     <w:rsid w:val="004017DA"/>
     <w:rsid w:val="00401BE7"/>
     <w:rsid w:val="004022D8"/>
     <w:rsid w:val="004029F7"/>
     <w:rsid w:val="00402B48"/>
+    <w:rsid w:val="00402F10"/>
+    <w:rsid w:val="00403345"/>
     <w:rsid w:val="004035CA"/>
     <w:rsid w:val="00404B38"/>
     <w:rsid w:val="0040658F"/>
     <w:rsid w:val="004074BC"/>
+    <w:rsid w:val="004074EE"/>
     <w:rsid w:val="004114B4"/>
     <w:rsid w:val="004124B7"/>
     <w:rsid w:val="004130F5"/>
     <w:rsid w:val="004132E8"/>
     <w:rsid w:val="0041332B"/>
+    <w:rsid w:val="004134B7"/>
     <w:rsid w:val="004142FA"/>
     <w:rsid w:val="00414794"/>
     <w:rsid w:val="00414F9B"/>
     <w:rsid w:val="00415374"/>
     <w:rsid w:val="0041661D"/>
     <w:rsid w:val="004176C3"/>
     <w:rsid w:val="00417D76"/>
     <w:rsid w:val="004211A6"/>
     <w:rsid w:val="004219C7"/>
     <w:rsid w:val="00422A3C"/>
     <w:rsid w:val="00422D3A"/>
+    <w:rsid w:val="0042361E"/>
     <w:rsid w:val="00424618"/>
     <w:rsid w:val="0042519B"/>
     <w:rsid w:val="004252A7"/>
     <w:rsid w:val="00425C9C"/>
     <w:rsid w:val="00425CEA"/>
     <w:rsid w:val="00426337"/>
     <w:rsid w:val="00426A81"/>
     <w:rsid w:val="00427232"/>
-    <w:rsid w:val="004301E7"/>
+    <w:rsid w:val="00430502"/>
     <w:rsid w:val="004317F7"/>
     <w:rsid w:val="004322E6"/>
+    <w:rsid w:val="00432D9B"/>
     <w:rsid w:val="00432F8E"/>
     <w:rsid w:val="00433161"/>
     <w:rsid w:val="0043325D"/>
     <w:rsid w:val="00433403"/>
     <w:rsid w:val="00433733"/>
     <w:rsid w:val="00435AAB"/>
     <w:rsid w:val="004375D8"/>
+    <w:rsid w:val="00437D02"/>
     <w:rsid w:val="00441485"/>
     <w:rsid w:val="00441818"/>
     <w:rsid w:val="00441EA5"/>
     <w:rsid w:val="00442242"/>
     <w:rsid w:val="00442AE3"/>
     <w:rsid w:val="00442E21"/>
     <w:rsid w:val="00442F18"/>
     <w:rsid w:val="00443020"/>
     <w:rsid w:val="00443429"/>
     <w:rsid w:val="00443E62"/>
     <w:rsid w:val="00443F31"/>
     <w:rsid w:val="004451A1"/>
     <w:rsid w:val="004454F1"/>
     <w:rsid w:val="00445F52"/>
     <w:rsid w:val="00446CDF"/>
+    <w:rsid w:val="00447DD2"/>
     <w:rsid w:val="0045068E"/>
     <w:rsid w:val="00450F2A"/>
+    <w:rsid w:val="00452207"/>
     <w:rsid w:val="00453602"/>
+    <w:rsid w:val="00453C27"/>
     <w:rsid w:val="00453F98"/>
     <w:rsid w:val="004542ED"/>
     <w:rsid w:val="00455640"/>
     <w:rsid w:val="00456380"/>
     <w:rsid w:val="004565BD"/>
     <w:rsid w:val="00457C01"/>
     <w:rsid w:val="00457DF0"/>
     <w:rsid w:val="00460531"/>
     <w:rsid w:val="004619C8"/>
     <w:rsid w:val="00461DFB"/>
     <w:rsid w:val="00461E06"/>
-    <w:rsid w:val="004633EC"/>
+    <w:rsid w:val="00463695"/>
+    <w:rsid w:val="00463A2F"/>
     <w:rsid w:val="0046403A"/>
     <w:rsid w:val="00464E22"/>
     <w:rsid w:val="0046544A"/>
     <w:rsid w:val="00466264"/>
     <w:rsid w:val="004663B3"/>
+    <w:rsid w:val="004674D1"/>
     <w:rsid w:val="00467F02"/>
     <w:rsid w:val="004702A1"/>
     <w:rsid w:val="004712B7"/>
     <w:rsid w:val="00471B25"/>
     <w:rsid w:val="00471EB4"/>
+    <w:rsid w:val="0047255D"/>
     <w:rsid w:val="00472741"/>
     <w:rsid w:val="00473542"/>
     <w:rsid w:val="00473679"/>
     <w:rsid w:val="00473852"/>
     <w:rsid w:val="004743C0"/>
     <w:rsid w:val="00474887"/>
     <w:rsid w:val="00475038"/>
+    <w:rsid w:val="004753EC"/>
     <w:rsid w:val="00475662"/>
     <w:rsid w:val="00475E9D"/>
-    <w:rsid w:val="00475FD1"/>
     <w:rsid w:val="004773D8"/>
     <w:rsid w:val="004778DC"/>
     <w:rsid w:val="00477E14"/>
     <w:rsid w:val="00480098"/>
     <w:rsid w:val="00480BBC"/>
     <w:rsid w:val="00480D10"/>
     <w:rsid w:val="00480DFC"/>
+    <w:rsid w:val="004810C2"/>
     <w:rsid w:val="00481AFA"/>
     <w:rsid w:val="00483080"/>
     <w:rsid w:val="004839DB"/>
+    <w:rsid w:val="00485D7F"/>
+    <w:rsid w:val="00486250"/>
     <w:rsid w:val="00486390"/>
     <w:rsid w:val="004869CE"/>
+    <w:rsid w:val="00486BE5"/>
     <w:rsid w:val="00487D1E"/>
     <w:rsid w:val="00490500"/>
+    <w:rsid w:val="00493406"/>
     <w:rsid w:val="00493ED3"/>
     <w:rsid w:val="00493F19"/>
+    <w:rsid w:val="00494F2E"/>
     <w:rsid w:val="00494F36"/>
     <w:rsid w:val="00495032"/>
     <w:rsid w:val="0049593D"/>
+    <w:rsid w:val="00495AF8"/>
+    <w:rsid w:val="00496091"/>
     <w:rsid w:val="004967DA"/>
     <w:rsid w:val="00496A6A"/>
     <w:rsid w:val="0049797C"/>
     <w:rsid w:val="004979EA"/>
     <w:rsid w:val="004A041D"/>
     <w:rsid w:val="004A0A6C"/>
     <w:rsid w:val="004A26BF"/>
     <w:rsid w:val="004A2BCF"/>
     <w:rsid w:val="004A2D6E"/>
     <w:rsid w:val="004A33C4"/>
     <w:rsid w:val="004A3617"/>
     <w:rsid w:val="004A495C"/>
     <w:rsid w:val="004A541F"/>
+    <w:rsid w:val="004A56DA"/>
+    <w:rsid w:val="004A5945"/>
     <w:rsid w:val="004A5EDF"/>
     <w:rsid w:val="004A6D4D"/>
+    <w:rsid w:val="004A7257"/>
     <w:rsid w:val="004A79D7"/>
+    <w:rsid w:val="004B0873"/>
     <w:rsid w:val="004B091C"/>
+    <w:rsid w:val="004B0F7C"/>
     <w:rsid w:val="004B34CE"/>
     <w:rsid w:val="004B3B2C"/>
     <w:rsid w:val="004B4440"/>
     <w:rsid w:val="004B4AAD"/>
     <w:rsid w:val="004B4FFE"/>
     <w:rsid w:val="004B5605"/>
-    <w:rsid w:val="004B691A"/>
+    <w:rsid w:val="004B69E6"/>
     <w:rsid w:val="004B6FAD"/>
     <w:rsid w:val="004B77B4"/>
     <w:rsid w:val="004B7E87"/>
     <w:rsid w:val="004C01AE"/>
     <w:rsid w:val="004C039E"/>
     <w:rsid w:val="004C0681"/>
     <w:rsid w:val="004C1842"/>
     <w:rsid w:val="004C2776"/>
     <w:rsid w:val="004C2D86"/>
     <w:rsid w:val="004C364B"/>
     <w:rsid w:val="004C41B6"/>
     <w:rsid w:val="004C52C3"/>
     <w:rsid w:val="004C589B"/>
+    <w:rsid w:val="004C5A3B"/>
     <w:rsid w:val="004C5A5D"/>
     <w:rsid w:val="004C6992"/>
     <w:rsid w:val="004D05FD"/>
     <w:rsid w:val="004D06A0"/>
     <w:rsid w:val="004D0786"/>
     <w:rsid w:val="004D0D01"/>
     <w:rsid w:val="004D1C81"/>
     <w:rsid w:val="004D1DE3"/>
     <w:rsid w:val="004D207F"/>
+    <w:rsid w:val="004D216C"/>
     <w:rsid w:val="004D2269"/>
     <w:rsid w:val="004D2965"/>
     <w:rsid w:val="004D2FD2"/>
     <w:rsid w:val="004D376F"/>
+    <w:rsid w:val="004D37C2"/>
     <w:rsid w:val="004D3A84"/>
     <w:rsid w:val="004D40AF"/>
     <w:rsid w:val="004D5563"/>
     <w:rsid w:val="004D686B"/>
     <w:rsid w:val="004D6BA9"/>
     <w:rsid w:val="004D71B4"/>
     <w:rsid w:val="004E167C"/>
     <w:rsid w:val="004E1F40"/>
     <w:rsid w:val="004E2399"/>
     <w:rsid w:val="004E2866"/>
     <w:rsid w:val="004E3392"/>
     <w:rsid w:val="004E6C06"/>
     <w:rsid w:val="004F1B0B"/>
     <w:rsid w:val="004F375E"/>
     <w:rsid w:val="004F40BD"/>
     <w:rsid w:val="004F4132"/>
     <w:rsid w:val="004F6146"/>
     <w:rsid w:val="004F7BA5"/>
     <w:rsid w:val="00500297"/>
     <w:rsid w:val="005007C2"/>
     <w:rsid w:val="005017B7"/>
     <w:rsid w:val="0050180B"/>
     <w:rsid w:val="005024ED"/>
     <w:rsid w:val="005027A0"/>
     <w:rsid w:val="005029F5"/>
     <w:rsid w:val="00502B8E"/>
     <w:rsid w:val="005032B0"/>
     <w:rsid w:val="0050332D"/>
+    <w:rsid w:val="00504AE7"/>
     <w:rsid w:val="00504F72"/>
     <w:rsid w:val="0050530D"/>
     <w:rsid w:val="00505496"/>
     <w:rsid w:val="00506431"/>
     <w:rsid w:val="00507156"/>
     <w:rsid w:val="00507240"/>
+    <w:rsid w:val="00510ACE"/>
     <w:rsid w:val="00510E3B"/>
     <w:rsid w:val="005117C6"/>
     <w:rsid w:val="00511C12"/>
     <w:rsid w:val="00511C3B"/>
+    <w:rsid w:val="00512EAD"/>
     <w:rsid w:val="005136D4"/>
     <w:rsid w:val="00514E82"/>
     <w:rsid w:val="005152A2"/>
     <w:rsid w:val="00515F31"/>
+    <w:rsid w:val="005161E7"/>
     <w:rsid w:val="00516A06"/>
+    <w:rsid w:val="00516E96"/>
     <w:rsid w:val="005174E0"/>
     <w:rsid w:val="00520086"/>
     <w:rsid w:val="00520EB7"/>
     <w:rsid w:val="00521335"/>
+    <w:rsid w:val="00522382"/>
+    <w:rsid w:val="0052350E"/>
     <w:rsid w:val="00523F12"/>
+    <w:rsid w:val="005249ED"/>
     <w:rsid w:val="0052587D"/>
     <w:rsid w:val="00525C9A"/>
     <w:rsid w:val="00527D4C"/>
     <w:rsid w:val="00527DED"/>
     <w:rsid w:val="00530348"/>
     <w:rsid w:val="00531C12"/>
     <w:rsid w:val="005323C6"/>
+    <w:rsid w:val="00532408"/>
+    <w:rsid w:val="00532F29"/>
     <w:rsid w:val="005335BE"/>
+    <w:rsid w:val="0053361B"/>
     <w:rsid w:val="00533785"/>
+    <w:rsid w:val="00533D49"/>
     <w:rsid w:val="00533E10"/>
     <w:rsid w:val="00533E7D"/>
     <w:rsid w:val="0053445C"/>
     <w:rsid w:val="0053519C"/>
     <w:rsid w:val="00535607"/>
     <w:rsid w:val="00535784"/>
     <w:rsid w:val="00535F6E"/>
     <w:rsid w:val="005361CA"/>
     <w:rsid w:val="0054126C"/>
     <w:rsid w:val="005425AF"/>
-    <w:rsid w:val="00542B0F"/>
     <w:rsid w:val="00543A50"/>
     <w:rsid w:val="00543FE1"/>
     <w:rsid w:val="00544B81"/>
-    <w:rsid w:val="005454F6"/>
     <w:rsid w:val="00545C71"/>
     <w:rsid w:val="00545E40"/>
     <w:rsid w:val="005466CA"/>
     <w:rsid w:val="00547B90"/>
     <w:rsid w:val="00547E72"/>
     <w:rsid w:val="0055029B"/>
     <w:rsid w:val="0055072A"/>
     <w:rsid w:val="00550776"/>
     <w:rsid w:val="00551698"/>
     <w:rsid w:val="00551907"/>
     <w:rsid w:val="00552299"/>
     <w:rsid w:val="0055260E"/>
     <w:rsid w:val="00552DF5"/>
+    <w:rsid w:val="00553F32"/>
     <w:rsid w:val="0055409C"/>
     <w:rsid w:val="005550DE"/>
     <w:rsid w:val="00555367"/>
     <w:rsid w:val="005559D0"/>
+    <w:rsid w:val="00555B6D"/>
     <w:rsid w:val="00557014"/>
     <w:rsid w:val="00557629"/>
     <w:rsid w:val="00560760"/>
     <w:rsid w:val="00560A8A"/>
     <w:rsid w:val="00560D54"/>
     <w:rsid w:val="00561226"/>
     <w:rsid w:val="0056241F"/>
     <w:rsid w:val="005634A2"/>
     <w:rsid w:val="00563A5B"/>
     <w:rsid w:val="00564C63"/>
     <w:rsid w:val="00565A88"/>
     <w:rsid w:val="00566340"/>
     <w:rsid w:val="00566437"/>
     <w:rsid w:val="005665CE"/>
     <w:rsid w:val="0056725E"/>
     <w:rsid w:val="0057090F"/>
     <w:rsid w:val="00571032"/>
     <w:rsid w:val="0057235A"/>
     <w:rsid w:val="00572467"/>
     <w:rsid w:val="00572735"/>
     <w:rsid w:val="005732CC"/>
     <w:rsid w:val="00573C7E"/>
     <w:rsid w:val="00573D2D"/>
     <w:rsid w:val="00573DA6"/>
     <w:rsid w:val="005742DC"/>
     <w:rsid w:val="005743FB"/>
     <w:rsid w:val="005756ED"/>
     <w:rsid w:val="00575AF8"/>
     <w:rsid w:val="00575B1C"/>
-    <w:rsid w:val="00576097"/>
+    <w:rsid w:val="00575E1E"/>
     <w:rsid w:val="00580E8D"/>
-    <w:rsid w:val="0058121D"/>
     <w:rsid w:val="00581341"/>
     <w:rsid w:val="00581AEE"/>
     <w:rsid w:val="00581FF5"/>
     <w:rsid w:val="00582384"/>
     <w:rsid w:val="00582441"/>
     <w:rsid w:val="00582688"/>
     <w:rsid w:val="0058294E"/>
     <w:rsid w:val="00582D21"/>
     <w:rsid w:val="00582D69"/>
     <w:rsid w:val="005838E0"/>
     <w:rsid w:val="0058438B"/>
+    <w:rsid w:val="00584CAC"/>
     <w:rsid w:val="00584FAF"/>
     <w:rsid w:val="0059102F"/>
     <w:rsid w:val="00591494"/>
     <w:rsid w:val="005914AE"/>
     <w:rsid w:val="00591BCA"/>
     <w:rsid w:val="0059250E"/>
     <w:rsid w:val="00592AD0"/>
     <w:rsid w:val="005933AC"/>
     <w:rsid w:val="00594809"/>
     <w:rsid w:val="00594CA9"/>
     <w:rsid w:val="00594E27"/>
     <w:rsid w:val="005951D1"/>
     <w:rsid w:val="005953BD"/>
     <w:rsid w:val="005955DE"/>
     <w:rsid w:val="005966EA"/>
     <w:rsid w:val="00597228"/>
     <w:rsid w:val="005979E0"/>
     <w:rsid w:val="005A02A5"/>
     <w:rsid w:val="005A14F5"/>
     <w:rsid w:val="005A1D0F"/>
     <w:rsid w:val="005A2BB1"/>
     <w:rsid w:val="005A3060"/>
+    <w:rsid w:val="005A4069"/>
     <w:rsid w:val="005A4449"/>
     <w:rsid w:val="005A5482"/>
     <w:rsid w:val="005A6240"/>
     <w:rsid w:val="005A652B"/>
+    <w:rsid w:val="005A6E64"/>
     <w:rsid w:val="005A6EC9"/>
     <w:rsid w:val="005A7134"/>
     <w:rsid w:val="005A74E5"/>
     <w:rsid w:val="005A76D3"/>
+    <w:rsid w:val="005B035B"/>
     <w:rsid w:val="005B087E"/>
+    <w:rsid w:val="005B1159"/>
+    <w:rsid w:val="005B1420"/>
+    <w:rsid w:val="005B3A55"/>
     <w:rsid w:val="005B41FC"/>
     <w:rsid w:val="005B4627"/>
     <w:rsid w:val="005B4636"/>
+    <w:rsid w:val="005B4791"/>
     <w:rsid w:val="005B54CD"/>
+    <w:rsid w:val="005B5DE0"/>
+    <w:rsid w:val="005B5FF4"/>
     <w:rsid w:val="005B7561"/>
     <w:rsid w:val="005B757C"/>
     <w:rsid w:val="005B7690"/>
     <w:rsid w:val="005B77C5"/>
     <w:rsid w:val="005C14C3"/>
     <w:rsid w:val="005C1E6E"/>
     <w:rsid w:val="005C1F43"/>
     <w:rsid w:val="005C26DC"/>
+    <w:rsid w:val="005C3642"/>
     <w:rsid w:val="005C3ACD"/>
     <w:rsid w:val="005C3D15"/>
     <w:rsid w:val="005C3DF6"/>
     <w:rsid w:val="005C3F96"/>
     <w:rsid w:val="005C535E"/>
     <w:rsid w:val="005C56E4"/>
+    <w:rsid w:val="005C6764"/>
     <w:rsid w:val="005C7669"/>
     <w:rsid w:val="005C7A32"/>
     <w:rsid w:val="005C7DE5"/>
     <w:rsid w:val="005C7F5D"/>
     <w:rsid w:val="005D1C6D"/>
     <w:rsid w:val="005D1DD7"/>
     <w:rsid w:val="005D25E8"/>
     <w:rsid w:val="005D2851"/>
     <w:rsid w:val="005D2DF0"/>
     <w:rsid w:val="005D345C"/>
     <w:rsid w:val="005D355F"/>
     <w:rsid w:val="005D39E3"/>
     <w:rsid w:val="005D417D"/>
     <w:rsid w:val="005D4675"/>
     <w:rsid w:val="005D4A83"/>
     <w:rsid w:val="005D5863"/>
-    <w:rsid w:val="005D5E17"/>
+    <w:rsid w:val="005D5A8F"/>
     <w:rsid w:val="005D6604"/>
     <w:rsid w:val="005D7351"/>
     <w:rsid w:val="005D748E"/>
     <w:rsid w:val="005D7F4A"/>
+    <w:rsid w:val="005E0C3B"/>
     <w:rsid w:val="005E23B5"/>
     <w:rsid w:val="005E24FF"/>
     <w:rsid w:val="005E2D08"/>
     <w:rsid w:val="005E5602"/>
     <w:rsid w:val="005E6E28"/>
     <w:rsid w:val="005E74C1"/>
     <w:rsid w:val="005E7AC2"/>
     <w:rsid w:val="005F02B0"/>
     <w:rsid w:val="005F144B"/>
     <w:rsid w:val="005F1B1C"/>
     <w:rsid w:val="005F3570"/>
     <w:rsid w:val="005F3A47"/>
     <w:rsid w:val="005F4B1A"/>
     <w:rsid w:val="005F4BCF"/>
     <w:rsid w:val="005F51E2"/>
     <w:rsid w:val="005F7016"/>
     <w:rsid w:val="0060012D"/>
     <w:rsid w:val="006004FB"/>
     <w:rsid w:val="00600F73"/>
     <w:rsid w:val="00602100"/>
     <w:rsid w:val="00602AE1"/>
+    <w:rsid w:val="00603D38"/>
     <w:rsid w:val="00604168"/>
     <w:rsid w:val="00604471"/>
     <w:rsid w:val="006048BF"/>
     <w:rsid w:val="00604E68"/>
     <w:rsid w:val="00605311"/>
+    <w:rsid w:val="0060652C"/>
     <w:rsid w:val="00606C13"/>
     <w:rsid w:val="00607A72"/>
     <w:rsid w:val="0061149E"/>
     <w:rsid w:val="0061158D"/>
     <w:rsid w:val="006116DD"/>
     <w:rsid w:val="00611A28"/>
     <w:rsid w:val="00612345"/>
     <w:rsid w:val="006136D3"/>
     <w:rsid w:val="00614F6E"/>
     <w:rsid w:val="006153AC"/>
     <w:rsid w:val="00615B03"/>
     <w:rsid w:val="006168C1"/>
     <w:rsid w:val="00616D3F"/>
     <w:rsid w:val="006210D4"/>
     <w:rsid w:val="0062166A"/>
+    <w:rsid w:val="006220E2"/>
+    <w:rsid w:val="00623190"/>
     <w:rsid w:val="0062341C"/>
+    <w:rsid w:val="00623B00"/>
     <w:rsid w:val="00623E92"/>
     <w:rsid w:val="0062425D"/>
     <w:rsid w:val="006249DC"/>
     <w:rsid w:val="00624A9A"/>
     <w:rsid w:val="00625C86"/>
     <w:rsid w:val="00625F7D"/>
     <w:rsid w:val="0062602E"/>
     <w:rsid w:val="006260F7"/>
     <w:rsid w:val="00627610"/>
     <w:rsid w:val="006276D0"/>
     <w:rsid w:val="00627C38"/>
     <w:rsid w:val="00630267"/>
     <w:rsid w:val="00630715"/>
+    <w:rsid w:val="00631E42"/>
     <w:rsid w:val="00631ED3"/>
     <w:rsid w:val="00632A5E"/>
+    <w:rsid w:val="00632D87"/>
     <w:rsid w:val="00632F9B"/>
     <w:rsid w:val="006331ED"/>
     <w:rsid w:val="00633348"/>
     <w:rsid w:val="006339C6"/>
     <w:rsid w:val="00635CF7"/>
+    <w:rsid w:val="00635D74"/>
+    <w:rsid w:val="0063630D"/>
     <w:rsid w:val="00636A79"/>
     <w:rsid w:val="00636C1D"/>
     <w:rsid w:val="00637A8B"/>
     <w:rsid w:val="00637D7B"/>
     <w:rsid w:val="00637FED"/>
     <w:rsid w:val="00640BFD"/>
     <w:rsid w:val="00641046"/>
     <w:rsid w:val="00641FF9"/>
-    <w:rsid w:val="006421B4"/>
+    <w:rsid w:val="006423A1"/>
     <w:rsid w:val="00642BF8"/>
     <w:rsid w:val="00643425"/>
     <w:rsid w:val="0064392B"/>
     <w:rsid w:val="00643C53"/>
     <w:rsid w:val="0064421F"/>
     <w:rsid w:val="00644344"/>
     <w:rsid w:val="00644E91"/>
     <w:rsid w:val="00645547"/>
     <w:rsid w:val="00645B9B"/>
     <w:rsid w:val="006468CD"/>
     <w:rsid w:val="00646ECF"/>
     <w:rsid w:val="00647491"/>
     <w:rsid w:val="0064782A"/>
     <w:rsid w:val="00650AA8"/>
     <w:rsid w:val="00652506"/>
+    <w:rsid w:val="00652D7E"/>
     <w:rsid w:val="00652F36"/>
     <w:rsid w:val="00653042"/>
     <w:rsid w:val="00654980"/>
     <w:rsid w:val="00655420"/>
     <w:rsid w:val="00655D81"/>
     <w:rsid w:val="00656365"/>
+    <w:rsid w:val="006567EE"/>
     <w:rsid w:val="00656BD6"/>
     <w:rsid w:val="00656F3C"/>
+    <w:rsid w:val="00660453"/>
     <w:rsid w:val="00661158"/>
     <w:rsid w:val="0066268A"/>
     <w:rsid w:val="0066321F"/>
     <w:rsid w:val="00663E86"/>
     <w:rsid w:val="00664102"/>
     <w:rsid w:val="00664130"/>
     <w:rsid w:val="006641E4"/>
     <w:rsid w:val="00664638"/>
     <w:rsid w:val="0066529D"/>
     <w:rsid w:val="0066619C"/>
     <w:rsid w:val="0066620F"/>
     <w:rsid w:val="00666817"/>
     <w:rsid w:val="00666CA1"/>
     <w:rsid w:val="00667B99"/>
     <w:rsid w:val="00670FED"/>
     <w:rsid w:val="0067138D"/>
     <w:rsid w:val="00671413"/>
     <w:rsid w:val="00672376"/>
     <w:rsid w:val="0067292D"/>
+    <w:rsid w:val="006734F4"/>
     <w:rsid w:val="0067365C"/>
     <w:rsid w:val="00673AA7"/>
     <w:rsid w:val="00673D1C"/>
     <w:rsid w:val="00674FFC"/>
     <w:rsid w:val="006754FA"/>
     <w:rsid w:val="006765AA"/>
     <w:rsid w:val="006768A1"/>
     <w:rsid w:val="006771DD"/>
     <w:rsid w:val="00677437"/>
     <w:rsid w:val="006812F2"/>
     <w:rsid w:val="00681558"/>
     <w:rsid w:val="00681912"/>
     <w:rsid w:val="00681C59"/>
     <w:rsid w:val="00681FF7"/>
     <w:rsid w:val="00682A8F"/>
     <w:rsid w:val="00682F62"/>
     <w:rsid w:val="00683F4F"/>
     <w:rsid w:val="00684715"/>
     <w:rsid w:val="00687781"/>
     <w:rsid w:val="00687CE0"/>
+    <w:rsid w:val="00687D30"/>
     <w:rsid w:val="00687F88"/>
     <w:rsid w:val="006905C5"/>
+    <w:rsid w:val="0069124D"/>
     <w:rsid w:val="006913BF"/>
     <w:rsid w:val="00691580"/>
     <w:rsid w:val="006916CB"/>
     <w:rsid w:val="00691E89"/>
     <w:rsid w:val="006932E7"/>
     <w:rsid w:val="00693850"/>
+    <w:rsid w:val="00693C1D"/>
     <w:rsid w:val="00693F2E"/>
     <w:rsid w:val="00694A10"/>
+    <w:rsid w:val="00695EB4"/>
     <w:rsid w:val="00696702"/>
     <w:rsid w:val="00696DA1"/>
     <w:rsid w:val="0069765B"/>
     <w:rsid w:val="00697AE1"/>
     <w:rsid w:val="00697AFB"/>
     <w:rsid w:val="00697B3A"/>
     <w:rsid w:val="00697C5A"/>
     <w:rsid w:val="00697CFA"/>
     <w:rsid w:val="006A1B88"/>
     <w:rsid w:val="006A1C68"/>
     <w:rsid w:val="006A1F5A"/>
     <w:rsid w:val="006A3C8F"/>
     <w:rsid w:val="006A483B"/>
     <w:rsid w:val="006A5AE8"/>
     <w:rsid w:val="006A5F38"/>
     <w:rsid w:val="006A6117"/>
     <w:rsid w:val="006A6C70"/>
     <w:rsid w:val="006B06AC"/>
     <w:rsid w:val="006B117A"/>
     <w:rsid w:val="006B1753"/>
     <w:rsid w:val="006B1ABC"/>
     <w:rsid w:val="006B3989"/>
-    <w:rsid w:val="006B3B32"/>
     <w:rsid w:val="006B3DDB"/>
     <w:rsid w:val="006B4033"/>
     <w:rsid w:val="006B4226"/>
     <w:rsid w:val="006B444D"/>
+    <w:rsid w:val="006B45F5"/>
     <w:rsid w:val="006B4D38"/>
     <w:rsid w:val="006B529B"/>
     <w:rsid w:val="006B5381"/>
+    <w:rsid w:val="006B5418"/>
     <w:rsid w:val="006B5994"/>
     <w:rsid w:val="006B69D3"/>
     <w:rsid w:val="006B7A68"/>
     <w:rsid w:val="006B7E40"/>
+    <w:rsid w:val="006C04AF"/>
     <w:rsid w:val="006C058E"/>
     <w:rsid w:val="006C086F"/>
     <w:rsid w:val="006C0B1A"/>
     <w:rsid w:val="006C0D0D"/>
     <w:rsid w:val="006C0E20"/>
     <w:rsid w:val="006C123E"/>
     <w:rsid w:val="006C2C0D"/>
     <w:rsid w:val="006C2EBC"/>
     <w:rsid w:val="006C3099"/>
     <w:rsid w:val="006C36F1"/>
     <w:rsid w:val="006C4A6C"/>
     <w:rsid w:val="006C4E65"/>
     <w:rsid w:val="006C5035"/>
     <w:rsid w:val="006C5AA6"/>
+    <w:rsid w:val="006C5B51"/>
     <w:rsid w:val="006C6ED6"/>
     <w:rsid w:val="006C78E2"/>
     <w:rsid w:val="006C7E07"/>
     <w:rsid w:val="006C7EC4"/>
     <w:rsid w:val="006D06DA"/>
     <w:rsid w:val="006D0E80"/>
     <w:rsid w:val="006D13FD"/>
     <w:rsid w:val="006D1679"/>
-    <w:rsid w:val="006D1C88"/>
     <w:rsid w:val="006D2C42"/>
     <w:rsid w:val="006D36F9"/>
     <w:rsid w:val="006D48B7"/>
     <w:rsid w:val="006D5137"/>
     <w:rsid w:val="006D5E49"/>
+    <w:rsid w:val="006D6B6F"/>
     <w:rsid w:val="006D6C21"/>
     <w:rsid w:val="006D71D9"/>
     <w:rsid w:val="006E0512"/>
     <w:rsid w:val="006E06E4"/>
     <w:rsid w:val="006E0DC5"/>
     <w:rsid w:val="006E0EF9"/>
     <w:rsid w:val="006E1703"/>
     <w:rsid w:val="006E1BCF"/>
     <w:rsid w:val="006E1C4D"/>
     <w:rsid w:val="006E2EA5"/>
     <w:rsid w:val="006E3387"/>
     <w:rsid w:val="006E3A39"/>
     <w:rsid w:val="006E467C"/>
     <w:rsid w:val="006E51CE"/>
+    <w:rsid w:val="006E59C0"/>
     <w:rsid w:val="006E5B8E"/>
     <w:rsid w:val="006E63B4"/>
     <w:rsid w:val="006E68AA"/>
     <w:rsid w:val="006E68DA"/>
     <w:rsid w:val="006E7020"/>
+    <w:rsid w:val="006E7194"/>
+    <w:rsid w:val="006E7A9E"/>
     <w:rsid w:val="006E7BCE"/>
     <w:rsid w:val="006F0FFA"/>
+    <w:rsid w:val="006F1C90"/>
     <w:rsid w:val="006F1EF6"/>
     <w:rsid w:val="006F25F3"/>
     <w:rsid w:val="006F2800"/>
     <w:rsid w:val="006F2A27"/>
     <w:rsid w:val="006F2CE5"/>
     <w:rsid w:val="006F3252"/>
     <w:rsid w:val="006F42F5"/>
     <w:rsid w:val="006F4746"/>
+    <w:rsid w:val="006F4F57"/>
+    <w:rsid w:val="006F5486"/>
     <w:rsid w:val="006F59DE"/>
     <w:rsid w:val="006F6CA4"/>
     <w:rsid w:val="006F7155"/>
     <w:rsid w:val="006F73CE"/>
     <w:rsid w:val="006F766B"/>
+    <w:rsid w:val="00700957"/>
     <w:rsid w:val="00702F76"/>
     <w:rsid w:val="00703550"/>
     <w:rsid w:val="007043E8"/>
     <w:rsid w:val="00704BD3"/>
     <w:rsid w:val="00706118"/>
+    <w:rsid w:val="007070A1"/>
     <w:rsid w:val="00707D1A"/>
     <w:rsid w:val="00707EE0"/>
     <w:rsid w:val="00710037"/>
     <w:rsid w:val="00710C76"/>
     <w:rsid w:val="00710EFB"/>
     <w:rsid w:val="007114F3"/>
     <w:rsid w:val="007117FC"/>
     <w:rsid w:val="00711C15"/>
     <w:rsid w:val="00712C1F"/>
     <w:rsid w:val="00712F2D"/>
     <w:rsid w:val="00713ED9"/>
     <w:rsid w:val="00714F6B"/>
     <w:rsid w:val="007158D4"/>
     <w:rsid w:val="007160A6"/>
     <w:rsid w:val="00716455"/>
     <w:rsid w:val="007168A6"/>
+    <w:rsid w:val="00716EFE"/>
     <w:rsid w:val="00720C25"/>
     <w:rsid w:val="00722A0C"/>
     <w:rsid w:val="00723288"/>
     <w:rsid w:val="00723642"/>
     <w:rsid w:val="0072371E"/>
     <w:rsid w:val="00723C1B"/>
     <w:rsid w:val="007242D6"/>
     <w:rsid w:val="00724389"/>
     <w:rsid w:val="007243D2"/>
     <w:rsid w:val="007248EE"/>
     <w:rsid w:val="00724B4D"/>
     <w:rsid w:val="00724EEA"/>
     <w:rsid w:val="0072574A"/>
     <w:rsid w:val="00725D76"/>
     <w:rsid w:val="007268D4"/>
     <w:rsid w:val="00726B69"/>
     <w:rsid w:val="00727ADF"/>
     <w:rsid w:val="00727C6E"/>
     <w:rsid w:val="00727E17"/>
+    <w:rsid w:val="00731C1E"/>
     <w:rsid w:val="007322C1"/>
     <w:rsid w:val="00732999"/>
     <w:rsid w:val="00732CEC"/>
+    <w:rsid w:val="00734066"/>
     <w:rsid w:val="00734242"/>
     <w:rsid w:val="007343DF"/>
     <w:rsid w:val="00734CA2"/>
     <w:rsid w:val="0073529C"/>
     <w:rsid w:val="00735C8B"/>
     <w:rsid w:val="007361A4"/>
     <w:rsid w:val="00736F8D"/>
+    <w:rsid w:val="00737407"/>
     <w:rsid w:val="00737E94"/>
     <w:rsid w:val="00737F96"/>
+    <w:rsid w:val="00740572"/>
     <w:rsid w:val="0074155A"/>
     <w:rsid w:val="007417E8"/>
     <w:rsid w:val="00741E63"/>
     <w:rsid w:val="0074385B"/>
     <w:rsid w:val="00743C8A"/>
     <w:rsid w:val="007444E0"/>
-    <w:rsid w:val="007447F3"/>
     <w:rsid w:val="00744AA0"/>
     <w:rsid w:val="00744E6B"/>
     <w:rsid w:val="007456A8"/>
     <w:rsid w:val="00745C17"/>
+    <w:rsid w:val="007462F6"/>
     <w:rsid w:val="007466BF"/>
     <w:rsid w:val="0074737C"/>
     <w:rsid w:val="00747DE4"/>
+    <w:rsid w:val="00747E0A"/>
     <w:rsid w:val="00750E97"/>
     <w:rsid w:val="007511B5"/>
     <w:rsid w:val="00751919"/>
     <w:rsid w:val="00751D36"/>
     <w:rsid w:val="00752D48"/>
     <w:rsid w:val="007535B7"/>
     <w:rsid w:val="00753B0E"/>
     <w:rsid w:val="00754277"/>
     <w:rsid w:val="0075473B"/>
+    <w:rsid w:val="00754843"/>
     <w:rsid w:val="00754A9E"/>
     <w:rsid w:val="00754DC4"/>
     <w:rsid w:val="0075521A"/>
     <w:rsid w:val="0075548F"/>
+    <w:rsid w:val="00755D8E"/>
+    <w:rsid w:val="00756636"/>
     <w:rsid w:val="00756653"/>
     <w:rsid w:val="00756D73"/>
     <w:rsid w:val="00756E7D"/>
     <w:rsid w:val="00756ED3"/>
-    <w:rsid w:val="00757361"/>
     <w:rsid w:val="00757BB2"/>
     <w:rsid w:val="00757E11"/>
     <w:rsid w:val="0076111A"/>
     <w:rsid w:val="00761544"/>
     <w:rsid w:val="00761906"/>
     <w:rsid w:val="00761ED7"/>
     <w:rsid w:val="00762BC1"/>
     <w:rsid w:val="00762CD4"/>
     <w:rsid w:val="007630E1"/>
+    <w:rsid w:val="00763D1F"/>
     <w:rsid w:val="00764CA6"/>
     <w:rsid w:val="0076561C"/>
     <w:rsid w:val="0076571C"/>
     <w:rsid w:val="00765DB1"/>
     <w:rsid w:val="00767095"/>
     <w:rsid w:val="00771B20"/>
+    <w:rsid w:val="0077241A"/>
     <w:rsid w:val="00772BAE"/>
     <w:rsid w:val="0077313E"/>
     <w:rsid w:val="00775408"/>
     <w:rsid w:val="00775738"/>
     <w:rsid w:val="0077685A"/>
     <w:rsid w:val="00776980"/>
     <w:rsid w:val="00776FE0"/>
     <w:rsid w:val="00780159"/>
+    <w:rsid w:val="007808BF"/>
     <w:rsid w:val="007811D6"/>
     <w:rsid w:val="00781866"/>
     <w:rsid w:val="00782008"/>
     <w:rsid w:val="00782304"/>
     <w:rsid w:val="0078256E"/>
+    <w:rsid w:val="007825A5"/>
     <w:rsid w:val="007826FF"/>
     <w:rsid w:val="00783353"/>
     <w:rsid w:val="00784D63"/>
     <w:rsid w:val="007850E9"/>
     <w:rsid w:val="007862C6"/>
+    <w:rsid w:val="007867C9"/>
     <w:rsid w:val="00786CE8"/>
     <w:rsid w:val="0078707D"/>
     <w:rsid w:val="007873CA"/>
+    <w:rsid w:val="007873CC"/>
     <w:rsid w:val="00787D34"/>
     <w:rsid w:val="00787DB9"/>
     <w:rsid w:val="0079001F"/>
+    <w:rsid w:val="007909BC"/>
     <w:rsid w:val="00792142"/>
     <w:rsid w:val="0079251D"/>
+    <w:rsid w:val="00792D61"/>
     <w:rsid w:val="00792FD9"/>
     <w:rsid w:val="0079356B"/>
     <w:rsid w:val="00793735"/>
     <w:rsid w:val="0079441B"/>
     <w:rsid w:val="00794A1D"/>
     <w:rsid w:val="00795B3D"/>
     <w:rsid w:val="00796EAC"/>
     <w:rsid w:val="007974A9"/>
+    <w:rsid w:val="00797883"/>
     <w:rsid w:val="007979AA"/>
     <w:rsid w:val="00797F77"/>
     <w:rsid w:val="007A01B1"/>
     <w:rsid w:val="007A02DF"/>
     <w:rsid w:val="007A0C85"/>
+    <w:rsid w:val="007A19A0"/>
     <w:rsid w:val="007A1C9F"/>
     <w:rsid w:val="007A25F2"/>
-    <w:rsid w:val="007A29DB"/>
     <w:rsid w:val="007A2A03"/>
     <w:rsid w:val="007A3C37"/>
     <w:rsid w:val="007A3D50"/>
     <w:rsid w:val="007A487B"/>
     <w:rsid w:val="007A70FD"/>
     <w:rsid w:val="007A73E0"/>
     <w:rsid w:val="007A7CE5"/>
     <w:rsid w:val="007B0654"/>
+    <w:rsid w:val="007B1996"/>
     <w:rsid w:val="007B1E68"/>
     <w:rsid w:val="007B2AC8"/>
     <w:rsid w:val="007B339D"/>
     <w:rsid w:val="007B347B"/>
     <w:rsid w:val="007B3A47"/>
     <w:rsid w:val="007B41B6"/>
     <w:rsid w:val="007B4322"/>
     <w:rsid w:val="007B432F"/>
     <w:rsid w:val="007B4441"/>
     <w:rsid w:val="007B4469"/>
     <w:rsid w:val="007B496F"/>
     <w:rsid w:val="007B4AD7"/>
     <w:rsid w:val="007B52B7"/>
     <w:rsid w:val="007B599C"/>
-    <w:rsid w:val="007B666F"/>
+    <w:rsid w:val="007B5DD2"/>
     <w:rsid w:val="007B7267"/>
     <w:rsid w:val="007B7452"/>
     <w:rsid w:val="007B74A5"/>
     <w:rsid w:val="007C0017"/>
     <w:rsid w:val="007C0632"/>
     <w:rsid w:val="007C0ABA"/>
     <w:rsid w:val="007C154C"/>
     <w:rsid w:val="007C200E"/>
     <w:rsid w:val="007C2132"/>
     <w:rsid w:val="007C28F0"/>
+    <w:rsid w:val="007C30FE"/>
+    <w:rsid w:val="007C33C2"/>
     <w:rsid w:val="007C39B3"/>
     <w:rsid w:val="007C5BD0"/>
     <w:rsid w:val="007C679E"/>
     <w:rsid w:val="007C7087"/>
     <w:rsid w:val="007D0205"/>
     <w:rsid w:val="007D0A4F"/>
     <w:rsid w:val="007D0B6F"/>
+    <w:rsid w:val="007D0CCD"/>
     <w:rsid w:val="007D35EC"/>
     <w:rsid w:val="007D3818"/>
     <w:rsid w:val="007D66A1"/>
     <w:rsid w:val="007D6986"/>
     <w:rsid w:val="007D6FF9"/>
     <w:rsid w:val="007D78FB"/>
     <w:rsid w:val="007E0158"/>
     <w:rsid w:val="007E0D04"/>
     <w:rsid w:val="007E0DBD"/>
     <w:rsid w:val="007E1EE0"/>
     <w:rsid w:val="007E27FA"/>
-    <w:rsid w:val="007E2E2C"/>
     <w:rsid w:val="007E428F"/>
+    <w:rsid w:val="007E60C0"/>
     <w:rsid w:val="007F02AA"/>
     <w:rsid w:val="007F0EEC"/>
+    <w:rsid w:val="007F1523"/>
     <w:rsid w:val="007F19A2"/>
     <w:rsid w:val="007F2786"/>
     <w:rsid w:val="007F4032"/>
+    <w:rsid w:val="007F42D2"/>
     <w:rsid w:val="007F45EB"/>
     <w:rsid w:val="007F508D"/>
     <w:rsid w:val="007F5553"/>
+    <w:rsid w:val="007F56B2"/>
     <w:rsid w:val="007F5722"/>
     <w:rsid w:val="007F5EBA"/>
+    <w:rsid w:val="007F7073"/>
     <w:rsid w:val="008002A3"/>
     <w:rsid w:val="0080045B"/>
     <w:rsid w:val="00801183"/>
     <w:rsid w:val="00801221"/>
+    <w:rsid w:val="008025C1"/>
     <w:rsid w:val="008026AA"/>
     <w:rsid w:val="0080281D"/>
     <w:rsid w:val="00803600"/>
+    <w:rsid w:val="0080368E"/>
     <w:rsid w:val="008036BC"/>
     <w:rsid w:val="00805F21"/>
+    <w:rsid w:val="008065D1"/>
     <w:rsid w:val="00806F8B"/>
     <w:rsid w:val="008076AE"/>
     <w:rsid w:val="00810320"/>
     <w:rsid w:val="00810D63"/>
     <w:rsid w:val="00811B49"/>
     <w:rsid w:val="00811DCD"/>
     <w:rsid w:val="008120BF"/>
     <w:rsid w:val="008126D2"/>
     <w:rsid w:val="008132E0"/>
     <w:rsid w:val="00813306"/>
     <w:rsid w:val="00814321"/>
-    <w:rsid w:val="0081455A"/>
+    <w:rsid w:val="00816720"/>
+    <w:rsid w:val="008168D9"/>
     <w:rsid w:val="008171DB"/>
     <w:rsid w:val="008179F2"/>
     <w:rsid w:val="00820D38"/>
     <w:rsid w:val="00821480"/>
+    <w:rsid w:val="008214D6"/>
     <w:rsid w:val="00822E9F"/>
     <w:rsid w:val="00823547"/>
+    <w:rsid w:val="00823BAC"/>
+    <w:rsid w:val="00823BDF"/>
     <w:rsid w:val="008241E5"/>
     <w:rsid w:val="00824291"/>
     <w:rsid w:val="00824546"/>
     <w:rsid w:val="008245D4"/>
+    <w:rsid w:val="008255F8"/>
     <w:rsid w:val="00825A99"/>
     <w:rsid w:val="0082607E"/>
+    <w:rsid w:val="00826164"/>
+    <w:rsid w:val="00826281"/>
     <w:rsid w:val="008264C3"/>
     <w:rsid w:val="00826BCD"/>
     <w:rsid w:val="00827099"/>
     <w:rsid w:val="00830261"/>
     <w:rsid w:val="0083073F"/>
     <w:rsid w:val="0083270B"/>
+    <w:rsid w:val="00833FC9"/>
     <w:rsid w:val="00834125"/>
     <w:rsid w:val="0083447C"/>
+    <w:rsid w:val="00834552"/>
     <w:rsid w:val="00835278"/>
     <w:rsid w:val="0083716F"/>
     <w:rsid w:val="008376EE"/>
     <w:rsid w:val="00837866"/>
     <w:rsid w:val="00837915"/>
     <w:rsid w:val="00840147"/>
     <w:rsid w:val="008403D5"/>
     <w:rsid w:val="00841943"/>
     <w:rsid w:val="008420A9"/>
     <w:rsid w:val="00842A3C"/>
     <w:rsid w:val="00842DC7"/>
     <w:rsid w:val="00842E1F"/>
     <w:rsid w:val="00842E54"/>
+    <w:rsid w:val="0084339D"/>
     <w:rsid w:val="00844CE1"/>
     <w:rsid w:val="00845A53"/>
     <w:rsid w:val="00845C4D"/>
+    <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="00846860"/>
     <w:rsid w:val="00846987"/>
     <w:rsid w:val="0085058C"/>
     <w:rsid w:val="00850992"/>
     <w:rsid w:val="00851E27"/>
     <w:rsid w:val="00852624"/>
     <w:rsid w:val="00852692"/>
     <w:rsid w:val="00852E15"/>
     <w:rsid w:val="00853927"/>
     <w:rsid w:val="00853A83"/>
+    <w:rsid w:val="00855C4D"/>
     <w:rsid w:val="00855E00"/>
     <w:rsid w:val="008561DB"/>
     <w:rsid w:val="008563D2"/>
     <w:rsid w:val="00856820"/>
     <w:rsid w:val="00857056"/>
     <w:rsid w:val="0085776E"/>
     <w:rsid w:val="008600A0"/>
     <w:rsid w:val="0086065D"/>
+    <w:rsid w:val="00860C3C"/>
+    <w:rsid w:val="008622DB"/>
     <w:rsid w:val="008626E7"/>
     <w:rsid w:val="00862BA8"/>
     <w:rsid w:val="008637E8"/>
     <w:rsid w:val="00865D05"/>
     <w:rsid w:val="008676E8"/>
     <w:rsid w:val="00870925"/>
     <w:rsid w:val="00870A22"/>
     <w:rsid w:val="0087226E"/>
     <w:rsid w:val="008728C8"/>
     <w:rsid w:val="00872A3C"/>
     <w:rsid w:val="00872BCE"/>
     <w:rsid w:val="00873436"/>
     <w:rsid w:val="00873CB3"/>
     <w:rsid w:val="00873D36"/>
+    <w:rsid w:val="00874028"/>
     <w:rsid w:val="00874BA0"/>
     <w:rsid w:val="00875462"/>
     <w:rsid w:val="008755E0"/>
+    <w:rsid w:val="008756EC"/>
     <w:rsid w:val="0087692C"/>
     <w:rsid w:val="00876AC8"/>
     <w:rsid w:val="00876B73"/>
     <w:rsid w:val="00876E2A"/>
     <w:rsid w:val="00877194"/>
     <w:rsid w:val="00877234"/>
-    <w:rsid w:val="008818B2"/>
     <w:rsid w:val="00882DE5"/>
     <w:rsid w:val="0088341F"/>
     <w:rsid w:val="00885373"/>
     <w:rsid w:val="008856F9"/>
+    <w:rsid w:val="00885703"/>
     <w:rsid w:val="00885AAD"/>
+    <w:rsid w:val="00886EBC"/>
     <w:rsid w:val="0088726D"/>
     <w:rsid w:val="00887C9B"/>
     <w:rsid w:val="008909DF"/>
     <w:rsid w:val="0089160A"/>
     <w:rsid w:val="00891B26"/>
     <w:rsid w:val="0089213A"/>
     <w:rsid w:val="00892824"/>
     <w:rsid w:val="00893593"/>
     <w:rsid w:val="00893B45"/>
     <w:rsid w:val="00893C9C"/>
     <w:rsid w:val="008943EA"/>
+    <w:rsid w:val="0089466B"/>
     <w:rsid w:val="008947C8"/>
     <w:rsid w:val="00896765"/>
     <w:rsid w:val="008975BA"/>
+    <w:rsid w:val="00897D71"/>
     <w:rsid w:val="008A1409"/>
     <w:rsid w:val="008A14F6"/>
     <w:rsid w:val="008A24AF"/>
+    <w:rsid w:val="008A2F9E"/>
     <w:rsid w:val="008A3065"/>
     <w:rsid w:val="008A336A"/>
     <w:rsid w:val="008A3B7A"/>
     <w:rsid w:val="008A408C"/>
     <w:rsid w:val="008A52B8"/>
     <w:rsid w:val="008A5FAD"/>
+    <w:rsid w:val="008A678B"/>
     <w:rsid w:val="008B03DB"/>
     <w:rsid w:val="008B0B51"/>
     <w:rsid w:val="008B18A3"/>
+    <w:rsid w:val="008B262F"/>
     <w:rsid w:val="008B3908"/>
     <w:rsid w:val="008B3D40"/>
+    <w:rsid w:val="008B3D9A"/>
     <w:rsid w:val="008B5E22"/>
     <w:rsid w:val="008B5FE9"/>
     <w:rsid w:val="008B66C5"/>
-    <w:rsid w:val="008B6800"/>
+    <w:rsid w:val="008B70D6"/>
     <w:rsid w:val="008B79B9"/>
     <w:rsid w:val="008B7D6E"/>
+    <w:rsid w:val="008B7FA2"/>
     <w:rsid w:val="008C050B"/>
-    <w:rsid w:val="008C060D"/>
     <w:rsid w:val="008C18DF"/>
     <w:rsid w:val="008C22F8"/>
+    <w:rsid w:val="008C2378"/>
     <w:rsid w:val="008C48BA"/>
     <w:rsid w:val="008C53D7"/>
     <w:rsid w:val="008C56CC"/>
+    <w:rsid w:val="008C5819"/>
+    <w:rsid w:val="008C5BB4"/>
     <w:rsid w:val="008C5E62"/>
+    <w:rsid w:val="008C6F2C"/>
     <w:rsid w:val="008C6FC5"/>
     <w:rsid w:val="008C7BF8"/>
+    <w:rsid w:val="008D0579"/>
     <w:rsid w:val="008D1170"/>
     <w:rsid w:val="008D19C0"/>
     <w:rsid w:val="008D1F79"/>
     <w:rsid w:val="008D231A"/>
-    <w:rsid w:val="008D2C22"/>
     <w:rsid w:val="008D341C"/>
     <w:rsid w:val="008D3725"/>
     <w:rsid w:val="008D37EC"/>
+    <w:rsid w:val="008D3AC8"/>
     <w:rsid w:val="008D42C0"/>
     <w:rsid w:val="008D4FE6"/>
     <w:rsid w:val="008D553E"/>
+    <w:rsid w:val="008D699B"/>
     <w:rsid w:val="008E028E"/>
+    <w:rsid w:val="008E0967"/>
     <w:rsid w:val="008E0AD7"/>
-    <w:rsid w:val="008E0CE1"/>
+    <w:rsid w:val="008E1172"/>
+    <w:rsid w:val="008E1F2A"/>
     <w:rsid w:val="008E24C5"/>
     <w:rsid w:val="008E28E4"/>
+    <w:rsid w:val="008E3A17"/>
     <w:rsid w:val="008E4FCD"/>
     <w:rsid w:val="008E55D6"/>
     <w:rsid w:val="008E591F"/>
+    <w:rsid w:val="008E5C37"/>
     <w:rsid w:val="008E5D06"/>
     <w:rsid w:val="008E63BE"/>
     <w:rsid w:val="008E63DA"/>
     <w:rsid w:val="008E756D"/>
     <w:rsid w:val="008F01CA"/>
+    <w:rsid w:val="008F0817"/>
     <w:rsid w:val="008F0A6A"/>
+    <w:rsid w:val="008F1456"/>
     <w:rsid w:val="008F1926"/>
     <w:rsid w:val="008F21D6"/>
     <w:rsid w:val="008F2816"/>
     <w:rsid w:val="008F2E27"/>
     <w:rsid w:val="008F2E5D"/>
     <w:rsid w:val="008F32F6"/>
     <w:rsid w:val="008F3703"/>
     <w:rsid w:val="008F5349"/>
     <w:rsid w:val="008F63F2"/>
     <w:rsid w:val="008F68D4"/>
     <w:rsid w:val="008F6B53"/>
     <w:rsid w:val="008F6E06"/>
     <w:rsid w:val="008F722B"/>
     <w:rsid w:val="008F7592"/>
+    <w:rsid w:val="009007B0"/>
     <w:rsid w:val="009007BE"/>
     <w:rsid w:val="00902693"/>
     <w:rsid w:val="00902D5E"/>
     <w:rsid w:val="00902DAE"/>
     <w:rsid w:val="009031AC"/>
     <w:rsid w:val="009039D1"/>
     <w:rsid w:val="00903F2E"/>
     <w:rsid w:val="0090476E"/>
+    <w:rsid w:val="00905403"/>
     <w:rsid w:val="00906103"/>
     <w:rsid w:val="009062A2"/>
     <w:rsid w:val="00906A32"/>
     <w:rsid w:val="00907166"/>
     <w:rsid w:val="00907202"/>
     <w:rsid w:val="00907C55"/>
     <w:rsid w:val="00907D20"/>
     <w:rsid w:val="00907E75"/>
+    <w:rsid w:val="009109B4"/>
     <w:rsid w:val="00910AAC"/>
-    <w:rsid w:val="00910C10"/>
     <w:rsid w:val="00910DA3"/>
+    <w:rsid w:val="009114CD"/>
     <w:rsid w:val="00911896"/>
     <w:rsid w:val="00912C30"/>
     <w:rsid w:val="00912DCC"/>
+    <w:rsid w:val="00913448"/>
+    <w:rsid w:val="00913ADD"/>
     <w:rsid w:val="0091425A"/>
     <w:rsid w:val="0091433A"/>
     <w:rsid w:val="00914A7F"/>
     <w:rsid w:val="00914BDC"/>
     <w:rsid w:val="0091503A"/>
     <w:rsid w:val="00915703"/>
+    <w:rsid w:val="00915E95"/>
     <w:rsid w:val="0091693C"/>
     <w:rsid w:val="00916F63"/>
     <w:rsid w:val="009174C2"/>
     <w:rsid w:val="00920132"/>
+    <w:rsid w:val="00920652"/>
+    <w:rsid w:val="00920684"/>
     <w:rsid w:val="009207B5"/>
     <w:rsid w:val="00920FAA"/>
     <w:rsid w:val="00921F56"/>
     <w:rsid w:val="0092416E"/>
     <w:rsid w:val="0092451C"/>
     <w:rsid w:val="00924D4A"/>
+    <w:rsid w:val="00924DE6"/>
     <w:rsid w:val="0092516F"/>
     <w:rsid w:val="00925F7C"/>
     <w:rsid w:val="009266A2"/>
     <w:rsid w:val="00926BA9"/>
     <w:rsid w:val="00927340"/>
     <w:rsid w:val="009274D5"/>
     <w:rsid w:val="0093017F"/>
     <w:rsid w:val="00931052"/>
     <w:rsid w:val="00931E0E"/>
     <w:rsid w:val="009321FE"/>
     <w:rsid w:val="00933273"/>
+    <w:rsid w:val="0093366D"/>
+    <w:rsid w:val="00933F1F"/>
     <w:rsid w:val="009351BC"/>
     <w:rsid w:val="009353B7"/>
     <w:rsid w:val="009369A5"/>
     <w:rsid w:val="009372A5"/>
     <w:rsid w:val="00940043"/>
     <w:rsid w:val="00940428"/>
     <w:rsid w:val="00940F7D"/>
     <w:rsid w:val="00942270"/>
     <w:rsid w:val="009432EB"/>
+    <w:rsid w:val="00943326"/>
     <w:rsid w:val="00943DC4"/>
     <w:rsid w:val="00944184"/>
     <w:rsid w:val="009441F8"/>
     <w:rsid w:val="009446A8"/>
     <w:rsid w:val="00944BFF"/>
     <w:rsid w:val="00944E95"/>
     <w:rsid w:val="009456A7"/>
     <w:rsid w:val="00945B46"/>
     <w:rsid w:val="00946D04"/>
     <w:rsid w:val="009477F5"/>
+    <w:rsid w:val="00950A29"/>
     <w:rsid w:val="00950CC7"/>
+    <w:rsid w:val="009518C1"/>
     <w:rsid w:val="00952154"/>
     <w:rsid w:val="00952884"/>
     <w:rsid w:val="00953EB0"/>
+    <w:rsid w:val="00955D6F"/>
     <w:rsid w:val="00955E3A"/>
     <w:rsid w:val="009561E3"/>
     <w:rsid w:val="009562EE"/>
     <w:rsid w:val="00956A62"/>
     <w:rsid w:val="00956B66"/>
     <w:rsid w:val="00957DF4"/>
     <w:rsid w:val="00960A24"/>
+    <w:rsid w:val="00962650"/>
     <w:rsid w:val="009629F2"/>
+    <w:rsid w:val="00962D53"/>
     <w:rsid w:val="009633C3"/>
     <w:rsid w:val="00963DAB"/>
     <w:rsid w:val="00964843"/>
+    <w:rsid w:val="0096548E"/>
     <w:rsid w:val="00965FFB"/>
     <w:rsid w:val="009665AA"/>
+    <w:rsid w:val="00966B44"/>
     <w:rsid w:val="0096750E"/>
     <w:rsid w:val="0097068B"/>
     <w:rsid w:val="00970A43"/>
-    <w:rsid w:val="0097159A"/>
     <w:rsid w:val="009719A8"/>
     <w:rsid w:val="00971C45"/>
     <w:rsid w:val="009728EA"/>
     <w:rsid w:val="0097339E"/>
     <w:rsid w:val="009734FB"/>
     <w:rsid w:val="009738BF"/>
     <w:rsid w:val="00973A14"/>
+    <w:rsid w:val="0097424B"/>
+    <w:rsid w:val="0097428B"/>
     <w:rsid w:val="009743C0"/>
     <w:rsid w:val="009744B4"/>
+    <w:rsid w:val="00975D26"/>
     <w:rsid w:val="00976094"/>
     <w:rsid w:val="009764F3"/>
-    <w:rsid w:val="00977F42"/>
     <w:rsid w:val="009803F0"/>
     <w:rsid w:val="0098059F"/>
     <w:rsid w:val="009811FE"/>
     <w:rsid w:val="009815D0"/>
     <w:rsid w:val="00981894"/>
     <w:rsid w:val="00981D63"/>
     <w:rsid w:val="00981EC3"/>
     <w:rsid w:val="00981F97"/>
+    <w:rsid w:val="0098253C"/>
     <w:rsid w:val="00982A7C"/>
     <w:rsid w:val="009832E2"/>
     <w:rsid w:val="009836AC"/>
     <w:rsid w:val="00983762"/>
     <w:rsid w:val="009847C3"/>
     <w:rsid w:val="00985697"/>
     <w:rsid w:val="00986209"/>
+    <w:rsid w:val="0098675C"/>
     <w:rsid w:val="009869AF"/>
     <w:rsid w:val="00986BCA"/>
     <w:rsid w:val="009871C5"/>
     <w:rsid w:val="009872C0"/>
+    <w:rsid w:val="009874A0"/>
     <w:rsid w:val="009902B5"/>
     <w:rsid w:val="009905FA"/>
     <w:rsid w:val="009911CB"/>
     <w:rsid w:val="00991302"/>
     <w:rsid w:val="0099162A"/>
     <w:rsid w:val="00991933"/>
     <w:rsid w:val="00991F54"/>
     <w:rsid w:val="00991FA8"/>
     <w:rsid w:val="00992224"/>
     <w:rsid w:val="009927E7"/>
     <w:rsid w:val="009930BC"/>
     <w:rsid w:val="00993309"/>
     <w:rsid w:val="009937F1"/>
+    <w:rsid w:val="00993950"/>
     <w:rsid w:val="00993EC2"/>
     <w:rsid w:val="009944E2"/>
     <w:rsid w:val="009951E8"/>
+    <w:rsid w:val="00995884"/>
     <w:rsid w:val="009966E8"/>
     <w:rsid w:val="00997379"/>
     <w:rsid w:val="009A03BD"/>
     <w:rsid w:val="009A135E"/>
     <w:rsid w:val="009A160F"/>
     <w:rsid w:val="009A19A0"/>
     <w:rsid w:val="009A269F"/>
     <w:rsid w:val="009A3BDC"/>
     <w:rsid w:val="009A4A7C"/>
     <w:rsid w:val="009A4B45"/>
     <w:rsid w:val="009A5779"/>
     <w:rsid w:val="009A5F85"/>
     <w:rsid w:val="009A612C"/>
     <w:rsid w:val="009A706E"/>
     <w:rsid w:val="009A7097"/>
     <w:rsid w:val="009A71F9"/>
     <w:rsid w:val="009A751F"/>
+    <w:rsid w:val="009A78BC"/>
     <w:rsid w:val="009B0460"/>
     <w:rsid w:val="009B08B6"/>
     <w:rsid w:val="009B0A5F"/>
     <w:rsid w:val="009B12B3"/>
     <w:rsid w:val="009B186D"/>
     <w:rsid w:val="009B1F9A"/>
     <w:rsid w:val="009B2410"/>
     <w:rsid w:val="009B262B"/>
     <w:rsid w:val="009B2E01"/>
     <w:rsid w:val="009B33D9"/>
     <w:rsid w:val="009B344B"/>
     <w:rsid w:val="009B34AD"/>
     <w:rsid w:val="009B4786"/>
     <w:rsid w:val="009B47EA"/>
     <w:rsid w:val="009B4A8B"/>
     <w:rsid w:val="009B4B65"/>
     <w:rsid w:val="009B4FBB"/>
     <w:rsid w:val="009B6227"/>
     <w:rsid w:val="009B782B"/>
     <w:rsid w:val="009B79B9"/>
     <w:rsid w:val="009C0183"/>
     <w:rsid w:val="009C1719"/>
     <w:rsid w:val="009C1F84"/>
     <w:rsid w:val="009C2543"/>
     <w:rsid w:val="009C26ED"/>
+    <w:rsid w:val="009C2D2E"/>
     <w:rsid w:val="009C2F54"/>
     <w:rsid w:val="009C34D4"/>
+    <w:rsid w:val="009C36DC"/>
     <w:rsid w:val="009C3FAF"/>
     <w:rsid w:val="009C5D5B"/>
     <w:rsid w:val="009C618A"/>
     <w:rsid w:val="009C692B"/>
     <w:rsid w:val="009C7540"/>
+    <w:rsid w:val="009C7632"/>
     <w:rsid w:val="009C7A25"/>
     <w:rsid w:val="009C7ABD"/>
+    <w:rsid w:val="009D064B"/>
     <w:rsid w:val="009D105C"/>
     <w:rsid w:val="009D1DC3"/>
     <w:rsid w:val="009D1E79"/>
     <w:rsid w:val="009D2199"/>
     <w:rsid w:val="009D2CEB"/>
     <w:rsid w:val="009D3763"/>
     <w:rsid w:val="009D38D6"/>
     <w:rsid w:val="009D407C"/>
     <w:rsid w:val="009D44FF"/>
     <w:rsid w:val="009D4538"/>
     <w:rsid w:val="009D55B4"/>
+    <w:rsid w:val="009D5BC8"/>
     <w:rsid w:val="009D6DE1"/>
     <w:rsid w:val="009D6E3D"/>
+    <w:rsid w:val="009E02F0"/>
     <w:rsid w:val="009E0472"/>
+    <w:rsid w:val="009E05FE"/>
     <w:rsid w:val="009E065E"/>
-    <w:rsid w:val="009E0740"/>
     <w:rsid w:val="009E1C56"/>
     <w:rsid w:val="009E21FD"/>
     <w:rsid w:val="009E2540"/>
     <w:rsid w:val="009E2D2B"/>
+    <w:rsid w:val="009E3BC3"/>
     <w:rsid w:val="009E3E31"/>
     <w:rsid w:val="009E3E7D"/>
     <w:rsid w:val="009E4043"/>
     <w:rsid w:val="009E4357"/>
     <w:rsid w:val="009E4AE9"/>
     <w:rsid w:val="009E62F0"/>
     <w:rsid w:val="009E6E63"/>
     <w:rsid w:val="009E7427"/>
     <w:rsid w:val="009E7A58"/>
     <w:rsid w:val="009F0CC4"/>
     <w:rsid w:val="009F0EA6"/>
+    <w:rsid w:val="009F15C9"/>
     <w:rsid w:val="009F2575"/>
     <w:rsid w:val="009F28A8"/>
     <w:rsid w:val="009F2935"/>
     <w:rsid w:val="009F2ACC"/>
     <w:rsid w:val="009F3601"/>
     <w:rsid w:val="009F3824"/>
     <w:rsid w:val="009F3B2B"/>
+    <w:rsid w:val="009F585C"/>
     <w:rsid w:val="009F6111"/>
     <w:rsid w:val="009F661B"/>
     <w:rsid w:val="009F71DE"/>
+    <w:rsid w:val="009F72EE"/>
     <w:rsid w:val="009F7B8D"/>
     <w:rsid w:val="00A0033D"/>
     <w:rsid w:val="00A0110D"/>
     <w:rsid w:val="00A0145B"/>
     <w:rsid w:val="00A01470"/>
+    <w:rsid w:val="00A017F3"/>
     <w:rsid w:val="00A02E55"/>
     <w:rsid w:val="00A02F2D"/>
     <w:rsid w:val="00A033B0"/>
     <w:rsid w:val="00A03B7E"/>
     <w:rsid w:val="00A03B83"/>
     <w:rsid w:val="00A03BDF"/>
     <w:rsid w:val="00A03BF9"/>
     <w:rsid w:val="00A0519B"/>
     <w:rsid w:val="00A05621"/>
     <w:rsid w:val="00A05CC8"/>
     <w:rsid w:val="00A0657E"/>
     <w:rsid w:val="00A06A40"/>
     <w:rsid w:val="00A07201"/>
     <w:rsid w:val="00A0770F"/>
     <w:rsid w:val="00A07BE8"/>
     <w:rsid w:val="00A07F06"/>
     <w:rsid w:val="00A11318"/>
+    <w:rsid w:val="00A1131C"/>
     <w:rsid w:val="00A11E65"/>
     <w:rsid w:val="00A1217D"/>
     <w:rsid w:val="00A12686"/>
     <w:rsid w:val="00A12D39"/>
     <w:rsid w:val="00A12D45"/>
     <w:rsid w:val="00A14763"/>
     <w:rsid w:val="00A14FC7"/>
     <w:rsid w:val="00A1668F"/>
     <w:rsid w:val="00A176F3"/>
     <w:rsid w:val="00A20D6B"/>
     <w:rsid w:val="00A21209"/>
     <w:rsid w:val="00A2260E"/>
+    <w:rsid w:val="00A22990"/>
     <w:rsid w:val="00A22A1A"/>
     <w:rsid w:val="00A238A3"/>
     <w:rsid w:val="00A23C1A"/>
     <w:rsid w:val="00A243DD"/>
     <w:rsid w:val="00A24E03"/>
     <w:rsid w:val="00A2674D"/>
     <w:rsid w:val="00A26B31"/>
     <w:rsid w:val="00A26E4D"/>
     <w:rsid w:val="00A26EFD"/>
+    <w:rsid w:val="00A300A0"/>
     <w:rsid w:val="00A30A86"/>
     <w:rsid w:val="00A3225F"/>
     <w:rsid w:val="00A337D9"/>
+    <w:rsid w:val="00A33904"/>
     <w:rsid w:val="00A3398F"/>
     <w:rsid w:val="00A35D79"/>
+    <w:rsid w:val="00A35E0C"/>
     <w:rsid w:val="00A3614F"/>
     <w:rsid w:val="00A36724"/>
     <w:rsid w:val="00A369A8"/>
+    <w:rsid w:val="00A36CE9"/>
     <w:rsid w:val="00A40666"/>
     <w:rsid w:val="00A4078D"/>
     <w:rsid w:val="00A410FE"/>
     <w:rsid w:val="00A41E1F"/>
     <w:rsid w:val="00A42A67"/>
     <w:rsid w:val="00A43782"/>
     <w:rsid w:val="00A43B3A"/>
     <w:rsid w:val="00A43ED5"/>
+    <w:rsid w:val="00A44561"/>
+    <w:rsid w:val="00A44788"/>
     <w:rsid w:val="00A4479A"/>
     <w:rsid w:val="00A46666"/>
     <w:rsid w:val="00A46CE6"/>
     <w:rsid w:val="00A46EC4"/>
     <w:rsid w:val="00A47420"/>
     <w:rsid w:val="00A47916"/>
     <w:rsid w:val="00A47B2F"/>
     <w:rsid w:val="00A47D7F"/>
     <w:rsid w:val="00A50472"/>
     <w:rsid w:val="00A50BBE"/>
     <w:rsid w:val="00A50EBF"/>
     <w:rsid w:val="00A5102B"/>
     <w:rsid w:val="00A517C3"/>
     <w:rsid w:val="00A51B8D"/>
     <w:rsid w:val="00A51F29"/>
     <w:rsid w:val="00A525C4"/>
     <w:rsid w:val="00A528B4"/>
     <w:rsid w:val="00A53EC9"/>
     <w:rsid w:val="00A542B8"/>
     <w:rsid w:val="00A55438"/>
+    <w:rsid w:val="00A5590B"/>
     <w:rsid w:val="00A5696E"/>
-    <w:rsid w:val="00A6120D"/>
+    <w:rsid w:val="00A60AC0"/>
     <w:rsid w:val="00A614DB"/>
+    <w:rsid w:val="00A616E1"/>
+    <w:rsid w:val="00A61A45"/>
     <w:rsid w:val="00A62DD2"/>
     <w:rsid w:val="00A634E8"/>
     <w:rsid w:val="00A6388D"/>
     <w:rsid w:val="00A63B4D"/>
     <w:rsid w:val="00A64326"/>
+    <w:rsid w:val="00A647C5"/>
+    <w:rsid w:val="00A6486A"/>
     <w:rsid w:val="00A64AF1"/>
     <w:rsid w:val="00A64B90"/>
     <w:rsid w:val="00A65C0F"/>
     <w:rsid w:val="00A671D6"/>
     <w:rsid w:val="00A70347"/>
+    <w:rsid w:val="00A70AFE"/>
     <w:rsid w:val="00A71248"/>
     <w:rsid w:val="00A71E11"/>
     <w:rsid w:val="00A72118"/>
     <w:rsid w:val="00A7243F"/>
     <w:rsid w:val="00A736B4"/>
     <w:rsid w:val="00A7411E"/>
     <w:rsid w:val="00A743A4"/>
     <w:rsid w:val="00A743D9"/>
     <w:rsid w:val="00A745AB"/>
     <w:rsid w:val="00A74C27"/>
     <w:rsid w:val="00A74D23"/>
+    <w:rsid w:val="00A753C4"/>
     <w:rsid w:val="00A753D8"/>
     <w:rsid w:val="00A7566E"/>
     <w:rsid w:val="00A75C62"/>
     <w:rsid w:val="00A76284"/>
     <w:rsid w:val="00A76470"/>
     <w:rsid w:val="00A76CA2"/>
     <w:rsid w:val="00A7728F"/>
+    <w:rsid w:val="00A772FA"/>
+    <w:rsid w:val="00A777B7"/>
+    <w:rsid w:val="00A77DF4"/>
     <w:rsid w:val="00A81359"/>
     <w:rsid w:val="00A814F9"/>
     <w:rsid w:val="00A81F6D"/>
     <w:rsid w:val="00A821D9"/>
     <w:rsid w:val="00A836C5"/>
     <w:rsid w:val="00A83DB9"/>
     <w:rsid w:val="00A84616"/>
     <w:rsid w:val="00A847ED"/>
     <w:rsid w:val="00A848BC"/>
     <w:rsid w:val="00A84980"/>
     <w:rsid w:val="00A8546A"/>
     <w:rsid w:val="00A85A98"/>
     <w:rsid w:val="00A85EDA"/>
     <w:rsid w:val="00A86511"/>
     <w:rsid w:val="00A866BE"/>
     <w:rsid w:val="00A87745"/>
     <w:rsid w:val="00A907C8"/>
     <w:rsid w:val="00A91225"/>
     <w:rsid w:val="00A91696"/>
     <w:rsid w:val="00A91CE1"/>
     <w:rsid w:val="00A935DF"/>
     <w:rsid w:val="00A93744"/>
+    <w:rsid w:val="00A93E58"/>
     <w:rsid w:val="00A941C3"/>
+    <w:rsid w:val="00A945FF"/>
     <w:rsid w:val="00A9542C"/>
     <w:rsid w:val="00A97A72"/>
     <w:rsid w:val="00AA1B89"/>
     <w:rsid w:val="00AA1F41"/>
     <w:rsid w:val="00AA25ED"/>
     <w:rsid w:val="00AA25FE"/>
     <w:rsid w:val="00AA290E"/>
+    <w:rsid w:val="00AA3301"/>
     <w:rsid w:val="00AA35A0"/>
     <w:rsid w:val="00AA3926"/>
     <w:rsid w:val="00AA4956"/>
     <w:rsid w:val="00AA4CAF"/>
+    <w:rsid w:val="00AA4EB4"/>
     <w:rsid w:val="00AA5016"/>
     <w:rsid w:val="00AA57B1"/>
     <w:rsid w:val="00AA71E0"/>
     <w:rsid w:val="00AA75C1"/>
     <w:rsid w:val="00AA75CA"/>
     <w:rsid w:val="00AA75D4"/>
+    <w:rsid w:val="00AA7A0E"/>
     <w:rsid w:val="00AA7BA6"/>
     <w:rsid w:val="00AA7DC7"/>
     <w:rsid w:val="00AB0442"/>
+    <w:rsid w:val="00AB18A3"/>
     <w:rsid w:val="00AB3243"/>
     <w:rsid w:val="00AB38CC"/>
     <w:rsid w:val="00AB3D89"/>
     <w:rsid w:val="00AB3E0E"/>
     <w:rsid w:val="00AB403D"/>
     <w:rsid w:val="00AB5070"/>
     <w:rsid w:val="00AB50FF"/>
     <w:rsid w:val="00AB599A"/>
     <w:rsid w:val="00AB6B98"/>
     <w:rsid w:val="00AB7DD5"/>
     <w:rsid w:val="00AC0743"/>
     <w:rsid w:val="00AC0ED0"/>
     <w:rsid w:val="00AC12F4"/>
     <w:rsid w:val="00AC1FCB"/>
     <w:rsid w:val="00AC2972"/>
+    <w:rsid w:val="00AC2BCA"/>
     <w:rsid w:val="00AC3ADC"/>
     <w:rsid w:val="00AC4D42"/>
     <w:rsid w:val="00AC4EF6"/>
     <w:rsid w:val="00AC6282"/>
     <w:rsid w:val="00AC66CB"/>
     <w:rsid w:val="00AC69F1"/>
     <w:rsid w:val="00AC6E6B"/>
     <w:rsid w:val="00AC7289"/>
     <w:rsid w:val="00AC7332"/>
     <w:rsid w:val="00AC7976"/>
     <w:rsid w:val="00AD089E"/>
     <w:rsid w:val="00AD0DA3"/>
     <w:rsid w:val="00AD2517"/>
     <w:rsid w:val="00AD2848"/>
+    <w:rsid w:val="00AD3163"/>
     <w:rsid w:val="00AD3181"/>
     <w:rsid w:val="00AD3558"/>
     <w:rsid w:val="00AD3D5B"/>
     <w:rsid w:val="00AD3E1D"/>
     <w:rsid w:val="00AD4EFE"/>
     <w:rsid w:val="00AD5761"/>
+    <w:rsid w:val="00AD5BB9"/>
+    <w:rsid w:val="00AD69B3"/>
     <w:rsid w:val="00AD72B1"/>
     <w:rsid w:val="00AE113E"/>
     <w:rsid w:val="00AE1915"/>
     <w:rsid w:val="00AE2AA8"/>
     <w:rsid w:val="00AE2AF9"/>
     <w:rsid w:val="00AE4AA4"/>
     <w:rsid w:val="00AE4FE3"/>
     <w:rsid w:val="00AE516E"/>
     <w:rsid w:val="00AE5772"/>
     <w:rsid w:val="00AE689A"/>
     <w:rsid w:val="00AE7ABE"/>
     <w:rsid w:val="00AF04C9"/>
     <w:rsid w:val="00AF05CD"/>
     <w:rsid w:val="00AF0678"/>
     <w:rsid w:val="00AF0689"/>
     <w:rsid w:val="00AF2E21"/>
+    <w:rsid w:val="00AF3B96"/>
     <w:rsid w:val="00AF3DB3"/>
-    <w:rsid w:val="00AF3F71"/>
     <w:rsid w:val="00AF40CE"/>
     <w:rsid w:val="00AF5FCB"/>
     <w:rsid w:val="00AF65C0"/>
+    <w:rsid w:val="00AF66B9"/>
     <w:rsid w:val="00AF71CA"/>
     <w:rsid w:val="00AF7717"/>
     <w:rsid w:val="00AF7C8F"/>
+    <w:rsid w:val="00AF7E71"/>
     <w:rsid w:val="00B0075A"/>
     <w:rsid w:val="00B01368"/>
     <w:rsid w:val="00B01B94"/>
     <w:rsid w:val="00B02CA5"/>
     <w:rsid w:val="00B02E39"/>
     <w:rsid w:val="00B03639"/>
     <w:rsid w:val="00B047BD"/>
     <w:rsid w:val="00B04C42"/>
     <w:rsid w:val="00B0634E"/>
     <w:rsid w:val="00B07827"/>
     <w:rsid w:val="00B11528"/>
     <w:rsid w:val="00B11899"/>
     <w:rsid w:val="00B11B47"/>
     <w:rsid w:val="00B11CBC"/>
     <w:rsid w:val="00B127F3"/>
     <w:rsid w:val="00B1386F"/>
     <w:rsid w:val="00B13C47"/>
+    <w:rsid w:val="00B13F04"/>
     <w:rsid w:val="00B14680"/>
     <w:rsid w:val="00B14C06"/>
+    <w:rsid w:val="00B163D7"/>
     <w:rsid w:val="00B169D7"/>
+    <w:rsid w:val="00B16EC7"/>
+    <w:rsid w:val="00B177DA"/>
     <w:rsid w:val="00B17DCE"/>
     <w:rsid w:val="00B17E5F"/>
+    <w:rsid w:val="00B17FDB"/>
+    <w:rsid w:val="00B2040F"/>
     <w:rsid w:val="00B21C6F"/>
     <w:rsid w:val="00B22CDD"/>
+    <w:rsid w:val="00B236C3"/>
     <w:rsid w:val="00B23DA0"/>
     <w:rsid w:val="00B2451C"/>
     <w:rsid w:val="00B247C0"/>
     <w:rsid w:val="00B24B89"/>
     <w:rsid w:val="00B24D5E"/>
     <w:rsid w:val="00B24FC8"/>
     <w:rsid w:val="00B259D3"/>
+    <w:rsid w:val="00B25DD5"/>
     <w:rsid w:val="00B262E1"/>
     <w:rsid w:val="00B2738E"/>
     <w:rsid w:val="00B274EB"/>
     <w:rsid w:val="00B30A1E"/>
     <w:rsid w:val="00B3134C"/>
     <w:rsid w:val="00B31D7B"/>
     <w:rsid w:val="00B321AF"/>
     <w:rsid w:val="00B32CB7"/>
     <w:rsid w:val="00B33E27"/>
     <w:rsid w:val="00B34A8C"/>
     <w:rsid w:val="00B35D05"/>
+    <w:rsid w:val="00B35DF0"/>
     <w:rsid w:val="00B360C2"/>
     <w:rsid w:val="00B36820"/>
     <w:rsid w:val="00B36C34"/>
     <w:rsid w:val="00B3706D"/>
     <w:rsid w:val="00B40692"/>
     <w:rsid w:val="00B41B1D"/>
     <w:rsid w:val="00B41D96"/>
+    <w:rsid w:val="00B42548"/>
     <w:rsid w:val="00B42BDB"/>
     <w:rsid w:val="00B42F3E"/>
     <w:rsid w:val="00B43071"/>
     <w:rsid w:val="00B44798"/>
     <w:rsid w:val="00B44876"/>
+    <w:rsid w:val="00B45F14"/>
     <w:rsid w:val="00B469A6"/>
     <w:rsid w:val="00B46F3D"/>
     <w:rsid w:val="00B47128"/>
+    <w:rsid w:val="00B47D07"/>
+    <w:rsid w:val="00B50134"/>
     <w:rsid w:val="00B51A7B"/>
     <w:rsid w:val="00B51AC8"/>
     <w:rsid w:val="00B51BE4"/>
     <w:rsid w:val="00B51EAE"/>
     <w:rsid w:val="00B52311"/>
     <w:rsid w:val="00B529F6"/>
     <w:rsid w:val="00B538E1"/>
     <w:rsid w:val="00B53F7A"/>
-    <w:rsid w:val="00B54F7B"/>
     <w:rsid w:val="00B55163"/>
     <w:rsid w:val="00B5611C"/>
+    <w:rsid w:val="00B5752E"/>
     <w:rsid w:val="00B57C5F"/>
     <w:rsid w:val="00B61028"/>
     <w:rsid w:val="00B610BA"/>
     <w:rsid w:val="00B61BF8"/>
     <w:rsid w:val="00B6241B"/>
     <w:rsid w:val="00B62FB1"/>
     <w:rsid w:val="00B63B12"/>
     <w:rsid w:val="00B63CDD"/>
     <w:rsid w:val="00B63E17"/>
     <w:rsid w:val="00B64700"/>
     <w:rsid w:val="00B64D6F"/>
     <w:rsid w:val="00B6535A"/>
     <w:rsid w:val="00B66142"/>
     <w:rsid w:val="00B66288"/>
+    <w:rsid w:val="00B66CEB"/>
     <w:rsid w:val="00B66ECC"/>
     <w:rsid w:val="00B70D93"/>
+    <w:rsid w:val="00B716B3"/>
     <w:rsid w:val="00B7189C"/>
     <w:rsid w:val="00B71B4D"/>
     <w:rsid w:val="00B71FAA"/>
     <w:rsid w:val="00B725A8"/>
     <w:rsid w:val="00B72CBA"/>
+    <w:rsid w:val="00B73368"/>
     <w:rsid w:val="00B73471"/>
     <w:rsid w:val="00B737AF"/>
     <w:rsid w:val="00B74EDE"/>
     <w:rsid w:val="00B76301"/>
     <w:rsid w:val="00B76692"/>
     <w:rsid w:val="00B77DF8"/>
-    <w:rsid w:val="00B77EA5"/>
     <w:rsid w:val="00B80314"/>
     <w:rsid w:val="00B80D11"/>
+    <w:rsid w:val="00B81776"/>
     <w:rsid w:val="00B8285C"/>
     <w:rsid w:val="00B831E9"/>
     <w:rsid w:val="00B83FCA"/>
     <w:rsid w:val="00B84828"/>
     <w:rsid w:val="00B84F54"/>
     <w:rsid w:val="00B84F8F"/>
     <w:rsid w:val="00B86141"/>
     <w:rsid w:val="00B86736"/>
     <w:rsid w:val="00B86B13"/>
     <w:rsid w:val="00B878FF"/>
     <w:rsid w:val="00B90595"/>
     <w:rsid w:val="00B913DC"/>
     <w:rsid w:val="00B91764"/>
     <w:rsid w:val="00B91D88"/>
     <w:rsid w:val="00B92185"/>
     <w:rsid w:val="00B92354"/>
+    <w:rsid w:val="00B92D5B"/>
     <w:rsid w:val="00B9397A"/>
     <w:rsid w:val="00B93BBD"/>
     <w:rsid w:val="00B94EC1"/>
     <w:rsid w:val="00B95B41"/>
     <w:rsid w:val="00B95EB9"/>
     <w:rsid w:val="00B977A7"/>
     <w:rsid w:val="00B97FFD"/>
+    <w:rsid w:val="00BA01D9"/>
     <w:rsid w:val="00BA02B0"/>
-    <w:rsid w:val="00BA066A"/>
     <w:rsid w:val="00BA09BE"/>
     <w:rsid w:val="00BA0A84"/>
     <w:rsid w:val="00BA0DB1"/>
     <w:rsid w:val="00BA20EC"/>
     <w:rsid w:val="00BA26C4"/>
+    <w:rsid w:val="00BA40F0"/>
     <w:rsid w:val="00BA540A"/>
     <w:rsid w:val="00BA59C8"/>
     <w:rsid w:val="00BA5B56"/>
     <w:rsid w:val="00BA657D"/>
     <w:rsid w:val="00BA6A0D"/>
     <w:rsid w:val="00BA6C0F"/>
     <w:rsid w:val="00BB018A"/>
     <w:rsid w:val="00BB05D6"/>
     <w:rsid w:val="00BB0E19"/>
     <w:rsid w:val="00BB1EF8"/>
     <w:rsid w:val="00BB2075"/>
     <w:rsid w:val="00BB4203"/>
     <w:rsid w:val="00BB532F"/>
     <w:rsid w:val="00BB5370"/>
     <w:rsid w:val="00BB58FC"/>
     <w:rsid w:val="00BB5C22"/>
     <w:rsid w:val="00BB5ED3"/>
     <w:rsid w:val="00BB6593"/>
+    <w:rsid w:val="00BB65E6"/>
     <w:rsid w:val="00BB66B4"/>
     <w:rsid w:val="00BB6BED"/>
     <w:rsid w:val="00BB7487"/>
     <w:rsid w:val="00BB750C"/>
+    <w:rsid w:val="00BB77A2"/>
     <w:rsid w:val="00BB7F13"/>
     <w:rsid w:val="00BC0353"/>
+    <w:rsid w:val="00BC07B1"/>
     <w:rsid w:val="00BC32B1"/>
+    <w:rsid w:val="00BC3BF0"/>
     <w:rsid w:val="00BC41B2"/>
     <w:rsid w:val="00BC4718"/>
+    <w:rsid w:val="00BC4940"/>
     <w:rsid w:val="00BC4EFF"/>
     <w:rsid w:val="00BC5DA6"/>
     <w:rsid w:val="00BC7652"/>
     <w:rsid w:val="00BC76EB"/>
     <w:rsid w:val="00BC7C22"/>
     <w:rsid w:val="00BD003F"/>
     <w:rsid w:val="00BD01E2"/>
     <w:rsid w:val="00BD07B9"/>
     <w:rsid w:val="00BD146B"/>
     <w:rsid w:val="00BD1570"/>
+    <w:rsid w:val="00BD1AE6"/>
     <w:rsid w:val="00BD2373"/>
     <w:rsid w:val="00BD2BFA"/>
     <w:rsid w:val="00BD2E91"/>
     <w:rsid w:val="00BD3002"/>
+    <w:rsid w:val="00BD3179"/>
     <w:rsid w:val="00BD4390"/>
     <w:rsid w:val="00BD54C8"/>
     <w:rsid w:val="00BD5FD9"/>
+    <w:rsid w:val="00BD60F7"/>
+    <w:rsid w:val="00BD6B84"/>
     <w:rsid w:val="00BD7266"/>
+    <w:rsid w:val="00BD7C92"/>
     <w:rsid w:val="00BD7D46"/>
     <w:rsid w:val="00BD7DDF"/>
     <w:rsid w:val="00BE0192"/>
     <w:rsid w:val="00BE088B"/>
     <w:rsid w:val="00BE20CE"/>
     <w:rsid w:val="00BE2185"/>
     <w:rsid w:val="00BE21B0"/>
     <w:rsid w:val="00BE2F57"/>
-    <w:rsid w:val="00BE31EE"/>
     <w:rsid w:val="00BE3811"/>
     <w:rsid w:val="00BE3B1C"/>
     <w:rsid w:val="00BE3D18"/>
+    <w:rsid w:val="00BE3ED2"/>
+    <w:rsid w:val="00BE47AC"/>
     <w:rsid w:val="00BE5081"/>
     <w:rsid w:val="00BE50BD"/>
     <w:rsid w:val="00BE52FE"/>
     <w:rsid w:val="00BE58EA"/>
     <w:rsid w:val="00BE5AC2"/>
     <w:rsid w:val="00BE5C73"/>
     <w:rsid w:val="00BE5D0D"/>
     <w:rsid w:val="00BE5D9F"/>
     <w:rsid w:val="00BE602B"/>
     <w:rsid w:val="00BE75D3"/>
     <w:rsid w:val="00BE7F94"/>
     <w:rsid w:val="00BF09E3"/>
     <w:rsid w:val="00BF1825"/>
+    <w:rsid w:val="00BF1C61"/>
+    <w:rsid w:val="00BF1F22"/>
+    <w:rsid w:val="00BF245C"/>
     <w:rsid w:val="00BF3280"/>
     <w:rsid w:val="00BF3B93"/>
     <w:rsid w:val="00BF3C5D"/>
     <w:rsid w:val="00BF4983"/>
+    <w:rsid w:val="00BF4C72"/>
     <w:rsid w:val="00BF52FE"/>
     <w:rsid w:val="00BF5476"/>
     <w:rsid w:val="00BF57E7"/>
     <w:rsid w:val="00BF5C51"/>
     <w:rsid w:val="00BF5EF7"/>
+    <w:rsid w:val="00BF7250"/>
+    <w:rsid w:val="00BF747E"/>
     <w:rsid w:val="00BF7C77"/>
     <w:rsid w:val="00C00513"/>
     <w:rsid w:val="00C019D8"/>
     <w:rsid w:val="00C01CFF"/>
     <w:rsid w:val="00C022E7"/>
+    <w:rsid w:val="00C027C1"/>
     <w:rsid w:val="00C043FD"/>
     <w:rsid w:val="00C0534B"/>
     <w:rsid w:val="00C06BEB"/>
+    <w:rsid w:val="00C06FB9"/>
     <w:rsid w:val="00C07203"/>
     <w:rsid w:val="00C115B2"/>
     <w:rsid w:val="00C133A7"/>
     <w:rsid w:val="00C1349D"/>
     <w:rsid w:val="00C14719"/>
     <w:rsid w:val="00C147EF"/>
     <w:rsid w:val="00C14A4C"/>
+    <w:rsid w:val="00C15F40"/>
     <w:rsid w:val="00C1648E"/>
     <w:rsid w:val="00C166EA"/>
     <w:rsid w:val="00C17CD1"/>
     <w:rsid w:val="00C20475"/>
     <w:rsid w:val="00C20A4B"/>
     <w:rsid w:val="00C20B59"/>
     <w:rsid w:val="00C238F9"/>
     <w:rsid w:val="00C2393D"/>
     <w:rsid w:val="00C23C45"/>
     <w:rsid w:val="00C25B9F"/>
     <w:rsid w:val="00C26064"/>
     <w:rsid w:val="00C26132"/>
     <w:rsid w:val="00C267DE"/>
     <w:rsid w:val="00C27423"/>
     <w:rsid w:val="00C275A4"/>
     <w:rsid w:val="00C27AAA"/>
     <w:rsid w:val="00C27E4B"/>
     <w:rsid w:val="00C30186"/>
     <w:rsid w:val="00C3294D"/>
     <w:rsid w:val="00C329B4"/>
     <w:rsid w:val="00C3351B"/>
     <w:rsid w:val="00C345FB"/>
     <w:rsid w:val="00C35108"/>
     <w:rsid w:val="00C357DB"/>
     <w:rsid w:val="00C36389"/>
+    <w:rsid w:val="00C36A12"/>
     <w:rsid w:val="00C36BFE"/>
     <w:rsid w:val="00C3702E"/>
     <w:rsid w:val="00C370AC"/>
     <w:rsid w:val="00C40C09"/>
     <w:rsid w:val="00C41883"/>
     <w:rsid w:val="00C42916"/>
     <w:rsid w:val="00C42E19"/>
     <w:rsid w:val="00C43693"/>
     <w:rsid w:val="00C436E9"/>
+    <w:rsid w:val="00C43DA5"/>
     <w:rsid w:val="00C445D2"/>
     <w:rsid w:val="00C44912"/>
     <w:rsid w:val="00C4556B"/>
     <w:rsid w:val="00C4586B"/>
+    <w:rsid w:val="00C4593A"/>
     <w:rsid w:val="00C45BAA"/>
     <w:rsid w:val="00C464AF"/>
     <w:rsid w:val="00C46865"/>
     <w:rsid w:val="00C46BE3"/>
     <w:rsid w:val="00C47018"/>
+    <w:rsid w:val="00C474CB"/>
+    <w:rsid w:val="00C47698"/>
     <w:rsid w:val="00C50297"/>
+    <w:rsid w:val="00C50F8D"/>
     <w:rsid w:val="00C51CF5"/>
     <w:rsid w:val="00C51D50"/>
+    <w:rsid w:val="00C5255D"/>
     <w:rsid w:val="00C537DF"/>
     <w:rsid w:val="00C53D38"/>
     <w:rsid w:val="00C54C2D"/>
+    <w:rsid w:val="00C55A14"/>
+    <w:rsid w:val="00C55F65"/>
     <w:rsid w:val="00C56458"/>
     <w:rsid w:val="00C569F6"/>
+    <w:rsid w:val="00C57AE1"/>
     <w:rsid w:val="00C6004F"/>
     <w:rsid w:val="00C60431"/>
     <w:rsid w:val="00C604B6"/>
+    <w:rsid w:val="00C6067E"/>
     <w:rsid w:val="00C61051"/>
+    <w:rsid w:val="00C6192C"/>
+    <w:rsid w:val="00C62E50"/>
     <w:rsid w:val="00C63BC5"/>
     <w:rsid w:val="00C63E05"/>
     <w:rsid w:val="00C63F28"/>
     <w:rsid w:val="00C64C0A"/>
     <w:rsid w:val="00C652E6"/>
     <w:rsid w:val="00C65C3E"/>
     <w:rsid w:val="00C671B1"/>
     <w:rsid w:val="00C67542"/>
     <w:rsid w:val="00C67563"/>
     <w:rsid w:val="00C677B8"/>
     <w:rsid w:val="00C71112"/>
     <w:rsid w:val="00C71542"/>
     <w:rsid w:val="00C71870"/>
     <w:rsid w:val="00C71C6A"/>
     <w:rsid w:val="00C71EC1"/>
+    <w:rsid w:val="00C72AB3"/>
     <w:rsid w:val="00C732F7"/>
     <w:rsid w:val="00C73C9A"/>
     <w:rsid w:val="00C74E78"/>
     <w:rsid w:val="00C7507C"/>
     <w:rsid w:val="00C76408"/>
     <w:rsid w:val="00C76697"/>
     <w:rsid w:val="00C769C2"/>
     <w:rsid w:val="00C76ED8"/>
+    <w:rsid w:val="00C800D5"/>
     <w:rsid w:val="00C818BA"/>
     <w:rsid w:val="00C82ADD"/>
     <w:rsid w:val="00C833C9"/>
     <w:rsid w:val="00C8349C"/>
     <w:rsid w:val="00C840D1"/>
     <w:rsid w:val="00C84B37"/>
+    <w:rsid w:val="00C8575F"/>
     <w:rsid w:val="00C859C0"/>
     <w:rsid w:val="00C85A04"/>
     <w:rsid w:val="00C85DDA"/>
     <w:rsid w:val="00C86668"/>
     <w:rsid w:val="00C86670"/>
     <w:rsid w:val="00C86D38"/>
     <w:rsid w:val="00C86DEB"/>
     <w:rsid w:val="00C875CD"/>
     <w:rsid w:val="00C9040C"/>
     <w:rsid w:val="00C90FB8"/>
     <w:rsid w:val="00C92095"/>
     <w:rsid w:val="00C92158"/>
     <w:rsid w:val="00C9316D"/>
     <w:rsid w:val="00C93C48"/>
     <w:rsid w:val="00C952A9"/>
+    <w:rsid w:val="00C96493"/>
     <w:rsid w:val="00C96530"/>
     <w:rsid w:val="00C96632"/>
     <w:rsid w:val="00C96E5A"/>
     <w:rsid w:val="00C971D1"/>
     <w:rsid w:val="00C97287"/>
     <w:rsid w:val="00C977EF"/>
     <w:rsid w:val="00C97CA6"/>
     <w:rsid w:val="00CA1DC5"/>
     <w:rsid w:val="00CA266B"/>
     <w:rsid w:val="00CA2B3E"/>
     <w:rsid w:val="00CA2BCE"/>
     <w:rsid w:val="00CA39CF"/>
     <w:rsid w:val="00CA4597"/>
     <w:rsid w:val="00CA517C"/>
     <w:rsid w:val="00CA53FF"/>
     <w:rsid w:val="00CA56E5"/>
+    <w:rsid w:val="00CA5753"/>
     <w:rsid w:val="00CA6022"/>
     <w:rsid w:val="00CA626D"/>
     <w:rsid w:val="00CA6293"/>
     <w:rsid w:val="00CA6BDD"/>
     <w:rsid w:val="00CA721A"/>
     <w:rsid w:val="00CA7282"/>
     <w:rsid w:val="00CA7C0F"/>
     <w:rsid w:val="00CB0623"/>
     <w:rsid w:val="00CB15A8"/>
     <w:rsid w:val="00CB2362"/>
     <w:rsid w:val="00CB2ED0"/>
+    <w:rsid w:val="00CB2F61"/>
     <w:rsid w:val="00CB3FB1"/>
     <w:rsid w:val="00CB4D02"/>
     <w:rsid w:val="00CB6081"/>
     <w:rsid w:val="00CB6151"/>
     <w:rsid w:val="00CB7846"/>
     <w:rsid w:val="00CC0345"/>
     <w:rsid w:val="00CC0572"/>
     <w:rsid w:val="00CC0641"/>
     <w:rsid w:val="00CC0F4C"/>
     <w:rsid w:val="00CC109F"/>
+    <w:rsid w:val="00CC1826"/>
     <w:rsid w:val="00CC2E7D"/>
     <w:rsid w:val="00CC381C"/>
     <w:rsid w:val="00CC3B14"/>
     <w:rsid w:val="00CC3F7C"/>
     <w:rsid w:val="00CC41F8"/>
     <w:rsid w:val="00CC42FE"/>
     <w:rsid w:val="00CC462E"/>
     <w:rsid w:val="00CC4B46"/>
     <w:rsid w:val="00CC5282"/>
     <w:rsid w:val="00CC5690"/>
     <w:rsid w:val="00CC5E60"/>
     <w:rsid w:val="00CC66AE"/>
     <w:rsid w:val="00CC7E63"/>
     <w:rsid w:val="00CD0162"/>
     <w:rsid w:val="00CD1540"/>
     <w:rsid w:val="00CD1B74"/>
     <w:rsid w:val="00CD1FCE"/>
+    <w:rsid w:val="00CD2B35"/>
     <w:rsid w:val="00CD2C0D"/>
     <w:rsid w:val="00CD3A22"/>
     <w:rsid w:val="00CD4567"/>
     <w:rsid w:val="00CD47B2"/>
     <w:rsid w:val="00CD4AE1"/>
     <w:rsid w:val="00CD4DE8"/>
     <w:rsid w:val="00CD515F"/>
     <w:rsid w:val="00CD735A"/>
     <w:rsid w:val="00CE00ED"/>
     <w:rsid w:val="00CE0C2D"/>
     <w:rsid w:val="00CE2F1B"/>
     <w:rsid w:val="00CE3781"/>
     <w:rsid w:val="00CE3F1B"/>
     <w:rsid w:val="00CE4135"/>
     <w:rsid w:val="00CE47CF"/>
+    <w:rsid w:val="00CE47DE"/>
     <w:rsid w:val="00CE52D9"/>
     <w:rsid w:val="00CE598B"/>
     <w:rsid w:val="00CE6A34"/>
     <w:rsid w:val="00CE6B02"/>
     <w:rsid w:val="00CE73DE"/>
     <w:rsid w:val="00CE7680"/>
     <w:rsid w:val="00CF05D3"/>
     <w:rsid w:val="00CF09F8"/>
+    <w:rsid w:val="00CF33D6"/>
     <w:rsid w:val="00CF36E0"/>
     <w:rsid w:val="00CF4C9E"/>
     <w:rsid w:val="00CF56C5"/>
     <w:rsid w:val="00CF5FC6"/>
     <w:rsid w:val="00CF6452"/>
     <w:rsid w:val="00CF78DB"/>
     <w:rsid w:val="00D002BF"/>
+    <w:rsid w:val="00D008B8"/>
+    <w:rsid w:val="00D00D98"/>
     <w:rsid w:val="00D030B5"/>
     <w:rsid w:val="00D03537"/>
     <w:rsid w:val="00D03E02"/>
+    <w:rsid w:val="00D04792"/>
     <w:rsid w:val="00D05023"/>
     <w:rsid w:val="00D057CE"/>
-    <w:rsid w:val="00D06BE7"/>
     <w:rsid w:val="00D06DB7"/>
+    <w:rsid w:val="00D100E2"/>
     <w:rsid w:val="00D10507"/>
     <w:rsid w:val="00D1099B"/>
     <w:rsid w:val="00D10BCC"/>
     <w:rsid w:val="00D11341"/>
     <w:rsid w:val="00D11455"/>
     <w:rsid w:val="00D11B40"/>
+    <w:rsid w:val="00D11EBB"/>
     <w:rsid w:val="00D1210D"/>
     <w:rsid w:val="00D13436"/>
     <w:rsid w:val="00D13CB6"/>
     <w:rsid w:val="00D1406F"/>
     <w:rsid w:val="00D140A5"/>
     <w:rsid w:val="00D148A0"/>
     <w:rsid w:val="00D14A52"/>
     <w:rsid w:val="00D15179"/>
     <w:rsid w:val="00D2026B"/>
     <w:rsid w:val="00D204D9"/>
     <w:rsid w:val="00D20B09"/>
     <w:rsid w:val="00D20BA7"/>
     <w:rsid w:val="00D21418"/>
+    <w:rsid w:val="00D214C3"/>
     <w:rsid w:val="00D21EE5"/>
     <w:rsid w:val="00D23B43"/>
     <w:rsid w:val="00D2444A"/>
     <w:rsid w:val="00D2463F"/>
     <w:rsid w:val="00D24731"/>
     <w:rsid w:val="00D248A8"/>
     <w:rsid w:val="00D249DD"/>
     <w:rsid w:val="00D24C5E"/>
     <w:rsid w:val="00D25019"/>
     <w:rsid w:val="00D25FFC"/>
     <w:rsid w:val="00D26209"/>
     <w:rsid w:val="00D27850"/>
+    <w:rsid w:val="00D27E55"/>
     <w:rsid w:val="00D30178"/>
     <w:rsid w:val="00D3048B"/>
     <w:rsid w:val="00D310B6"/>
+    <w:rsid w:val="00D31475"/>
     <w:rsid w:val="00D32809"/>
     <w:rsid w:val="00D32994"/>
     <w:rsid w:val="00D33112"/>
     <w:rsid w:val="00D33500"/>
     <w:rsid w:val="00D33B5A"/>
+    <w:rsid w:val="00D33BB4"/>
     <w:rsid w:val="00D33F0F"/>
     <w:rsid w:val="00D340EF"/>
     <w:rsid w:val="00D34A27"/>
+    <w:rsid w:val="00D34AEE"/>
     <w:rsid w:val="00D34E59"/>
     <w:rsid w:val="00D35470"/>
     <w:rsid w:val="00D3609C"/>
+    <w:rsid w:val="00D366B4"/>
     <w:rsid w:val="00D36A63"/>
     <w:rsid w:val="00D37781"/>
     <w:rsid w:val="00D40528"/>
     <w:rsid w:val="00D40A14"/>
     <w:rsid w:val="00D4324C"/>
     <w:rsid w:val="00D43F77"/>
     <w:rsid w:val="00D448A1"/>
     <w:rsid w:val="00D452D9"/>
     <w:rsid w:val="00D458DD"/>
     <w:rsid w:val="00D45D00"/>
+    <w:rsid w:val="00D47213"/>
     <w:rsid w:val="00D50203"/>
     <w:rsid w:val="00D503A1"/>
-    <w:rsid w:val="00D51E6E"/>
+    <w:rsid w:val="00D5234D"/>
     <w:rsid w:val="00D528DD"/>
     <w:rsid w:val="00D53536"/>
     <w:rsid w:val="00D54165"/>
     <w:rsid w:val="00D5494A"/>
     <w:rsid w:val="00D60387"/>
     <w:rsid w:val="00D61753"/>
     <w:rsid w:val="00D64030"/>
     <w:rsid w:val="00D641DE"/>
     <w:rsid w:val="00D64B7C"/>
     <w:rsid w:val="00D64F52"/>
     <w:rsid w:val="00D64F98"/>
     <w:rsid w:val="00D668FB"/>
     <w:rsid w:val="00D67213"/>
     <w:rsid w:val="00D672AE"/>
     <w:rsid w:val="00D672C9"/>
     <w:rsid w:val="00D67A83"/>
     <w:rsid w:val="00D71AD1"/>
     <w:rsid w:val="00D724B4"/>
     <w:rsid w:val="00D725CB"/>
     <w:rsid w:val="00D726F9"/>
     <w:rsid w:val="00D72830"/>
     <w:rsid w:val="00D72FCD"/>
+    <w:rsid w:val="00D7363B"/>
     <w:rsid w:val="00D73E1A"/>
     <w:rsid w:val="00D75075"/>
     <w:rsid w:val="00D771CE"/>
     <w:rsid w:val="00D77500"/>
     <w:rsid w:val="00D77966"/>
     <w:rsid w:val="00D80C82"/>
     <w:rsid w:val="00D80E16"/>
     <w:rsid w:val="00D82605"/>
     <w:rsid w:val="00D82AC7"/>
     <w:rsid w:val="00D833E3"/>
     <w:rsid w:val="00D841D5"/>
     <w:rsid w:val="00D8484E"/>
     <w:rsid w:val="00D84AD6"/>
     <w:rsid w:val="00D84FBC"/>
     <w:rsid w:val="00D850E2"/>
     <w:rsid w:val="00D856E5"/>
     <w:rsid w:val="00D85D1A"/>
     <w:rsid w:val="00D86175"/>
     <w:rsid w:val="00D8638F"/>
     <w:rsid w:val="00D87192"/>
     <w:rsid w:val="00D872B1"/>
     <w:rsid w:val="00D91072"/>
     <w:rsid w:val="00D91B02"/>
     <w:rsid w:val="00D91CE0"/>
     <w:rsid w:val="00D91F07"/>
     <w:rsid w:val="00D92090"/>
+    <w:rsid w:val="00D925E2"/>
     <w:rsid w:val="00D92FAC"/>
     <w:rsid w:val="00D93320"/>
     <w:rsid w:val="00D9397E"/>
     <w:rsid w:val="00D93BC0"/>
+    <w:rsid w:val="00D94271"/>
     <w:rsid w:val="00D945D0"/>
     <w:rsid w:val="00D953FC"/>
     <w:rsid w:val="00D955EC"/>
     <w:rsid w:val="00D95782"/>
     <w:rsid w:val="00D9631E"/>
+    <w:rsid w:val="00D96BF2"/>
+    <w:rsid w:val="00D97390"/>
     <w:rsid w:val="00D973BA"/>
     <w:rsid w:val="00DA06CF"/>
     <w:rsid w:val="00DA0818"/>
     <w:rsid w:val="00DA2175"/>
     <w:rsid w:val="00DA2199"/>
     <w:rsid w:val="00DA223B"/>
     <w:rsid w:val="00DA28FB"/>
     <w:rsid w:val="00DA2A88"/>
     <w:rsid w:val="00DA2C61"/>
     <w:rsid w:val="00DA3886"/>
     <w:rsid w:val="00DA4864"/>
     <w:rsid w:val="00DA6028"/>
     <w:rsid w:val="00DA70E7"/>
+    <w:rsid w:val="00DA74C7"/>
     <w:rsid w:val="00DA7882"/>
     <w:rsid w:val="00DA7950"/>
     <w:rsid w:val="00DA7A00"/>
+    <w:rsid w:val="00DB02E0"/>
     <w:rsid w:val="00DB095D"/>
     <w:rsid w:val="00DB1305"/>
     <w:rsid w:val="00DB14C8"/>
     <w:rsid w:val="00DB1BB3"/>
     <w:rsid w:val="00DB2011"/>
     <w:rsid w:val="00DB2175"/>
     <w:rsid w:val="00DB239E"/>
+    <w:rsid w:val="00DB2544"/>
     <w:rsid w:val="00DB3EBA"/>
+    <w:rsid w:val="00DB4968"/>
+    <w:rsid w:val="00DB4ADD"/>
     <w:rsid w:val="00DB4D36"/>
     <w:rsid w:val="00DB5324"/>
     <w:rsid w:val="00DB5961"/>
     <w:rsid w:val="00DB5B1E"/>
+    <w:rsid w:val="00DB5E94"/>
     <w:rsid w:val="00DB628F"/>
     <w:rsid w:val="00DB6622"/>
     <w:rsid w:val="00DB7C7F"/>
     <w:rsid w:val="00DC0341"/>
+    <w:rsid w:val="00DC278D"/>
     <w:rsid w:val="00DC378D"/>
     <w:rsid w:val="00DC3BCA"/>
     <w:rsid w:val="00DC3CD0"/>
     <w:rsid w:val="00DC3F47"/>
+    <w:rsid w:val="00DC482B"/>
     <w:rsid w:val="00DC5144"/>
     <w:rsid w:val="00DC57C3"/>
     <w:rsid w:val="00DC591D"/>
     <w:rsid w:val="00DC5EE9"/>
     <w:rsid w:val="00DC6BB7"/>
     <w:rsid w:val="00DC6BEF"/>
     <w:rsid w:val="00DC7100"/>
     <w:rsid w:val="00DC75B9"/>
     <w:rsid w:val="00DD02ED"/>
     <w:rsid w:val="00DD048F"/>
     <w:rsid w:val="00DD0E7A"/>
     <w:rsid w:val="00DD17DE"/>
     <w:rsid w:val="00DD20BD"/>
     <w:rsid w:val="00DD34B2"/>
     <w:rsid w:val="00DD376C"/>
     <w:rsid w:val="00DD3A3B"/>
+    <w:rsid w:val="00DD3C46"/>
     <w:rsid w:val="00DD421B"/>
     <w:rsid w:val="00DD4437"/>
     <w:rsid w:val="00DD5C72"/>
     <w:rsid w:val="00DD5DAA"/>
+    <w:rsid w:val="00DD6AFC"/>
     <w:rsid w:val="00DD75C1"/>
+    <w:rsid w:val="00DE0D5E"/>
     <w:rsid w:val="00DE0E8C"/>
     <w:rsid w:val="00DE13E8"/>
     <w:rsid w:val="00DE1DE8"/>
     <w:rsid w:val="00DE1E9F"/>
     <w:rsid w:val="00DE38E8"/>
     <w:rsid w:val="00DE3A0F"/>
     <w:rsid w:val="00DE3AB9"/>
     <w:rsid w:val="00DE45A7"/>
     <w:rsid w:val="00DE4B66"/>
+    <w:rsid w:val="00DE4BC6"/>
     <w:rsid w:val="00DE4E50"/>
-    <w:rsid w:val="00DE53E8"/>
     <w:rsid w:val="00DE5867"/>
     <w:rsid w:val="00DE5EC1"/>
     <w:rsid w:val="00DE6C0B"/>
     <w:rsid w:val="00DE6EA7"/>
     <w:rsid w:val="00DE758C"/>
     <w:rsid w:val="00DF0129"/>
     <w:rsid w:val="00DF0149"/>
     <w:rsid w:val="00DF1159"/>
     <w:rsid w:val="00DF18B0"/>
     <w:rsid w:val="00DF2ACB"/>
+    <w:rsid w:val="00DF359A"/>
     <w:rsid w:val="00DF3D32"/>
     <w:rsid w:val="00DF3E50"/>
     <w:rsid w:val="00DF4D45"/>
     <w:rsid w:val="00DF4EA5"/>
     <w:rsid w:val="00DF5279"/>
     <w:rsid w:val="00DF6157"/>
+    <w:rsid w:val="00DF714A"/>
     <w:rsid w:val="00DF75FD"/>
     <w:rsid w:val="00DF7AC8"/>
     <w:rsid w:val="00E00C9D"/>
     <w:rsid w:val="00E01288"/>
     <w:rsid w:val="00E01C9B"/>
     <w:rsid w:val="00E021C9"/>
     <w:rsid w:val="00E026DA"/>
     <w:rsid w:val="00E03BA6"/>
-    <w:rsid w:val="00E04620"/>
     <w:rsid w:val="00E04FFF"/>
+    <w:rsid w:val="00E0509F"/>
     <w:rsid w:val="00E057AF"/>
     <w:rsid w:val="00E059B8"/>
     <w:rsid w:val="00E06850"/>
     <w:rsid w:val="00E06B2D"/>
     <w:rsid w:val="00E07239"/>
     <w:rsid w:val="00E077A0"/>
     <w:rsid w:val="00E107CB"/>
     <w:rsid w:val="00E10D79"/>
     <w:rsid w:val="00E10DEA"/>
     <w:rsid w:val="00E11954"/>
     <w:rsid w:val="00E11FDD"/>
     <w:rsid w:val="00E123D7"/>
     <w:rsid w:val="00E12CFE"/>
     <w:rsid w:val="00E14C6D"/>
     <w:rsid w:val="00E15980"/>
     <w:rsid w:val="00E15FCF"/>
     <w:rsid w:val="00E1695A"/>
     <w:rsid w:val="00E16D86"/>
     <w:rsid w:val="00E20076"/>
     <w:rsid w:val="00E204EA"/>
     <w:rsid w:val="00E2140C"/>
+    <w:rsid w:val="00E21669"/>
     <w:rsid w:val="00E21C69"/>
     <w:rsid w:val="00E22832"/>
     <w:rsid w:val="00E23659"/>
     <w:rsid w:val="00E23943"/>
     <w:rsid w:val="00E23AFA"/>
     <w:rsid w:val="00E262E4"/>
     <w:rsid w:val="00E268D0"/>
     <w:rsid w:val="00E2783C"/>
     <w:rsid w:val="00E27E83"/>
     <w:rsid w:val="00E300BE"/>
+    <w:rsid w:val="00E300C4"/>
     <w:rsid w:val="00E30183"/>
+    <w:rsid w:val="00E30190"/>
     <w:rsid w:val="00E30CB3"/>
     <w:rsid w:val="00E30F6A"/>
     <w:rsid w:val="00E30F96"/>
     <w:rsid w:val="00E31610"/>
     <w:rsid w:val="00E31A8C"/>
     <w:rsid w:val="00E31B14"/>
     <w:rsid w:val="00E32A67"/>
+    <w:rsid w:val="00E32C25"/>
     <w:rsid w:val="00E33F80"/>
     <w:rsid w:val="00E35745"/>
     <w:rsid w:val="00E35FC9"/>
     <w:rsid w:val="00E37873"/>
+    <w:rsid w:val="00E37DD2"/>
     <w:rsid w:val="00E40787"/>
+    <w:rsid w:val="00E40AAE"/>
     <w:rsid w:val="00E40BE1"/>
     <w:rsid w:val="00E41E0D"/>
     <w:rsid w:val="00E422D8"/>
     <w:rsid w:val="00E42554"/>
     <w:rsid w:val="00E42D92"/>
     <w:rsid w:val="00E43B49"/>
     <w:rsid w:val="00E440EF"/>
+    <w:rsid w:val="00E44AC7"/>
+    <w:rsid w:val="00E45399"/>
     <w:rsid w:val="00E45855"/>
     <w:rsid w:val="00E45A28"/>
     <w:rsid w:val="00E45C4B"/>
+    <w:rsid w:val="00E45FF5"/>
     <w:rsid w:val="00E46BAB"/>
+    <w:rsid w:val="00E47571"/>
+    <w:rsid w:val="00E501B6"/>
     <w:rsid w:val="00E506C6"/>
     <w:rsid w:val="00E51556"/>
     <w:rsid w:val="00E52B5F"/>
+    <w:rsid w:val="00E52FB4"/>
     <w:rsid w:val="00E5327F"/>
     <w:rsid w:val="00E53735"/>
     <w:rsid w:val="00E53765"/>
     <w:rsid w:val="00E5398A"/>
     <w:rsid w:val="00E5435A"/>
     <w:rsid w:val="00E54565"/>
     <w:rsid w:val="00E5474C"/>
     <w:rsid w:val="00E54852"/>
+    <w:rsid w:val="00E54E91"/>
     <w:rsid w:val="00E552E2"/>
     <w:rsid w:val="00E55903"/>
     <w:rsid w:val="00E564F7"/>
     <w:rsid w:val="00E57743"/>
     <w:rsid w:val="00E57BA4"/>
-    <w:rsid w:val="00E609C7"/>
+    <w:rsid w:val="00E57FF3"/>
+    <w:rsid w:val="00E61594"/>
     <w:rsid w:val="00E61BCE"/>
     <w:rsid w:val="00E62812"/>
     <w:rsid w:val="00E62F76"/>
     <w:rsid w:val="00E635BB"/>
     <w:rsid w:val="00E63C73"/>
     <w:rsid w:val="00E647CB"/>
     <w:rsid w:val="00E64FEB"/>
     <w:rsid w:val="00E65757"/>
+    <w:rsid w:val="00E65AE7"/>
     <w:rsid w:val="00E66623"/>
     <w:rsid w:val="00E66704"/>
     <w:rsid w:val="00E66CF1"/>
     <w:rsid w:val="00E708B4"/>
     <w:rsid w:val="00E70928"/>
     <w:rsid w:val="00E718C4"/>
     <w:rsid w:val="00E72B77"/>
     <w:rsid w:val="00E73923"/>
     <w:rsid w:val="00E74619"/>
-    <w:rsid w:val="00E74C6B"/>
     <w:rsid w:val="00E74C7D"/>
     <w:rsid w:val="00E75019"/>
     <w:rsid w:val="00E75D86"/>
     <w:rsid w:val="00E76CD3"/>
     <w:rsid w:val="00E774FB"/>
     <w:rsid w:val="00E77E12"/>
     <w:rsid w:val="00E77E77"/>
     <w:rsid w:val="00E8053F"/>
     <w:rsid w:val="00E80B14"/>
+    <w:rsid w:val="00E8151D"/>
     <w:rsid w:val="00E81911"/>
     <w:rsid w:val="00E819FF"/>
     <w:rsid w:val="00E81BA3"/>
     <w:rsid w:val="00E820B5"/>
     <w:rsid w:val="00E8238C"/>
     <w:rsid w:val="00E82A4F"/>
     <w:rsid w:val="00E82BB4"/>
     <w:rsid w:val="00E83091"/>
     <w:rsid w:val="00E83673"/>
     <w:rsid w:val="00E84470"/>
     <w:rsid w:val="00E847F0"/>
+    <w:rsid w:val="00E84E8F"/>
+    <w:rsid w:val="00E85F97"/>
     <w:rsid w:val="00E867FA"/>
     <w:rsid w:val="00E869A5"/>
-    <w:rsid w:val="00E86F0B"/>
     <w:rsid w:val="00E90C68"/>
     <w:rsid w:val="00E924CA"/>
     <w:rsid w:val="00E92C62"/>
     <w:rsid w:val="00E930FF"/>
     <w:rsid w:val="00E9322A"/>
     <w:rsid w:val="00E93A29"/>
     <w:rsid w:val="00E93EF2"/>
+    <w:rsid w:val="00E93F30"/>
     <w:rsid w:val="00E9484C"/>
     <w:rsid w:val="00E948C4"/>
     <w:rsid w:val="00E95475"/>
     <w:rsid w:val="00E97410"/>
     <w:rsid w:val="00E97532"/>
     <w:rsid w:val="00E978DA"/>
     <w:rsid w:val="00EA053A"/>
+    <w:rsid w:val="00EA05E8"/>
     <w:rsid w:val="00EA094D"/>
     <w:rsid w:val="00EA2DE6"/>
     <w:rsid w:val="00EA4615"/>
     <w:rsid w:val="00EA468C"/>
     <w:rsid w:val="00EA4796"/>
     <w:rsid w:val="00EA4B06"/>
     <w:rsid w:val="00EA52A0"/>
+    <w:rsid w:val="00EA534A"/>
     <w:rsid w:val="00EA62E1"/>
     <w:rsid w:val="00EA6DA7"/>
     <w:rsid w:val="00EA7446"/>
     <w:rsid w:val="00EA779F"/>
+    <w:rsid w:val="00EA7D0F"/>
     <w:rsid w:val="00EB0974"/>
     <w:rsid w:val="00EB2121"/>
+    <w:rsid w:val="00EB24DC"/>
+    <w:rsid w:val="00EB2B89"/>
     <w:rsid w:val="00EB2E57"/>
     <w:rsid w:val="00EB336A"/>
     <w:rsid w:val="00EB37BA"/>
     <w:rsid w:val="00EB3CEE"/>
     <w:rsid w:val="00EB4390"/>
     <w:rsid w:val="00EB60F0"/>
     <w:rsid w:val="00EB651A"/>
     <w:rsid w:val="00EB6BA2"/>
     <w:rsid w:val="00EB6BB3"/>
     <w:rsid w:val="00EC0266"/>
     <w:rsid w:val="00EC0380"/>
     <w:rsid w:val="00EC049D"/>
     <w:rsid w:val="00EC1487"/>
     <w:rsid w:val="00EC16A1"/>
     <w:rsid w:val="00EC1A70"/>
     <w:rsid w:val="00EC2260"/>
     <w:rsid w:val="00EC383A"/>
+    <w:rsid w:val="00EC3C29"/>
     <w:rsid w:val="00EC44A6"/>
     <w:rsid w:val="00EC5266"/>
     <w:rsid w:val="00EC57E4"/>
     <w:rsid w:val="00EC5907"/>
     <w:rsid w:val="00EC6520"/>
     <w:rsid w:val="00EC6D1E"/>
     <w:rsid w:val="00EC6D5C"/>
     <w:rsid w:val="00EC7458"/>
-    <w:rsid w:val="00ED11E0"/>
     <w:rsid w:val="00ED185C"/>
     <w:rsid w:val="00ED3714"/>
     <w:rsid w:val="00ED4382"/>
     <w:rsid w:val="00ED6146"/>
     <w:rsid w:val="00ED73FA"/>
     <w:rsid w:val="00ED7E1F"/>
     <w:rsid w:val="00EE0187"/>
+    <w:rsid w:val="00EE088E"/>
     <w:rsid w:val="00EE0895"/>
     <w:rsid w:val="00EE0E94"/>
     <w:rsid w:val="00EE198D"/>
     <w:rsid w:val="00EE1B8F"/>
     <w:rsid w:val="00EE1C66"/>
     <w:rsid w:val="00EE1C9D"/>
     <w:rsid w:val="00EE1D72"/>
     <w:rsid w:val="00EE2028"/>
     <w:rsid w:val="00EE21B9"/>
     <w:rsid w:val="00EE2BC7"/>
     <w:rsid w:val="00EE2C19"/>
     <w:rsid w:val="00EE33E3"/>
     <w:rsid w:val="00EE3CB7"/>
     <w:rsid w:val="00EE4794"/>
     <w:rsid w:val="00EE4CCF"/>
     <w:rsid w:val="00EE6221"/>
+    <w:rsid w:val="00EE6F9F"/>
     <w:rsid w:val="00EE71F8"/>
     <w:rsid w:val="00EE7B44"/>
     <w:rsid w:val="00EE7DE3"/>
     <w:rsid w:val="00EF0529"/>
+    <w:rsid w:val="00EF15FC"/>
     <w:rsid w:val="00EF25EA"/>
+    <w:rsid w:val="00EF3416"/>
     <w:rsid w:val="00EF3481"/>
     <w:rsid w:val="00EF36F5"/>
     <w:rsid w:val="00EF384A"/>
     <w:rsid w:val="00EF4912"/>
+    <w:rsid w:val="00EF5096"/>
     <w:rsid w:val="00EF5940"/>
     <w:rsid w:val="00EF5DE3"/>
     <w:rsid w:val="00EF64CC"/>
     <w:rsid w:val="00EF6D62"/>
+    <w:rsid w:val="00EF73FF"/>
+    <w:rsid w:val="00F00C1F"/>
+    <w:rsid w:val="00F00E79"/>
     <w:rsid w:val="00F017F3"/>
     <w:rsid w:val="00F0180C"/>
+    <w:rsid w:val="00F021A0"/>
     <w:rsid w:val="00F0228B"/>
     <w:rsid w:val="00F022A5"/>
+    <w:rsid w:val="00F02386"/>
     <w:rsid w:val="00F02C54"/>
     <w:rsid w:val="00F0332B"/>
     <w:rsid w:val="00F03953"/>
     <w:rsid w:val="00F03B44"/>
     <w:rsid w:val="00F05D63"/>
     <w:rsid w:val="00F06940"/>
     <w:rsid w:val="00F06F6E"/>
     <w:rsid w:val="00F075C1"/>
     <w:rsid w:val="00F102C0"/>
     <w:rsid w:val="00F10E9D"/>
+    <w:rsid w:val="00F11045"/>
     <w:rsid w:val="00F110AB"/>
     <w:rsid w:val="00F11427"/>
     <w:rsid w:val="00F11D16"/>
+    <w:rsid w:val="00F12046"/>
     <w:rsid w:val="00F1236E"/>
     <w:rsid w:val="00F12509"/>
+    <w:rsid w:val="00F12C0B"/>
     <w:rsid w:val="00F14604"/>
     <w:rsid w:val="00F15526"/>
     <w:rsid w:val="00F15F4F"/>
     <w:rsid w:val="00F160F6"/>
     <w:rsid w:val="00F1689B"/>
     <w:rsid w:val="00F169FF"/>
     <w:rsid w:val="00F17254"/>
     <w:rsid w:val="00F17D97"/>
     <w:rsid w:val="00F17FEE"/>
     <w:rsid w:val="00F21DC4"/>
     <w:rsid w:val="00F22D80"/>
     <w:rsid w:val="00F22E80"/>
     <w:rsid w:val="00F235D0"/>
     <w:rsid w:val="00F2361E"/>
     <w:rsid w:val="00F23A9C"/>
     <w:rsid w:val="00F24493"/>
     <w:rsid w:val="00F2493D"/>
+    <w:rsid w:val="00F24989"/>
     <w:rsid w:val="00F24D68"/>
     <w:rsid w:val="00F25921"/>
+    <w:rsid w:val="00F25996"/>
     <w:rsid w:val="00F25FF7"/>
     <w:rsid w:val="00F262CC"/>
     <w:rsid w:val="00F26704"/>
     <w:rsid w:val="00F2744C"/>
     <w:rsid w:val="00F27DD8"/>
     <w:rsid w:val="00F27E3D"/>
     <w:rsid w:val="00F27FA0"/>
     <w:rsid w:val="00F31C8F"/>
+    <w:rsid w:val="00F32714"/>
+    <w:rsid w:val="00F32B91"/>
     <w:rsid w:val="00F3411E"/>
     <w:rsid w:val="00F3472F"/>
+    <w:rsid w:val="00F34E8F"/>
     <w:rsid w:val="00F3510F"/>
     <w:rsid w:val="00F35A03"/>
     <w:rsid w:val="00F35A70"/>
     <w:rsid w:val="00F35B18"/>
     <w:rsid w:val="00F35BCA"/>
     <w:rsid w:val="00F36BCD"/>
     <w:rsid w:val="00F37513"/>
     <w:rsid w:val="00F37594"/>
     <w:rsid w:val="00F375A6"/>
     <w:rsid w:val="00F37B90"/>
     <w:rsid w:val="00F37BC3"/>
     <w:rsid w:val="00F4064B"/>
     <w:rsid w:val="00F4098C"/>
     <w:rsid w:val="00F410FE"/>
+    <w:rsid w:val="00F41E4E"/>
     <w:rsid w:val="00F438C1"/>
     <w:rsid w:val="00F43A2C"/>
     <w:rsid w:val="00F43F1E"/>
+    <w:rsid w:val="00F44752"/>
     <w:rsid w:val="00F44FAF"/>
     <w:rsid w:val="00F450D8"/>
     <w:rsid w:val="00F45FB7"/>
+    <w:rsid w:val="00F4655C"/>
     <w:rsid w:val="00F4656D"/>
     <w:rsid w:val="00F46642"/>
     <w:rsid w:val="00F46974"/>
+    <w:rsid w:val="00F46AC3"/>
     <w:rsid w:val="00F46E7E"/>
+    <w:rsid w:val="00F47752"/>
+    <w:rsid w:val="00F47CE8"/>
     <w:rsid w:val="00F47FD1"/>
+    <w:rsid w:val="00F504ED"/>
     <w:rsid w:val="00F50E59"/>
     <w:rsid w:val="00F5288D"/>
     <w:rsid w:val="00F543CF"/>
     <w:rsid w:val="00F545CD"/>
     <w:rsid w:val="00F54C80"/>
     <w:rsid w:val="00F54E2D"/>
     <w:rsid w:val="00F55F0C"/>
     <w:rsid w:val="00F56D94"/>
     <w:rsid w:val="00F5753E"/>
     <w:rsid w:val="00F578C4"/>
     <w:rsid w:val="00F578EC"/>
     <w:rsid w:val="00F57CFA"/>
+    <w:rsid w:val="00F612D9"/>
     <w:rsid w:val="00F6191B"/>
     <w:rsid w:val="00F619AB"/>
     <w:rsid w:val="00F622CE"/>
     <w:rsid w:val="00F6367D"/>
     <w:rsid w:val="00F63727"/>
     <w:rsid w:val="00F6401E"/>
     <w:rsid w:val="00F64599"/>
     <w:rsid w:val="00F64A51"/>
     <w:rsid w:val="00F65B3E"/>
     <w:rsid w:val="00F662F4"/>
     <w:rsid w:val="00F670B5"/>
     <w:rsid w:val="00F67518"/>
     <w:rsid w:val="00F6761F"/>
     <w:rsid w:val="00F67714"/>
     <w:rsid w:val="00F67ACC"/>
     <w:rsid w:val="00F67C92"/>
     <w:rsid w:val="00F7054C"/>
     <w:rsid w:val="00F70FD8"/>
     <w:rsid w:val="00F71346"/>
     <w:rsid w:val="00F72290"/>
     <w:rsid w:val="00F734D1"/>
     <w:rsid w:val="00F73E9B"/>
     <w:rsid w:val="00F755E1"/>
     <w:rsid w:val="00F75B33"/>
     <w:rsid w:val="00F7650E"/>
     <w:rsid w:val="00F76AEE"/>
+    <w:rsid w:val="00F772BC"/>
     <w:rsid w:val="00F7735F"/>
+    <w:rsid w:val="00F7754A"/>
     <w:rsid w:val="00F77F3D"/>
     <w:rsid w:val="00F804A7"/>
     <w:rsid w:val="00F809D8"/>
+    <w:rsid w:val="00F80C4E"/>
+    <w:rsid w:val="00F81717"/>
     <w:rsid w:val="00F81FC1"/>
     <w:rsid w:val="00F82CCA"/>
     <w:rsid w:val="00F82EC8"/>
     <w:rsid w:val="00F834DA"/>
+    <w:rsid w:val="00F83A8C"/>
     <w:rsid w:val="00F84874"/>
     <w:rsid w:val="00F84931"/>
     <w:rsid w:val="00F84FA2"/>
     <w:rsid w:val="00F85B17"/>
     <w:rsid w:val="00F85DA0"/>
     <w:rsid w:val="00F86209"/>
     <w:rsid w:val="00F86B44"/>
     <w:rsid w:val="00F86D4F"/>
     <w:rsid w:val="00F86F68"/>
     <w:rsid w:val="00F870B6"/>
     <w:rsid w:val="00F878F6"/>
     <w:rsid w:val="00F90D11"/>
     <w:rsid w:val="00F91463"/>
+    <w:rsid w:val="00F92116"/>
     <w:rsid w:val="00F92921"/>
     <w:rsid w:val="00F92B9D"/>
     <w:rsid w:val="00F9331E"/>
     <w:rsid w:val="00F93BA0"/>
     <w:rsid w:val="00F94D6F"/>
     <w:rsid w:val="00F94E5B"/>
     <w:rsid w:val="00F9560E"/>
     <w:rsid w:val="00F95A4D"/>
     <w:rsid w:val="00F96155"/>
+    <w:rsid w:val="00F96DF3"/>
     <w:rsid w:val="00F971B1"/>
+    <w:rsid w:val="00F972C0"/>
     <w:rsid w:val="00F9743B"/>
     <w:rsid w:val="00F976C4"/>
     <w:rsid w:val="00F97D3F"/>
     <w:rsid w:val="00FA0EAD"/>
     <w:rsid w:val="00FA109E"/>
     <w:rsid w:val="00FA25D1"/>
     <w:rsid w:val="00FA2EA6"/>
     <w:rsid w:val="00FA3092"/>
     <w:rsid w:val="00FA4C20"/>
     <w:rsid w:val="00FA4EAC"/>
     <w:rsid w:val="00FA6414"/>
     <w:rsid w:val="00FA6426"/>
     <w:rsid w:val="00FA6507"/>
     <w:rsid w:val="00FA706E"/>
     <w:rsid w:val="00FB040C"/>
     <w:rsid w:val="00FB048D"/>
     <w:rsid w:val="00FB2F51"/>
+    <w:rsid w:val="00FB3B8F"/>
     <w:rsid w:val="00FB3E26"/>
     <w:rsid w:val="00FB3FDE"/>
     <w:rsid w:val="00FB437B"/>
     <w:rsid w:val="00FB46F1"/>
     <w:rsid w:val="00FB4778"/>
     <w:rsid w:val="00FB51AE"/>
+    <w:rsid w:val="00FB53A3"/>
     <w:rsid w:val="00FB5A8F"/>
     <w:rsid w:val="00FB5E28"/>
     <w:rsid w:val="00FB6C19"/>
     <w:rsid w:val="00FB7A42"/>
     <w:rsid w:val="00FC039F"/>
     <w:rsid w:val="00FC0421"/>
     <w:rsid w:val="00FC04EC"/>
     <w:rsid w:val="00FC07FE"/>
     <w:rsid w:val="00FC0B7C"/>
     <w:rsid w:val="00FC0C03"/>
     <w:rsid w:val="00FC0DE6"/>
     <w:rsid w:val="00FC3337"/>
     <w:rsid w:val="00FC36CF"/>
     <w:rsid w:val="00FC3C90"/>
     <w:rsid w:val="00FC5C4F"/>
+    <w:rsid w:val="00FC68F2"/>
     <w:rsid w:val="00FC7685"/>
     <w:rsid w:val="00FC7AF6"/>
     <w:rsid w:val="00FD0995"/>
     <w:rsid w:val="00FD0EBB"/>
     <w:rsid w:val="00FD17B3"/>
     <w:rsid w:val="00FD2166"/>
     <w:rsid w:val="00FD260A"/>
+    <w:rsid w:val="00FD2C30"/>
     <w:rsid w:val="00FD2C73"/>
     <w:rsid w:val="00FD2EC5"/>
     <w:rsid w:val="00FD3637"/>
     <w:rsid w:val="00FD3B74"/>
+    <w:rsid w:val="00FD4CEB"/>
     <w:rsid w:val="00FD59F7"/>
     <w:rsid w:val="00FD6314"/>
+    <w:rsid w:val="00FD71BB"/>
     <w:rsid w:val="00FD7A1E"/>
+    <w:rsid w:val="00FE0543"/>
     <w:rsid w:val="00FE0760"/>
     <w:rsid w:val="00FE0C81"/>
     <w:rsid w:val="00FE0CB3"/>
+    <w:rsid w:val="00FE12B7"/>
+    <w:rsid w:val="00FE2D78"/>
     <w:rsid w:val="00FE511C"/>
     <w:rsid w:val="00FE54A4"/>
     <w:rsid w:val="00FE5BDB"/>
     <w:rsid w:val="00FE74B3"/>
     <w:rsid w:val="00FE74C8"/>
     <w:rsid w:val="00FE7FB0"/>
     <w:rsid w:val="00FF02C6"/>
     <w:rsid w:val="00FF0400"/>
     <w:rsid w:val="00FF1CBA"/>
     <w:rsid w:val="00FF4BBA"/>
     <w:rsid w:val="00FF52CC"/>
     <w:rsid w:val="00FF5ADA"/>
     <w:rsid w:val="00FF6349"/>
     <w:rsid w:val="00FF6717"/>
     <w:rsid w:val="00FF6D8C"/>
     <w:rsid w:val="00FF6EC8"/>
     <w:rsid w:val="00FF6F82"/>
     <w:rsid w:val="00FF6F88"/>
-    <w:rsid w:val="00FF7B67"/>
     <w:rsid w:val="00FF7E76"/>
+    <w:rsid w:val="152A66AC"/>
+    <w:rsid w:val="21777090"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="598219F4"/>
-  <w15:docId w15:val="{E08E8801-E96D-4649-A5FD-2D879BDF60C9}"/>
+  <w14:docId w14:val="06D6A70A"/>
+  <w15:docId w15:val="{10383F31-0CA2-49E2-9457-915F5F237917}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:qFormat="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-[...78 lines deleted...]
-    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
@@ -19511,735 +17640,709 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00A11318"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003C1B95"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Forte">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="pt-BR"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
-[...1 lines deleted...]
-    <w:link w:val="Textodenotaderodap"/>
+  <w:style w:type="character" w:styleId="Refdecomentrio">
+    <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AE4FE3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="pt-BR"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00AE4FE3"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpodetextoChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodecomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textodecomentrio"/>
+    <w:next w:val="Textodecomentrio"/>
+    <w:link w:val="AssuntodocomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Recuodecorpodetexto3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Recuodecorpodetexto3Char"/>
-    <w:rsid w:val="00AE4FE3"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="851"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Recuodecorpodetexto3Char">
-[...69 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C3702E"/>
+    <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
-[...1 lines deleted...]
-    <w:link w:val="Textodebalo"/>
+  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodenotaderodapChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...10 lines deleted...]
-    <w:rsid w:val="005117C6"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...52 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-    </w:pPr>
-[...57 lines deleted...]
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
-[...34 lines deleted...]
-      <w:lang w:eastAsia="zh-CN"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Recuodecorpodetexto">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RecuodecorpodetextoChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A07BE8"/>
+    <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
+    <w:name w:val="Texto de nota de rodapé Char"/>
+    <w:link w:val="Textodenotaderodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Recuodecorpodetexto3Char">
+    <w:name w:val="Recuo de corpo de texto 3 Char"/>
+    <w:link w:val="Recuodecorpodetexto3"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
+    <w:name w:val="Texto de comentário Char"/>
+    <w:link w:val="Textodecomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
+    <w:name w:val="Assunto do comentário Char"/>
+    <w:link w:val="Assuntodocomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
+    <w:name w:val="Texto de balão Char"/>
+    <w:link w:val="Textodebalo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="gi">
+    <w:name w:val="gi"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SEIEMNormal">
+    <w:name w:val="SEIEM Normal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JIEEMCorpo">
+    <w:name w:val="JIEEMCorpo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="709"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RecuodecorpodetextoChar">
     <w:name w:val="Recuo de corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Recuodecorpodetexto"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A07BE8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00174453"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-    </w:pPr>
-[...10 lines deleted...]
-      <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
     <w:name w:val="Corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA57B1"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
     <w:name w:val="Menção Pendente1"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006932E7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Reviso">
-    <w:name w:val="Revision"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reviso1">
+    <w:name w:val="Revisão1"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00892824"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
     <w:name w:val="Título 2 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="003C1B95"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelacomgrade1">
     <w:name w:val="Tabela com grade1"/>
     <w:basedOn w:val="Tabelanormal"/>
-    <w:next w:val="Tabelacomgrade"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00EB4390"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HiperlinkVisitado">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
     <w:qFormat/>
-    <w:rsid w:val="00912DCC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF6D8C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="MenoPendente">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente2">
+    <w:name w:val="Menção Pendente2"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C1186"/>
+    <w:qFormat/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F67ACC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00F67ACC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="236" w:lineRule="exact"/>
       <w:ind w:left="109"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Reviso">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD3C46"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00516E96"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC07B1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="P68B1DB1-Cabealho18">
+    <w:name w:val="P68B1DB1-Cabealho18"/>
+    <w:basedOn w:val="Cabealho"/>
+    <w:rsid w:val="0013002B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
+        <w14:srgbClr w14:val="6E747A">
+          <w14:alpha w14:val="57000"/>
+        </w14:srgbClr>
+      </w14:shadow>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...57 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.pucsp.br/index.php/emp/usoia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://25reuniao.anped.org.br/encomendados/mapeamentobalancogt19.doc." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fe.unicamp.br/revistas/ged/zetetike/issue/view/298" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23925/1983-3156.2019v21i5p230-245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/mec/pt-br/media/pronacampo/pdf/mn_resolucao_-1_de_3_de_abril_de_2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lfeditorial.com.br/produto/formacao-de-professores-com-uma-perspectiva-inclusiva/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapientia.pucsp.br/handle/handle/22665" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tede2.pucsp.br/handle/handle/10923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://25reuniao.anped.org.br/encomendados/mapeamentobalancogt19.doc." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-lib-sfu-ca.translate.goog/help/cite-write/citation-style-guides/apa?_x_tr_sl=en&amp;_x_tr_tl=pt&amp;_x_tr_hl=pt&amp;_x_tr_pto=sge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br/centrais-de-conteudo/manual-apcn2010-pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.pucsp.br/index.php/emp/usoia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-scholarsportal-info.uml.idm.oclc.org/en/2017-10-25/1/9782763732" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -20491,106 +18594,120 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps>
+    <customSectPr/>
+  </customSectProps>
+  <customShpExts>
+    <customShpInfo spid="_x0000_s1026" textRotate="1"/>
+  </customShpExts>
+</s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285935A1-BDB5-4C28-8B44-A3F33E2BD623}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>19379</Characters>
+  <Pages>12</Pages>
+  <Words>3373</Words>
+  <Characters>18220</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>161</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>151</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22922</CharactersWithSpaces>
+  <CharactersWithSpaces>21550</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>Carmen Lucia Brancaglion Passos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>bae109495b8819d5512d9612ce18e0a2fd0ba45e64f9ebf6263a8411ca0387a1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1046-11.2.0.11486</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>E142CD5418CB4CE3AE6D2214E675FB88</vt:lpwstr>
+  </property>
+</Properties>
+</file>