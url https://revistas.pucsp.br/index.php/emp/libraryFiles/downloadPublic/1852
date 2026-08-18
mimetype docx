--- v0 (2026-02-24)
+++ v1 (2026-08-18)
@@ -11,913 +11,1961 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="68453C72" w14:textId="37484E7E" w:rsidR="007C33C2" w:rsidRDefault="007C33C2" w:rsidP="00376D7A">
+    <w:p w14:paraId="5E89F21E" w14:textId="145621A2" w:rsidR="00376D7A" w:rsidRPr="00AE3D41" w:rsidRDefault="00376D7A" w:rsidP="00376D7A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Título em português </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A753C4">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(no idioma do texto do artigo)</w:t>
       </w:r>
-      <w:r w:rsidR="00C154BD" w:rsidRPr="00C154BD">
+      <w:r w:rsidR="00C154BD" w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386F3C">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> alinhamento centralizado, primeira letra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00386F3C">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:spacing w:val="-57"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00386F3C">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">em maiúscula, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00386F3C">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00386F3C">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00386F3C">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
-      <w:r w:rsidR="0073670B">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0073670B" w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00386F3C">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, negrito, entrelinha simples. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF33D6">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Espaçamento antes e depois</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF33D6">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:color w:val="EE0000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF33D6">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">com </w:t>
       </w:r>
-      <w:r w:rsidR="00C154BD">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C154BD" w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00336D13">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00336D13" w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C154BD">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C154BD" w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C154BD">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C154BD" w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>pts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="142DC626" w14:textId="15555973" w:rsidR="000B26D7" w:rsidRPr="00BF1F22" w:rsidRDefault="000B26D7" w:rsidP="000B26D7">
+    <w:p w14:paraId="142DC626" w14:textId="10AF6733" w:rsidR="000B26D7" w:rsidRPr="00AE3D41" w:rsidRDefault="000B26D7" w:rsidP="000B26D7">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Título em inglês, alinhamento centralizado, primeira letra em maiúscula, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>Verdana 14</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C154BD">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C154BD" w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D97390" w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97390" w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> itálico,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> entrelinha simples. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Espaçamento antes e depois</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>com 1</w:t>
       </w:r>
-      <w:r w:rsidR="00336D13">
+      <w:r w:rsidR="00336D13" w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C154BD">
+      <w:r w:rsidR="00C154BD" w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3B174E7D" w14:textId="146112A9" w:rsidR="000B26D7" w:rsidRPr="00BF1F22" w:rsidRDefault="000B26D7" w:rsidP="000B26D7">
+    <w:p w14:paraId="3B174E7D" w14:textId="67D0D435" w:rsidR="000B26D7" w:rsidRPr="00AE3D41" w:rsidRDefault="000B26D7" w:rsidP="000B26D7">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Título em espanhol, alinhamento centralizado, primeira letra em maiúscula, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0073670B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0073670B" w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D97390" w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97390" w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> itálico,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> entrelinha</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">simples. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Espaçamento antes e depois</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>com 1</w:t>
       </w:r>
-      <w:r w:rsidR="00336D13">
+      <w:r w:rsidR="00336D13" w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0073670B">
+      <w:r w:rsidR="0073670B" w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="082AD69C" w14:textId="38D3251C" w:rsidR="000B26D7" w:rsidRPr="00BF1F22" w:rsidRDefault="000B26D7" w:rsidP="000B26D7">
+    <w:p w14:paraId="082AD69C" w14:textId="64DE4A82" w:rsidR="000B26D7" w:rsidRPr="00AE3D41" w:rsidRDefault="000B26D7" w:rsidP="000B26D7">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-57"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Título em francês, alinhamento centralizado, primeira letra em maiúscula, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0073670B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0073670B" w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D97390" w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97390" w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> itálico,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3D41">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> entrelinha</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">simples. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Espaçamento antes e depois</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BF1F22">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>com 1</w:t>
       </w:r>
-      <w:r w:rsidR="00336D13">
+      <w:r w:rsidR="00336D13" w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0073670B">
+      <w:r w:rsidR="0073670B" w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF1F22">
+      <w:r w:rsidRPr="00AE3D41">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="016ED6A9" w14:textId="77777777" w:rsidR="000B26D7" w:rsidRDefault="000B26D7" w:rsidP="00376D7A">
+    <w:p w14:paraId="6F3A7A93" w14:textId="77777777" w:rsidR="00B50F9F" w:rsidRPr="00E47571" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>máximo quatro autores, pelo menos um deles deve ser doutor)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317D53FC" w14:textId="1D5CF9CD" w:rsidR="00B50F9F" w:rsidRPr="003F1CE6" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3D19" w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, negrito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300BCAAE" w14:textId="2335045F" w:rsidR="00B50F9F" w:rsidRPr="003F1CE6" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institu</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3D19" w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ção</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6B50C6" w14:textId="45724135" w:rsidR="00B50F9F" w:rsidRPr="003F1CE6" w:rsidRDefault="009A63C9" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Titulação mais alta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6306946B" w14:textId="69B71D64" w:rsidR="00B50F9F" w:rsidRPr="000848D4" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000848D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000848D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0E78BA92" w14:textId="2DE5F364" w:rsidR="00B50F9F" w:rsidRPr="000848D4" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489A2384" w14:textId="553B412D" w:rsidR="00B50F9F" w:rsidRPr="000848D4" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000848D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3D19" w:rsidRPr="000848D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000848D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000848D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000848D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000848D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt, negrito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C516CCC" w14:textId="724F54A4" w:rsidR="00B50F9F" w:rsidRPr="000848D4" w:rsidRDefault="007E3623" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000848D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Instituição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B50F9F" w:rsidRPr="000848D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC7B2E3" w14:textId="77777777" w:rsidR="00B50F9F" w:rsidRPr="000848D4" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000848D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Diplôme le plus élevé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A269412" w14:textId="77777777" w:rsidR="00B50F9F" w:rsidRPr="000848D4" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000848D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000848D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="550B35B4" w14:textId="031A9580" w:rsidR="00B50F9F" w:rsidRPr="000848D4" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1818F4" w14:textId="57CACF4B" w:rsidR="00B50F9F" w:rsidRPr="003F1CE6" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3D19" w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, negrito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798204F4" w14:textId="64EAD408" w:rsidR="00B50F9F" w:rsidRPr="003F1CE6" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institu</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3623">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ição</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0564B22A" w14:textId="77777777" w:rsidR="002A3D19" w:rsidRPr="003F1CE6" w:rsidRDefault="002A3D19" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Titulação mais alta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DC7587" w14:textId="09EDDDDA" w:rsidR="00B50F9F" w:rsidRPr="003F1CE6" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Id orcid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C95901C" w14:textId="7740917E" w:rsidR="00B50F9F" w:rsidRPr="003F1CE6" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C67ABC" w14:textId="49EF4D29" w:rsidR="00B50F9F" w:rsidRPr="003F1CE6" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3D19" w:rsidRPr="002C2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, negrito </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295F3BD1" w14:textId="3D1AA23E" w:rsidR="00B50F9F" w:rsidRPr="003F1CE6" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institu</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1CE6" w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ição</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45867946" w14:textId="37DF4258" w:rsidR="00B50F9F" w:rsidRPr="003F1CE6" w:rsidRDefault="003F1CE6" w:rsidP="003F1CE6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Titulação mais alta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E73CAF" w14:textId="77777777" w:rsidR="00B50F9F" w:rsidRPr="003F1CE6" w:rsidRDefault="00B50F9F" w:rsidP="00B50F9F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F1CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Id orcid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD7407E" w14:textId="17EA8034" w:rsidR="000848D4" w:rsidRPr="00C81DCD" w:rsidRDefault="0095062E" w:rsidP="000848D4">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0095062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Observação 1: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O texto deve ter no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>máximo 12.000 palavras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>esta observação deve excluída da versão a ser enviada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0095062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C8FC27" w14:textId="77777777" w:rsidR="00FC7007" w:rsidRPr="00FC7007" w:rsidRDefault="00FC7007" w:rsidP="00ED1D97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7007">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Observação 2: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7007">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7007">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>esta observação deve ser removida da versão a ser submetida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7007">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117E359E" w14:textId="77777777" w:rsidR="00FC7007" w:rsidRPr="00FC7007" w:rsidRDefault="00FC7007" w:rsidP="00ED1D97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7007">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a) A partir de 2023, os artigos redigidos em português, espanhol e francês que forem aceitos deverão obrigatoriamente apresentar, além da versão original revisada, uma versão traduzida para o inglês.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E93F64" w14:textId="79BF73F2" w:rsidR="000848D4" w:rsidRPr="00FC7007" w:rsidRDefault="00FC7007" w:rsidP="00ED1D97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC7007">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b) Os artigos aceitos deverão ter uma versão revisada, necessariamente realizada pela equipe externa de tradutores/revisores já credenciada pela revista (ver a lista nas diretrizes de submissão). O custo da revisão exigida pela revista para a publicação ficará a cargo dos autores. O revisor ou a revisora do artigo deverá ser indicado(a) no final do artigo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7007">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078F8CA2" w14:textId="77777777" w:rsidR="00980D36" w:rsidRPr="00980D36" w:rsidRDefault="00980D36" w:rsidP="00980D36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00980D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Observação 2: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diretrizes para o uso da IA (esta observação deve ser removida da versão a ser submetida)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03973A46" w14:textId="77777777" w:rsidR="00ED1D97" w:rsidRDefault="00980D36" w:rsidP="00ED1D97">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00980D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assim como a revista do Instituto GeoGebra Internacional de São Paulo (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00980D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IGISP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00980D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), a revista Educação Matemática Pesquisa do programa de pós-graduação em matemática da Pontifícia Universidade Católica de São Paulo (PUC-SP), avaliada pela CAPES como Qualis A1, adota as seguintes diretrizes para o uso da inteligência artificial (IA generativa) na redação acadêmica dos manuscritos submetidos a esta revista para eventual publicação. Leia as diretrizes completas no link</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016ED6A9" w14:textId="17B05489" w:rsidR="000B26D7" w:rsidRPr="00AE3D41" w:rsidRDefault="000848D4" w:rsidP="00AE3D41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00ED1D97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://revistas.pucsp.br/index.php/emp/usoia</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00ED1D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0584E20C" w14:textId="77777777" w:rsidR="00AE3D41" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00336D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resumo</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="52762675" w14:textId="13CC2601" w:rsidR="0034543A" w:rsidRPr="00336D13" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+    <w:p w14:paraId="52762675" w14:textId="440817C6" w:rsidR="0034543A" w:rsidRPr="00336D13" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00336D13">
-[...18 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(centralizado -</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Espaçamento antes e depois</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
@@ -2386,82 +3434,85 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>última palavra-chave</w:t>
       </w:r>
       <w:r w:rsidR="00403345" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4796526F" w14:textId="18804CEE" w:rsidR="0034543A" w:rsidRPr="00336D13" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+    <w:p w14:paraId="7C0D5FCD" w14:textId="77777777" w:rsidR="00AE3D41" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00336D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4796526F" w14:textId="77CFDAE4" w:rsidR="0034543A" w:rsidRPr="00336D13" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00336D13">
-[...18 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centralizado</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2541,137 +3592,130 @@
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE53633" w14:textId="77777777" w:rsidR="0034543A" w:rsidRPr="00336D13" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Idem resumo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305D467A" w14:textId="77777777" w:rsidR="0034543A" w:rsidRPr="00336D13" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Idem</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05658B38" w14:textId="56D4CAE7" w:rsidR="0034543A" w:rsidRPr="00336D13" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+    <w:p w14:paraId="103104C7" w14:textId="77777777" w:rsidR="00AE3D41" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F82002">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="05658B38" w14:textId="3AC0C421" w:rsidR="0034543A" w:rsidRPr="00336D13" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00336D13">
-[...29 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centralizado</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2782,136 +3826,127 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>resumo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B70B547" w14:textId="77777777" w:rsidR="0034543A" w:rsidRPr="00336D13" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00336D13">
+      <w:r w:rsidRPr="00F82002">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Palabras</w:t>
       </w:r>
-      <w:r w:rsidRPr="00336D13">
+      <w:r w:rsidRPr="00F82002">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00336D13">
+      <w:r w:rsidRPr="00F82002">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>clave</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Idem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE76705" w14:textId="07180D2E" w:rsidR="0034543A" w:rsidRPr="00336D13" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+    <w:p w14:paraId="093AFD22" w14:textId="77777777" w:rsidR="00AE3D41" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00336D13">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F82002">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Résumé</w:t>
       </w:r>
-      <w:r w:rsidRPr="00336D13">
-[...18 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2DE76705" w14:textId="14688820" w:rsidR="0034543A" w:rsidRPr="00336D13" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>centralizado</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2991,105 +4026,305 @@
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2167F8F8" w14:textId="088A2EC6" w:rsidR="0034543A" w:rsidRPr="00336D13" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Idem</w:t>
       </w:r>
       <w:r w:rsidR="00F46AC3" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> resumo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC706E1" w14:textId="77777777" w:rsidR="0034543A" w:rsidRPr="00336D13" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00336D13">
+      <w:r w:rsidRPr="00F82002">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Mots-clés</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> : Idem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7463D1" w14:textId="77777777" w:rsidR="00BC4940" w:rsidRPr="00336D13" w:rsidRDefault="00BC4940" w:rsidP="00386F3C">
+    <w:p w14:paraId="2C7463D1" w14:textId="24F5CE25" w:rsidR="00AE3D41" w:rsidRDefault="00AE3D41" w:rsidP="00386F3C">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A739" w14:textId="5F2484E8" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="00386F3C">
+    <w:p w14:paraId="04F22ABA" w14:textId="7B585541" w:rsidR="00BC4940" w:rsidRDefault="00415CC9" w:rsidP="00415CC9">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Título em português </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(no idioma do texto do artigo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, alinhamento centralizado, primeira letra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em maiúscula, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00415CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00415CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E42E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005E42E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00415CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00415CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, negrito, entrelinha simples. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Espaçamento antes e depois</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">com 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00415CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="223B92DC" w14:textId="32730D8D" w:rsidR="00415CC9" w:rsidRPr="00415CC9" w:rsidRDefault="00415CC9" w:rsidP="00415CC9">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Introdução</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A739" w14:textId="484E5ABE" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="00386F3C">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Na primeira página do corpo de trabalho, </w:t>
       </w:r>
       <w:r w:rsidR="00A5471C" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>deve-se</w:t>
@@ -3562,65 +4797,57 @@
       </w:r>
       <w:r w:rsidR="00915E95" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> estreita</w:t>
       </w:r>
       <w:r w:rsidR="00210847" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; ou seja, a superior e a inferior, bem como a direita e a esquerda,</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> devem ter </w:t>
       </w:r>
-      <w:r w:rsidR="00F772BC" w:rsidRPr="00336D13">
-[...13 lines deleted...]
-        <w:t>27</w:t>
+      <w:r w:rsidR="0087592E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1,25</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8CACB8" w14:textId="77777777" w:rsidR="00E501B6" w:rsidRPr="00336D13" w:rsidRDefault="00E501B6" w:rsidP="00D34AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24343FEC" w14:textId="62E99154" w:rsidR="00C55F65" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="00D34AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -3772,51 +4999,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00336D13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>normas</w:t>
         </w:r>
         <w:r w:rsidRPr="00336D13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:spacing w:val="-8"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00336D13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -4549,51 +5776,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D6A73D" w14:textId="0BC68ACF" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="00270EFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Desenvolver o texto em seções, todas com a mesma formatação. Utilizar,</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>quando</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4916,50 +6142,51 @@
       <w:r w:rsidR="00A647C5" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>outros.</w:t>
       </w:r>
       <w:r w:rsidR="00D33BB4" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00486BE5" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>O autor deverá indicar a fonte</w:t>
       </w:r>
       <w:r w:rsidR="00EA534A" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e referenciar</w:t>
       </w:r>
       <w:r w:rsidR="00C10921" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008E4974" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
@@ -6060,58 +7287,56 @@
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E65AE7" w:rsidRPr="00336D13" w14:paraId="06D6A74D" w14:textId="77777777" w:rsidTr="00E33C37">
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06D6A747" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="00D00D98">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="140" w:right="355"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00336D13">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Certo</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06D6A748" w14:textId="0A28A459" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="00F47CE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:right="356"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00336D13">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
@@ -6122,64 +7347,62 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06D6A749" w14:textId="23FC0A9C" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="00F47CE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:right="355"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00336D13">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Cert</w:t>
             </w:r>
             <w:r w:rsidR="00F47CE8" w:rsidRPr="00336D13">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06D6A74A" w14:textId="0C313307" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="00F47CE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:right="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00336D13">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
@@ -6190,58 +7413,56 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06D6A74B" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="00F47CE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:right="355"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00336D13">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Certo</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06D6A74C" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="355" w:right="335"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00336D13">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Errado</w:t>
@@ -7133,51 +8354,50 @@
           <w:tcPr>
             <w:tcW w:w="3935" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06D6A75E" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="141" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00336D13">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>C4</w:t>
             </w:r>
             <w:r w:rsidRPr="00336D13">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00336D13">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00336D13">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="14"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -7718,51 +8938,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:spacing w:val="61"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APA</w:t>
       </w:r>
       <w:r w:rsidR="00BF1630" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 7ª edição, com uma legenda acima delas contendo a palavra 'Figura' (com letra inicial maiúscula) seguida de um número (a partir de 1, em ordem numérica); na linha seguinte, o título da figura (em itálico, </w:t>
+        <w:t xml:space="preserve">, 7ª edição, com uma legenda acima delas contendo a palavra 'Figura' (com letra inicial maiúscula) seguida de um número (a partir de 1, em ordem numérica); na linha seguinte, o título da figura </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1630" w:rsidRPr="00336D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(em itálico, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BF1630" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BF1630" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00336D13" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
@@ -7960,51 +9190,51 @@
       <w:r w:rsidRPr="00A753C4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06D6A7B7" wp14:editId="06D6A7B8">
             <wp:extent cx="3663950" cy="1210310"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="13" name="image3.jpeg" descr="Diagrama&#10;&#10;Descrição gerada automaticamente com confiança média"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13" name="image3.jpeg" descr="Diagrama&#10;&#10;Descrição gerada automaticamente com confiança média"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3664443" cy="1210627"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -9066,51 +10296,50 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>acadêmicos)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A770" w14:textId="2300F3F5" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="00D366B4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>São as frases originais da obra do autor de base. Devem conter o último sobrenome do</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>autor</w:t>
       </w:r>
       <w:r w:rsidR="003D1915" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9299,50 +10528,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D6A771" w14:textId="2D4A2A95" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="003F706F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Exemplo</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F706F" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de c</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
@@ -11936,51 +13166,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A77A" w14:textId="32A89256" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="002D7DA5">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referências</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F47752" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Verdana</w:t>
       </w:r>
@@ -12037,51 +13266,51 @@
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>negrito)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A77B" w14:textId="194189BC" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="002D7DA5">
+    <w:p w14:paraId="06D6A77B" w14:textId="610B302B" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="002D7DA5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As referências devem listar</w:t>
       </w:r>
       <w:r w:rsidR="00AA6350" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, primeiramente, os sobrenomes dos autores em ordem alfabética e, no caso de um</w:t>
@@ -12308,51 +13537,67 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00173F70" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">têm </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">um avanço </w:t>
       </w:r>
       <w:r w:rsidR="00D31121" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de 1,27 cm à direita</w:t>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="0087592E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1,25</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31121" w:rsidRPr="00336D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm à direita</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Digitar</w:t>
@@ -12940,50 +14185,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ordem:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A77D" w14:textId="2BEA1F49" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(6</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -13843,108 +15089,104 @@
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>impressa:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A77F" w14:textId="4E9DBA45" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00336D13">
+      <w:r w:rsidRPr="00F82002">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Brousseau,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82002">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="31"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82002">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>G.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00336D13">
+      <w:r w:rsidRPr="00F82002">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="89"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82002">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(1986).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00336D13">
+      <w:r w:rsidRPr="00F82002">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="96"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Fondements</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="89"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -15288,195 +16530,130 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A783" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="004A56DA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3EC4C3" w14:textId="2147D6E6" w:rsidR="00463695" w:rsidRPr="00336D13" w:rsidRDefault="00463695" w:rsidP="00463695">
+    <w:p w14:paraId="7B3EC4C3" w14:textId="2147D6E6" w:rsidR="00463695" w:rsidRPr="00F82002" w:rsidRDefault="00463695" w:rsidP="00463695">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Al</w:t>
       </w:r>
       <w:r w:rsidR="008168D9" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>mouloud</w:t>
-[...8 lines deleted...]
-        <w:t>, S. (2007)</w:t>
+        <w:t>mouloud, S. (2007)</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="96"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E1172" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fundamentos da Didática da Matemática</w:t>
       </w:r>
-      <w:r w:rsidRPr="00336D13">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="00F82002">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> do Paraná.</w:t>
+      <w:r w:rsidR="0096548E" w:rsidRPr="00F82002">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Editora da Universidade Federal do Paraná.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3937C4" w14:textId="77777777" w:rsidR="00BF4C72" w:rsidRPr="00336D13" w:rsidRDefault="00BF4C72" w:rsidP="00F00C1F">
+    <w:p w14:paraId="7B3937C4" w14:textId="77777777" w:rsidR="00BF4C72" w:rsidRPr="00F82002" w:rsidRDefault="00BF4C72" w:rsidP="00F00C1F">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E1C32EA" w14:textId="014C3A3E" w:rsidR="00553F32" w:rsidRPr="00336D13" w:rsidRDefault="00553F32" w:rsidP="00553F32">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Manrique, A.L.;</w:t>
       </w:r>
       <w:r w:rsidR="005B035B" w:rsidRPr="00336D13">
         <w:rPr>
@@ -15526,51 +16703,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, S.S., &amp; Santos, E. O. (2024). </w:t>
       </w:r>
       <w:r w:rsidR="00E0509F" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A formação de professores que ensinam matemática e o desenvolvimento de aplicativos sob uma perspectiva inclusiva</w:t>
       </w:r>
       <w:r w:rsidR="00E0509F" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Livraria da Física. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="004B0F7C" w:rsidRPr="00336D13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://lfeditorial.com.br/produto/formacao-de-professores-com-uma-perspectiva-inclusiva/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06D6A786" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="005C6764">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -15749,61 +16926,61 @@
         </w:rPr>
         <w:t>seguinte</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ordem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A787" w14:textId="35663E9A" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5">
+    <w:p w14:paraId="06D6A787" w14:textId="35663E9A" w:rsidR="00E65AE7" w:rsidRPr="00F82002" w:rsidRDefault="00A647C5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sobrenome(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -16227,51 +17404,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pelas</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>iniciais</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-58"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -16697,141 +17873,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>capítulo).</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00F82002">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Editora.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A788" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5">
+    <w:p w14:paraId="06D6A788" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00F82002" w:rsidRDefault="00A647C5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="121"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F82002">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Exemplos:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="06D6A78A" w14:textId="5B18A697" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, B. (2011). </w:t>
+      <w:r w:rsidRPr="00F82002">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaworski, B. (2011). </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Situating Mathematics Teacher Education in a Global Context. In N.</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -17142,67 +18281,57 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Ottawa</w:t>
+      <w:r w:rsidRPr="00336D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of Ottawa</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A78B" w14:textId="41947DB0" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -17409,50 +18538,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>desenvolvimento</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>profissional</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
@@ -18137,67 +19267,57 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>online:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="456ACB61" w14:textId="3BB1CE7C" w:rsidR="00F7754A" w:rsidRPr="00336D13" w:rsidRDefault="00F7754A" w:rsidP="00E300C4">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, S. B. C., &amp; Almeida, M. V. de. (2019). A orquestração instrumental de uma situação matemática para o EFII. </w:t>
+      <w:r w:rsidRPr="00336D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Igliori, S. B. C., &amp; Almeida, M. V. de. (2019). A orquestração instrumental de uma situação matemática para o EFII. </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Educação Matemática Pesquisa</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -18207,51 +19327,51 @@
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(5)</w:t>
       </w:r>
       <w:r w:rsidR="00EF3416" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 230-245</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00E300C4" w:rsidRPr="00336D13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.23925/1983-3156.2019v21i5p230-245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E300C4" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ADD8F71" w14:textId="786FE0EF" w:rsidR="00C62E50" w:rsidRPr="00336D13" w:rsidRDefault="00C62E50" w:rsidP="00C62E50">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -18661,60 +19781,59 @@
         </w:rPr>
         <w:t>livro</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>online:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D51A0E7" w14:textId="4BB34384" w:rsidR="00756636" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="00756636">
+    <w:p w14:paraId="5D51A0E7" w14:textId="4BB34384" w:rsidR="00756636" w:rsidRPr="00F82002" w:rsidRDefault="00A647C5" w:rsidP="00756636">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Tremblay,</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
@@ -19170,81 +20289,78 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>152).</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00333395" w:rsidRPr="00336D13">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00333395" w:rsidRPr="00F82002">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>https://books-scholarsportal-info.uml.idm.oclc.org/en/2017-10-25/1/9782763732</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00333395" w:rsidRPr="00336D13">
+      <w:r w:rsidR="00333395" w:rsidRPr="00F82002">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00333395" w:rsidRPr="00336D13">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00333395" w:rsidRPr="00F82002">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A794" w14:textId="2B4DA8CE" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="00F00C1F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se a publicação (trabalho publicado em anais de evento, dissertação ou tese, por</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -19668,51 +20784,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Caxambu: Associação Nacional de Pós-Graduação.</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-58"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00336D13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://25reuniao.anped.org.br/encomendados/mapeamentobalancogt19.doc.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="730DCC56" w14:textId="77777777" w:rsidR="00D214C3" w:rsidRPr="00336D13" w:rsidRDefault="00D214C3" w:rsidP="00D214C3">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D6A797" w14:textId="47D32B48" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="00D214C3">
@@ -20023,60 +21139,51 @@
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TCC</w:t>
       </w:r>
       <w:r w:rsidR="00DF088C" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dissertação </w:t>
-[...8 lines deleted...]
-        <w:t>de mestrado ou tese de</w:t>
+        <w:t xml:space="preserve"> dissertação de mestrado ou tese de</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>doutorado</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -20575,51 +21682,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Paulo].</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00336D13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://tede2.pucsp.br/handle/handle/10923</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A79A" w14:textId="5E8EF82F" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="002860BE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -20846,50 +21953,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mestrado</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -20992,51 +22100,51 @@
       <w:r w:rsidR="00B2040F" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Paulo].</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00336D13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://sapientia.pucsp.br/handle/handle/22665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="27B9180F" w14:textId="77777777" w:rsidR="00D214C3" w:rsidRPr="00336D13" w:rsidRDefault="00D214C3" w:rsidP="00D214C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D6A79B" w14:textId="3A01B53C" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="00D214C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -21972,57 +23080,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Herrison</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00336D13">
-[...5 lines deleted...]
-        <w:t>J.J.,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00336D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>J.J</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00336D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cerri,</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -22050,57 +23168,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Stremick</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00336D13">
-[...5 lines deleted...]
-        <w:t>C.A.,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00336D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C.A</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00336D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.,</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Martinuzzi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -22558,51 +23686,50 @@
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reticências (três pontinhos). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7A5" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="000D6654">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Exemplo</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no texto</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -22720,50 +23847,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F00F5E5" w14:textId="10933F3F" w:rsidR="21777090" w:rsidRPr="00336D13" w:rsidRDefault="21777090" w:rsidP="000D6654">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">O fato </w:t>
       </w:r>
       <w:r w:rsidR="005B1BA3" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de o professor apresentar agência não significa que as intervenções no material curricular sempre ampliem e potencializem</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> os significados esperados pelas prescrições, mas, muitas vezes, desenvolvem uma prática que contradiz as proposições, como concluíram Lima (2014) e Pacheco (2015) em suas pesquisas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7A9" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="000D6654">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
@@ -23914,88 +25042,87 @@
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do Brasil, Brasília.</w:t>
       </w:r>
       <w:r w:rsidR="00913ADD" w:rsidRPr="00336D13">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="008F1456" w:rsidRPr="00336D13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.gov.br/mec/pt-br/media/pronacampo/pdf/mn_resolucao_-1_de_3_de_abril_de_2002.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008F1456" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7B2" w14:textId="54B1988A" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="00737407">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Coordenação de Aperfeiçoamento de Pessoal de Nível Superior (CAPES). </w:t>
       </w:r>
       <w:r w:rsidR="00304F8F" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(2010). </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -24142,51 +25269,51 @@
       </w:r>
       <w:r w:rsidR="003C7E5A" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Brasília.</w:t>
       </w:r>
       <w:r w:rsidR="003C7E5A" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="003C7E5A" w:rsidRPr="00336D13">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.gov.br/capes/pt-br/centrais-de-conteudo/manual-apcn2010-pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003C7E5A" w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7B3" w14:textId="6D93A2B0" w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidRDefault="00A647C5" w:rsidP="009D064B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
@@ -25009,170 +26136,167 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>artigo</w:t>
       </w:r>
       <w:r w:rsidRPr="00336D13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E65AE7" w:rsidRPr="00336D13" w:rsidSect="00A36CE9">
-      <w:footerReference w:type="even" r:id="rId19"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="284" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1147"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A153604" w14:textId="77777777" w:rsidR="007D3409" w:rsidRDefault="007D3409">
+    <w:p w14:paraId="14E42A71" w14:textId="77777777" w:rsidR="00311E34" w:rsidRDefault="00311E34">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30F5FDD8" w14:textId="77777777" w:rsidR="007D3409" w:rsidRDefault="007D3409">
+    <w:p w14:paraId="09F2ADE9" w14:textId="77777777" w:rsidR="00311E34" w:rsidRDefault="00311E34">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Droid Sans Fallback">
     <w:altName w:val="Segoe Print"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06D6A7C3" w14:textId="64FB9F56" w:rsidR="00E65AE7" w:rsidRDefault="00000000" w:rsidP="00080F62">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="777911144"/>
         <w:docPartObj>
           <w:docPartGallery w:val="AutoText"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
@@ -25724,61 +26848,61 @@
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="FF0000"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>(não preencher)</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="06D6A7C7" w14:textId="4EEB8384" w:rsidR="00E65AE7" w:rsidRDefault="00E65AE7" w:rsidP="00DB4ADD">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07E0B676" w14:textId="77777777" w:rsidR="007D3409" w:rsidRDefault="007D3409">
+    <w:p w14:paraId="73397681" w14:textId="77777777" w:rsidR="00311E34" w:rsidRDefault="00311E34">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5715064C" w14:textId="77777777" w:rsidR="007D3409" w:rsidRDefault="007D3409">
+    <w:p w14:paraId="30DE828B" w14:textId="77777777" w:rsidR="00311E34" w:rsidRDefault="00311E34">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06D6A7C6" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRDefault="00A647C5">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -25793,123 +26917,127 @@
               </wp:positionV>
               <wp:extent cx="1051560" cy="373380"/>
               <wp:effectExtent l="0" t="0" r="0" b="7620"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Caixa de Texto 9"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1051560" cy="373380"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="06D6A7D0" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00943326" w:rsidRDefault="00A647C5">
+                        <w:p w14:paraId="06D6A7D0" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="007E3623" w:rsidRDefault="00A647C5">
                           <w:pPr>
                             <w:pStyle w:val="Cabealho"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:b/>
                               <w:bCs/>
+                              <w:color w:val="EE0000"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                                 <w14:srgbClr w14:val="6E747A">
                                   <w14:alpha w14:val="57000"/>
                                 </w14:srgbClr>
                               </w14:shadow>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00943326">
+                          <w:r w:rsidRPr="007E3623">
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                               <w:b/>
                               <w:bCs/>
+                              <w:color w:val="EE0000"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                               <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                                 <w14:srgbClr w14:val="6E747A">
                                   <w14:alpha w14:val="57000"/>
                                 </w14:srgbClr>
                               </w14:shadow>
                             </w:rPr>
                             <w:t>Qualis A1</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="06D6A7C8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Caixa de Texto 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:209.8pt;margin-top:46.8pt;width:82.8pt;height:29.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBBY6n9wEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC81/KapIblwE3gooDR&#10;BHCLnmmKtASQHHZIW3K/vkN67XIqeqGG80azvHmcPXbWsL3C0IAr+aDX50w5CVXjtiX/+mX57oGz&#10;EIWrhAGnSn5QgT/O376ZtX6qhlCDqRQySuLCtPUlr2P006IIslZWhB545QjUgFZEuuK2qFC0lN2a&#10;Ytjv3xUtYOURpAqBvM9HkM9zfq2VjC9aBxWZKTn1FvOJ+dyks5jPxHSLwteNPLUh/qELKxpHRS+p&#10;nkUUbIfNH6lsIxEC6NiTYAvQupEqz0DTDPq/TbOuhVd5FiIn+AtN4f+llZ/3a/+KLHYfoKMFJkJa&#10;H6aBnGmeTqNNX+qUEU4UHi60qS4ymX7qTwaTO4IkYaP70egh81pc//YY4kcFliWj5EhryWyJ/SpE&#10;qkih55BUzMGyMSavxrhfHBSYPMW1xWTFbtOd+t5AdaBxEI6bDl4uG6q5EiG+CqTVUpsk1/hChzbQ&#10;lhxOFmc14I+/+VM8MU4oZy1JpeTh+06g4sx8crSL94PxOGkrX8aT+yFd8BbZ3CJuZ5+A1Digh+Fl&#10;NlN8NGdTI9hvpOpFqkqQcJJqlzyezad4FDC9CqkWixxEavIirtzay5T6SNpiF0E3meBE05GbE3uk&#10;p8z7SftJsLf3HHV9ofOfAAAA//8DAFBLAwQUAAYACAAAACEAAwq28N8AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fiy0k5r13RCIK4gxoe0W9Z4bUXjVE22ln+PObGTZfnR&#10;6+ctt7PrxRnH0HnSsFwoEEi1tx01Gj7en+/WIEI0ZE3vCTX8YIBtdX1VmsL6id7wvIuN4BAKhdHQ&#10;xjgUUoa6RWfCwg9IfDv60ZnI69hIO5qJw10vE6VW0pmO+ENrBnxssf7enZyGz5fj/itVr82Ty4bJ&#10;z0qSy6XWtzfzwwZExDn+w/Cnz+pQsdPBn8gG0WtIl/mKUQ35PU8GsnWWgDgwmSUpyKqUlxWqXwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCBBY6n9wEAAOkDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADCrbw3wAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AFEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="06D6A7D0" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00943326" w:rsidRDefault="00A647C5">
+                  <w:p w14:paraId="06D6A7D0" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="007E3623" w:rsidRDefault="00A647C5">
                     <w:pPr>
                       <w:pStyle w:val="Cabealho"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:b/>
                         <w:bCs/>
+                        <w:color w:val="EE0000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                           <w14:srgbClr w14:val="6E747A">
                             <w14:alpha w14:val="57000"/>
                           </w14:srgbClr>
                         </w14:shadow>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00943326">
+                    <w:r w:rsidRPr="007E3623">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         <w:b/>
                         <w:bCs/>
+                        <w:color w:val="EE0000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                           <w14:srgbClr w14:val="6E747A">
                             <w14:alpha w14:val="57000"/>
                           </w14:srgbClr>
                         </w14:shadow>
                       </w:rPr>
                       <w:t>Qualis A1</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06D6A7CA" wp14:editId="03C08A94">
@@ -25938,50 +27066,62 @@
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1724942" cy="523785"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="6EEF2D0D" w14:textId="77777777" w:rsidR="007E3623" w:rsidRDefault="007E3623">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="66B62A0D" w14:textId="77777777" w:rsidR="007E3623" w:rsidRDefault="007E3623">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C187285"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C187285"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -26041,51 +27181,51 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1104032676">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="165"/>
+  <w:zoom w:percent="164"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
@@ -26197,50 +27337,51 @@
     <w:rsid w:val="00073BAD"/>
     <w:rsid w:val="00074FF7"/>
     <w:rsid w:val="00075815"/>
     <w:rsid w:val="000758F5"/>
     <w:rsid w:val="00075B4A"/>
     <w:rsid w:val="00075BCE"/>
     <w:rsid w:val="00075D11"/>
     <w:rsid w:val="00075ED8"/>
     <w:rsid w:val="00076910"/>
     <w:rsid w:val="000769CC"/>
     <w:rsid w:val="000769D2"/>
     <w:rsid w:val="00076D73"/>
     <w:rsid w:val="00076F9D"/>
     <w:rsid w:val="000773BA"/>
     <w:rsid w:val="000778F3"/>
     <w:rsid w:val="000802DA"/>
     <w:rsid w:val="00080F62"/>
     <w:rsid w:val="000818FE"/>
     <w:rsid w:val="00081F51"/>
     <w:rsid w:val="000825AB"/>
     <w:rsid w:val="000827A1"/>
     <w:rsid w:val="00083341"/>
     <w:rsid w:val="000833FB"/>
     <w:rsid w:val="00083AEE"/>
     <w:rsid w:val="00083B6D"/>
+    <w:rsid w:val="000848D4"/>
     <w:rsid w:val="000854DA"/>
     <w:rsid w:val="00085EFB"/>
     <w:rsid w:val="00086316"/>
     <w:rsid w:val="0008702F"/>
     <w:rsid w:val="00087211"/>
     <w:rsid w:val="00087B2F"/>
     <w:rsid w:val="0009307D"/>
     <w:rsid w:val="0009332E"/>
     <w:rsid w:val="00093C5E"/>
     <w:rsid w:val="00093F57"/>
     <w:rsid w:val="00094EE5"/>
     <w:rsid w:val="000956A3"/>
     <w:rsid w:val="0009574E"/>
     <w:rsid w:val="00096173"/>
     <w:rsid w:val="00096400"/>
     <w:rsid w:val="00096BF6"/>
     <w:rsid w:val="00096EFA"/>
     <w:rsid w:val="00096FD6"/>
     <w:rsid w:val="00097D17"/>
     <w:rsid w:val="000A1476"/>
     <w:rsid w:val="000A14E9"/>
     <w:rsid w:val="000A156D"/>
     <w:rsid w:val="000A2196"/>
     <w:rsid w:val="000A21EE"/>
     <w:rsid w:val="000A3CF3"/>
@@ -26595,50 +27736,51 @@
     <w:rsid w:val="00221768"/>
     <w:rsid w:val="00221777"/>
     <w:rsid w:val="002219D0"/>
     <w:rsid w:val="00221E4F"/>
     <w:rsid w:val="00222849"/>
     <w:rsid w:val="00222857"/>
     <w:rsid w:val="00222880"/>
     <w:rsid w:val="00222B0D"/>
     <w:rsid w:val="00222D2A"/>
     <w:rsid w:val="00222E4F"/>
     <w:rsid w:val="002243B2"/>
     <w:rsid w:val="002254A7"/>
     <w:rsid w:val="00226703"/>
     <w:rsid w:val="002274CC"/>
     <w:rsid w:val="00230B4F"/>
     <w:rsid w:val="00231354"/>
     <w:rsid w:val="002318F7"/>
     <w:rsid w:val="002328A2"/>
     <w:rsid w:val="0023409D"/>
     <w:rsid w:val="002343A8"/>
     <w:rsid w:val="002352E3"/>
     <w:rsid w:val="00236EF6"/>
     <w:rsid w:val="00237878"/>
     <w:rsid w:val="002379BB"/>
     <w:rsid w:val="00237BD3"/>
+    <w:rsid w:val="00240D91"/>
     <w:rsid w:val="00242916"/>
     <w:rsid w:val="00242A8C"/>
     <w:rsid w:val="00242F44"/>
     <w:rsid w:val="00243F57"/>
     <w:rsid w:val="0024416B"/>
     <w:rsid w:val="00244D4F"/>
     <w:rsid w:val="00245084"/>
     <w:rsid w:val="00245764"/>
     <w:rsid w:val="00245AB3"/>
     <w:rsid w:val="0024608D"/>
     <w:rsid w:val="002460CF"/>
     <w:rsid w:val="002461E2"/>
     <w:rsid w:val="0024686A"/>
     <w:rsid w:val="00247353"/>
     <w:rsid w:val="002475C3"/>
     <w:rsid w:val="00247974"/>
     <w:rsid w:val="002506BB"/>
     <w:rsid w:val="0025083C"/>
     <w:rsid w:val="00250B03"/>
     <w:rsid w:val="002512F8"/>
     <w:rsid w:val="002515CD"/>
     <w:rsid w:val="0025246F"/>
     <w:rsid w:val="00253092"/>
     <w:rsid w:val="00253610"/>
     <w:rsid w:val="002538B5"/>
@@ -26712,82 +27854,84 @@
     <w:rsid w:val="002910C8"/>
     <w:rsid w:val="0029110A"/>
     <w:rsid w:val="00291B3E"/>
     <w:rsid w:val="002933B4"/>
     <w:rsid w:val="00293D23"/>
     <w:rsid w:val="00293DFA"/>
     <w:rsid w:val="00294293"/>
     <w:rsid w:val="00294D10"/>
     <w:rsid w:val="00295546"/>
     <w:rsid w:val="00295B91"/>
     <w:rsid w:val="002964A0"/>
     <w:rsid w:val="002967BA"/>
     <w:rsid w:val="00296EDE"/>
     <w:rsid w:val="002974D4"/>
     <w:rsid w:val="00297568"/>
     <w:rsid w:val="00297834"/>
     <w:rsid w:val="00297B6D"/>
     <w:rsid w:val="002A075D"/>
     <w:rsid w:val="002A097B"/>
     <w:rsid w:val="002A1145"/>
     <w:rsid w:val="002A130F"/>
     <w:rsid w:val="002A1A89"/>
     <w:rsid w:val="002A2BAA"/>
     <w:rsid w:val="002A396D"/>
     <w:rsid w:val="002A3BA7"/>
+    <w:rsid w:val="002A3D19"/>
     <w:rsid w:val="002A44E8"/>
     <w:rsid w:val="002A4900"/>
     <w:rsid w:val="002A4A9B"/>
     <w:rsid w:val="002A4FFB"/>
     <w:rsid w:val="002A5414"/>
     <w:rsid w:val="002A6194"/>
     <w:rsid w:val="002A643E"/>
     <w:rsid w:val="002A674B"/>
     <w:rsid w:val="002A6C14"/>
     <w:rsid w:val="002A6F6C"/>
     <w:rsid w:val="002A7416"/>
     <w:rsid w:val="002A75E1"/>
     <w:rsid w:val="002B0840"/>
     <w:rsid w:val="002B13B0"/>
     <w:rsid w:val="002B1964"/>
     <w:rsid w:val="002B2C7E"/>
     <w:rsid w:val="002B2E66"/>
     <w:rsid w:val="002B34E7"/>
     <w:rsid w:val="002B3AFE"/>
     <w:rsid w:val="002B4C2F"/>
     <w:rsid w:val="002B51E3"/>
     <w:rsid w:val="002B61BD"/>
     <w:rsid w:val="002B7825"/>
     <w:rsid w:val="002C03CC"/>
     <w:rsid w:val="002C0B0D"/>
     <w:rsid w:val="002C1583"/>
     <w:rsid w:val="002C1A83"/>
     <w:rsid w:val="002C1E4A"/>
     <w:rsid w:val="002C2361"/>
     <w:rsid w:val="002C24EF"/>
     <w:rsid w:val="002C2BC0"/>
     <w:rsid w:val="002C2E03"/>
+    <w:rsid w:val="002C2FC1"/>
     <w:rsid w:val="002C3AFB"/>
     <w:rsid w:val="002C48F1"/>
     <w:rsid w:val="002C4A7E"/>
     <w:rsid w:val="002C65B0"/>
     <w:rsid w:val="002C676E"/>
     <w:rsid w:val="002C6BE2"/>
     <w:rsid w:val="002C7737"/>
     <w:rsid w:val="002D0137"/>
     <w:rsid w:val="002D1109"/>
     <w:rsid w:val="002D38CC"/>
     <w:rsid w:val="002D3F29"/>
     <w:rsid w:val="002D4DDC"/>
     <w:rsid w:val="002D521F"/>
     <w:rsid w:val="002D527D"/>
     <w:rsid w:val="002D6D43"/>
     <w:rsid w:val="002D78C8"/>
     <w:rsid w:val="002D7BD4"/>
     <w:rsid w:val="002D7DA5"/>
     <w:rsid w:val="002E05F6"/>
     <w:rsid w:val="002E0A75"/>
     <w:rsid w:val="002E0AFB"/>
     <w:rsid w:val="002E13C2"/>
     <w:rsid w:val="002E1EBF"/>
     <w:rsid w:val="002E2562"/>
     <w:rsid w:val="002E3729"/>
@@ -26806,50 +27950,51 @@
     <w:rsid w:val="002F3577"/>
     <w:rsid w:val="002F504A"/>
     <w:rsid w:val="002F5976"/>
     <w:rsid w:val="002F6294"/>
     <w:rsid w:val="002F6BB2"/>
     <w:rsid w:val="002F6DAA"/>
     <w:rsid w:val="002F7078"/>
     <w:rsid w:val="002F7BA5"/>
     <w:rsid w:val="002F7DED"/>
     <w:rsid w:val="00300BC5"/>
     <w:rsid w:val="00300D1F"/>
     <w:rsid w:val="00300E13"/>
     <w:rsid w:val="00301235"/>
     <w:rsid w:val="00301BEA"/>
     <w:rsid w:val="00301E8C"/>
     <w:rsid w:val="00303378"/>
     <w:rsid w:val="00303652"/>
     <w:rsid w:val="003041F4"/>
     <w:rsid w:val="00304CA7"/>
     <w:rsid w:val="00304F8F"/>
     <w:rsid w:val="00305AF1"/>
     <w:rsid w:val="00306949"/>
     <w:rsid w:val="0030694C"/>
     <w:rsid w:val="00307051"/>
     <w:rsid w:val="00307348"/>
+    <w:rsid w:val="00311E34"/>
     <w:rsid w:val="00311EC9"/>
     <w:rsid w:val="00313AEE"/>
     <w:rsid w:val="00313F3C"/>
     <w:rsid w:val="00314075"/>
     <w:rsid w:val="0031483E"/>
     <w:rsid w:val="00314DC8"/>
     <w:rsid w:val="003151D6"/>
     <w:rsid w:val="00315C99"/>
     <w:rsid w:val="00317472"/>
     <w:rsid w:val="003218BB"/>
     <w:rsid w:val="00322694"/>
     <w:rsid w:val="0032377A"/>
     <w:rsid w:val="003238CF"/>
     <w:rsid w:val="00325664"/>
     <w:rsid w:val="00325D80"/>
     <w:rsid w:val="00325F4D"/>
     <w:rsid w:val="003269C1"/>
     <w:rsid w:val="003277B0"/>
     <w:rsid w:val="00327B14"/>
     <w:rsid w:val="00330279"/>
     <w:rsid w:val="003309B9"/>
     <w:rsid w:val="00330F90"/>
     <w:rsid w:val="00333080"/>
     <w:rsid w:val="003330B4"/>
     <w:rsid w:val="003332AB"/>
@@ -27027,119 +28172,122 @@
     <w:rsid w:val="003D6EF3"/>
     <w:rsid w:val="003D71BF"/>
     <w:rsid w:val="003D7424"/>
     <w:rsid w:val="003D7828"/>
     <w:rsid w:val="003D79DE"/>
     <w:rsid w:val="003D7BE4"/>
     <w:rsid w:val="003E00D5"/>
     <w:rsid w:val="003E00FB"/>
     <w:rsid w:val="003E1A7A"/>
     <w:rsid w:val="003E2746"/>
     <w:rsid w:val="003E3765"/>
     <w:rsid w:val="003E3904"/>
     <w:rsid w:val="003E3B30"/>
     <w:rsid w:val="003E470A"/>
     <w:rsid w:val="003E4B3B"/>
     <w:rsid w:val="003E582F"/>
     <w:rsid w:val="003E5D9F"/>
     <w:rsid w:val="003E64B0"/>
     <w:rsid w:val="003E65D3"/>
     <w:rsid w:val="003E6723"/>
     <w:rsid w:val="003E76E9"/>
     <w:rsid w:val="003F036C"/>
     <w:rsid w:val="003F0FD5"/>
     <w:rsid w:val="003F184C"/>
     <w:rsid w:val="003F1A2F"/>
+    <w:rsid w:val="003F1CE6"/>
     <w:rsid w:val="003F2AC9"/>
     <w:rsid w:val="003F3CFE"/>
     <w:rsid w:val="003F4058"/>
     <w:rsid w:val="003F587C"/>
     <w:rsid w:val="003F5F34"/>
     <w:rsid w:val="003F63DF"/>
     <w:rsid w:val="003F6454"/>
     <w:rsid w:val="003F6A69"/>
     <w:rsid w:val="003F6F48"/>
     <w:rsid w:val="003F706F"/>
     <w:rsid w:val="003F79D4"/>
     <w:rsid w:val="004017DA"/>
     <w:rsid w:val="00401BE7"/>
     <w:rsid w:val="004022D8"/>
     <w:rsid w:val="004029F7"/>
     <w:rsid w:val="00402B48"/>
     <w:rsid w:val="00402F10"/>
     <w:rsid w:val="00403345"/>
     <w:rsid w:val="004035CA"/>
     <w:rsid w:val="00404B38"/>
     <w:rsid w:val="0040658F"/>
     <w:rsid w:val="004074BC"/>
     <w:rsid w:val="004074EE"/>
     <w:rsid w:val="004114B4"/>
     <w:rsid w:val="004124B7"/>
     <w:rsid w:val="004130F5"/>
     <w:rsid w:val="004132E8"/>
     <w:rsid w:val="0041332B"/>
     <w:rsid w:val="004134B7"/>
     <w:rsid w:val="004142FA"/>
     <w:rsid w:val="00414794"/>
     <w:rsid w:val="00414F9B"/>
     <w:rsid w:val="00415374"/>
+    <w:rsid w:val="00415CC9"/>
     <w:rsid w:val="0041661D"/>
     <w:rsid w:val="004176C3"/>
     <w:rsid w:val="00417D76"/>
     <w:rsid w:val="004211A6"/>
     <w:rsid w:val="004219C7"/>
     <w:rsid w:val="00422A3C"/>
     <w:rsid w:val="00422D3A"/>
     <w:rsid w:val="00424618"/>
     <w:rsid w:val="0042519B"/>
     <w:rsid w:val="004252A7"/>
     <w:rsid w:val="00425C9C"/>
     <w:rsid w:val="00425CEA"/>
     <w:rsid w:val="00426337"/>
     <w:rsid w:val="00426A81"/>
     <w:rsid w:val="00427232"/>
     <w:rsid w:val="00430502"/>
     <w:rsid w:val="004317F7"/>
     <w:rsid w:val="004322E6"/>
     <w:rsid w:val="00432F8E"/>
     <w:rsid w:val="00433161"/>
     <w:rsid w:val="0043325D"/>
     <w:rsid w:val="00433403"/>
     <w:rsid w:val="00433733"/>
     <w:rsid w:val="00435AAB"/>
     <w:rsid w:val="004375D8"/>
     <w:rsid w:val="00441485"/>
     <w:rsid w:val="00441818"/>
     <w:rsid w:val="00441EA5"/>
     <w:rsid w:val="00442242"/>
     <w:rsid w:val="00442AE3"/>
     <w:rsid w:val="00442E21"/>
     <w:rsid w:val="00442F18"/>
     <w:rsid w:val="00443020"/>
     <w:rsid w:val="00443429"/>
     <w:rsid w:val="00443E62"/>
     <w:rsid w:val="00443F31"/>
+    <w:rsid w:val="004443AF"/>
     <w:rsid w:val="004451A1"/>
     <w:rsid w:val="004454F1"/>
     <w:rsid w:val="00445F52"/>
     <w:rsid w:val="00446CDF"/>
     <w:rsid w:val="00447DD2"/>
     <w:rsid w:val="0045068E"/>
     <w:rsid w:val="00450F2A"/>
     <w:rsid w:val="00452207"/>
     <w:rsid w:val="00453602"/>
     <w:rsid w:val="00453C27"/>
     <w:rsid w:val="00453F98"/>
     <w:rsid w:val="004542ED"/>
     <w:rsid w:val="00455640"/>
     <w:rsid w:val="00456380"/>
     <w:rsid w:val="004565BD"/>
     <w:rsid w:val="00457C01"/>
     <w:rsid w:val="00457DF0"/>
     <w:rsid w:val="00460531"/>
     <w:rsid w:val="004619C8"/>
     <w:rsid w:val="00461DFB"/>
     <w:rsid w:val="00461E06"/>
     <w:rsid w:val="00463695"/>
     <w:rsid w:val="0046403A"/>
     <w:rsid w:val="00464E22"/>
     <w:rsid w:val="0046544A"/>
@@ -27281,50 +28429,51 @@
     <w:rsid w:val="00504F72"/>
     <w:rsid w:val="0050530D"/>
     <w:rsid w:val="00505496"/>
     <w:rsid w:val="00506431"/>
     <w:rsid w:val="00507156"/>
     <w:rsid w:val="00507240"/>
     <w:rsid w:val="00510E3B"/>
     <w:rsid w:val="005117C6"/>
     <w:rsid w:val="00511C12"/>
     <w:rsid w:val="00511C3B"/>
     <w:rsid w:val="00512EAD"/>
     <w:rsid w:val="005136D4"/>
     <w:rsid w:val="00514E82"/>
     <w:rsid w:val="005152A2"/>
     <w:rsid w:val="00515F31"/>
     <w:rsid w:val="005161E7"/>
     <w:rsid w:val="00516A06"/>
     <w:rsid w:val="00516E96"/>
     <w:rsid w:val="005174E0"/>
     <w:rsid w:val="00517921"/>
     <w:rsid w:val="00520086"/>
     <w:rsid w:val="00520EB7"/>
     <w:rsid w:val="005211B3"/>
     <w:rsid w:val="00521335"/>
     <w:rsid w:val="0052350E"/>
+    <w:rsid w:val="00523E64"/>
     <w:rsid w:val="00523F12"/>
     <w:rsid w:val="005249ED"/>
     <w:rsid w:val="0052587D"/>
     <w:rsid w:val="00525C9A"/>
     <w:rsid w:val="00525EB6"/>
     <w:rsid w:val="00527D4C"/>
     <w:rsid w:val="00527DED"/>
     <w:rsid w:val="00530348"/>
     <w:rsid w:val="00531C12"/>
     <w:rsid w:val="005323C6"/>
     <w:rsid w:val="00532F29"/>
     <w:rsid w:val="005335BE"/>
     <w:rsid w:val="0053361B"/>
     <w:rsid w:val="00533785"/>
     <w:rsid w:val="00533E10"/>
     <w:rsid w:val="00533E7D"/>
     <w:rsid w:val="0053445C"/>
     <w:rsid w:val="0053519C"/>
     <w:rsid w:val="00535607"/>
     <w:rsid w:val="00535784"/>
     <w:rsid w:val="00535F6E"/>
     <w:rsid w:val="005361CA"/>
     <w:rsid w:val="0054126C"/>
     <w:rsid w:val="005425AF"/>
     <w:rsid w:val="00542C41"/>
@@ -27452,50 +28601,51 @@
     <w:rsid w:val="005C56E4"/>
     <w:rsid w:val="005C6764"/>
     <w:rsid w:val="005C7669"/>
     <w:rsid w:val="005C7A32"/>
     <w:rsid w:val="005C7DE5"/>
     <w:rsid w:val="005C7F5D"/>
     <w:rsid w:val="005D1C6D"/>
     <w:rsid w:val="005D1DD7"/>
     <w:rsid w:val="005D25E8"/>
     <w:rsid w:val="005D2851"/>
     <w:rsid w:val="005D2DF0"/>
     <w:rsid w:val="005D345C"/>
     <w:rsid w:val="005D355F"/>
     <w:rsid w:val="005D39E3"/>
     <w:rsid w:val="005D417D"/>
     <w:rsid w:val="005D4675"/>
     <w:rsid w:val="005D4A83"/>
     <w:rsid w:val="005D5863"/>
     <w:rsid w:val="005D6604"/>
     <w:rsid w:val="005D7351"/>
     <w:rsid w:val="005D748E"/>
     <w:rsid w:val="005D7F4A"/>
     <w:rsid w:val="005E23B5"/>
     <w:rsid w:val="005E24FF"/>
     <w:rsid w:val="005E2D08"/>
+    <w:rsid w:val="005E42E2"/>
     <w:rsid w:val="005E5602"/>
     <w:rsid w:val="005E6E28"/>
     <w:rsid w:val="005E74C1"/>
     <w:rsid w:val="005E7AC2"/>
     <w:rsid w:val="005F02B0"/>
     <w:rsid w:val="005F144B"/>
     <w:rsid w:val="005F1B1C"/>
     <w:rsid w:val="005F2AFE"/>
     <w:rsid w:val="005F3570"/>
     <w:rsid w:val="005F3A47"/>
     <w:rsid w:val="005F4B1A"/>
     <w:rsid w:val="005F4BCF"/>
     <w:rsid w:val="005F51E2"/>
     <w:rsid w:val="005F7016"/>
     <w:rsid w:val="0060012D"/>
     <w:rsid w:val="006004FB"/>
     <w:rsid w:val="00600F73"/>
     <w:rsid w:val="00602100"/>
     <w:rsid w:val="00602AE1"/>
     <w:rsid w:val="00604168"/>
     <w:rsid w:val="00604471"/>
     <w:rsid w:val="006048BF"/>
     <w:rsid w:val="00604E68"/>
     <w:rsid w:val="00605311"/>
     <w:rsid w:val="0060652C"/>
@@ -27920,50 +29070,51 @@
     <w:rsid w:val="007C200E"/>
     <w:rsid w:val="007C2132"/>
     <w:rsid w:val="007C28F0"/>
     <w:rsid w:val="007C30FE"/>
     <w:rsid w:val="007C33C2"/>
     <w:rsid w:val="007C39B3"/>
     <w:rsid w:val="007C5BD0"/>
     <w:rsid w:val="007C679E"/>
     <w:rsid w:val="007C7087"/>
     <w:rsid w:val="007D0205"/>
     <w:rsid w:val="007D0A4F"/>
     <w:rsid w:val="007D0B6F"/>
     <w:rsid w:val="007D0CCD"/>
     <w:rsid w:val="007D3409"/>
     <w:rsid w:val="007D35EC"/>
     <w:rsid w:val="007D3818"/>
     <w:rsid w:val="007D66A1"/>
     <w:rsid w:val="007D6986"/>
     <w:rsid w:val="007D6FF9"/>
     <w:rsid w:val="007D78FB"/>
     <w:rsid w:val="007E0158"/>
     <w:rsid w:val="007E0D04"/>
     <w:rsid w:val="007E0DBD"/>
     <w:rsid w:val="007E1EE0"/>
     <w:rsid w:val="007E27FA"/>
+    <w:rsid w:val="007E3623"/>
     <w:rsid w:val="007E428F"/>
     <w:rsid w:val="007F02AA"/>
     <w:rsid w:val="007F0EEC"/>
     <w:rsid w:val="007F19A2"/>
     <w:rsid w:val="007F2786"/>
     <w:rsid w:val="007F4032"/>
     <w:rsid w:val="007F45EB"/>
     <w:rsid w:val="007F508D"/>
     <w:rsid w:val="007F5553"/>
     <w:rsid w:val="007F56B2"/>
     <w:rsid w:val="007F5722"/>
     <w:rsid w:val="007F5EBA"/>
     <w:rsid w:val="008002A3"/>
     <w:rsid w:val="0080045B"/>
     <w:rsid w:val="00801183"/>
     <w:rsid w:val="00801221"/>
     <w:rsid w:val="008025C1"/>
     <w:rsid w:val="008026AA"/>
     <w:rsid w:val="0080281D"/>
     <w:rsid w:val="00803600"/>
     <w:rsid w:val="0080368E"/>
     <w:rsid w:val="008036BC"/>
     <w:rsid w:val="00803DF8"/>
     <w:rsid w:val="00805F21"/>
     <w:rsid w:val="008065D1"/>
@@ -28046,50 +29197,51 @@
     <w:rsid w:val="00857056"/>
     <w:rsid w:val="0085776E"/>
     <w:rsid w:val="008600A0"/>
     <w:rsid w:val="0086065D"/>
     <w:rsid w:val="008622DB"/>
     <w:rsid w:val="008626E7"/>
     <w:rsid w:val="00862BA8"/>
     <w:rsid w:val="008637E8"/>
     <w:rsid w:val="00865D05"/>
     <w:rsid w:val="00866A72"/>
     <w:rsid w:val="008676E8"/>
     <w:rsid w:val="00870925"/>
     <w:rsid w:val="00870A22"/>
     <w:rsid w:val="0087226E"/>
     <w:rsid w:val="008728C8"/>
     <w:rsid w:val="00872A3C"/>
     <w:rsid w:val="00872BCE"/>
     <w:rsid w:val="00873436"/>
     <w:rsid w:val="00873CB3"/>
     <w:rsid w:val="00873D36"/>
     <w:rsid w:val="00874028"/>
     <w:rsid w:val="00874BA0"/>
     <w:rsid w:val="00875462"/>
     <w:rsid w:val="008755E0"/>
     <w:rsid w:val="008756EC"/>
+    <w:rsid w:val="0087592E"/>
     <w:rsid w:val="0087692C"/>
     <w:rsid w:val="00876AC8"/>
     <w:rsid w:val="00876B73"/>
     <w:rsid w:val="00876E2A"/>
     <w:rsid w:val="00877194"/>
     <w:rsid w:val="00877234"/>
     <w:rsid w:val="00882DE5"/>
     <w:rsid w:val="0088341F"/>
     <w:rsid w:val="00885373"/>
     <w:rsid w:val="008856F9"/>
     <w:rsid w:val="00885703"/>
     <w:rsid w:val="00885AAD"/>
     <w:rsid w:val="00886EBC"/>
     <w:rsid w:val="0088726D"/>
     <w:rsid w:val="00887C9B"/>
     <w:rsid w:val="008909DF"/>
     <w:rsid w:val="0089160A"/>
     <w:rsid w:val="00891B26"/>
     <w:rsid w:val="0089213A"/>
     <w:rsid w:val="00892824"/>
     <w:rsid w:val="008932E2"/>
     <w:rsid w:val="00893593"/>
     <w:rsid w:val="00893B45"/>
     <w:rsid w:val="00893C9C"/>
     <w:rsid w:val="008943EA"/>
@@ -28144,86 +29296,89 @@
     <w:rsid w:val="008D3AC8"/>
     <w:rsid w:val="008D42C0"/>
     <w:rsid w:val="008D4FE6"/>
     <w:rsid w:val="008D553E"/>
     <w:rsid w:val="008D699B"/>
     <w:rsid w:val="008E028E"/>
     <w:rsid w:val="008E0967"/>
     <w:rsid w:val="008E0AD7"/>
     <w:rsid w:val="008E1172"/>
     <w:rsid w:val="008E24C5"/>
     <w:rsid w:val="008E28E4"/>
     <w:rsid w:val="008E4974"/>
     <w:rsid w:val="008E4FCD"/>
     <w:rsid w:val="008E55D6"/>
     <w:rsid w:val="008E591F"/>
     <w:rsid w:val="008E5C37"/>
     <w:rsid w:val="008E5D06"/>
     <w:rsid w:val="008E63BE"/>
     <w:rsid w:val="008E63DA"/>
     <w:rsid w:val="008E756D"/>
     <w:rsid w:val="008F01CA"/>
     <w:rsid w:val="008F0817"/>
     <w:rsid w:val="008F0A6A"/>
     <w:rsid w:val="008F1456"/>
     <w:rsid w:val="008F1926"/>
+    <w:rsid w:val="008F1D78"/>
     <w:rsid w:val="008F21D6"/>
     <w:rsid w:val="008F2816"/>
     <w:rsid w:val="008F2E27"/>
     <w:rsid w:val="008F2E5D"/>
     <w:rsid w:val="008F32F6"/>
     <w:rsid w:val="008F3703"/>
     <w:rsid w:val="008F5349"/>
+    <w:rsid w:val="008F5942"/>
     <w:rsid w:val="008F63F2"/>
     <w:rsid w:val="008F68D4"/>
     <w:rsid w:val="008F6B53"/>
     <w:rsid w:val="008F6E06"/>
     <w:rsid w:val="008F722B"/>
     <w:rsid w:val="008F7592"/>
     <w:rsid w:val="009007BE"/>
     <w:rsid w:val="00902693"/>
     <w:rsid w:val="00902D5E"/>
     <w:rsid w:val="00902DAE"/>
     <w:rsid w:val="009031AC"/>
     <w:rsid w:val="009039D1"/>
     <w:rsid w:val="00903F2E"/>
     <w:rsid w:val="0090476E"/>
     <w:rsid w:val="00906103"/>
     <w:rsid w:val="009062A2"/>
     <w:rsid w:val="00906A32"/>
     <w:rsid w:val="00907166"/>
     <w:rsid w:val="00907202"/>
     <w:rsid w:val="00907C55"/>
     <w:rsid w:val="00907D20"/>
     <w:rsid w:val="00907E75"/>
     <w:rsid w:val="009109B4"/>
     <w:rsid w:val="00910AAC"/>
     <w:rsid w:val="00910DA3"/>
     <w:rsid w:val="009114CD"/>
     <w:rsid w:val="00911896"/>
     <w:rsid w:val="00912C30"/>
     <w:rsid w:val="00912DCC"/>
+    <w:rsid w:val="009131CE"/>
     <w:rsid w:val="00913448"/>
     <w:rsid w:val="00913ADD"/>
     <w:rsid w:val="0091425A"/>
     <w:rsid w:val="0091433A"/>
     <w:rsid w:val="00914A7F"/>
     <w:rsid w:val="00914BDC"/>
     <w:rsid w:val="0091503A"/>
     <w:rsid w:val="00915703"/>
     <w:rsid w:val="00915E95"/>
     <w:rsid w:val="0091693C"/>
     <w:rsid w:val="00916F63"/>
     <w:rsid w:val="009174C2"/>
     <w:rsid w:val="00920132"/>
     <w:rsid w:val="00920652"/>
     <w:rsid w:val="00920684"/>
     <w:rsid w:val="009207B5"/>
     <w:rsid w:val="00920FAA"/>
     <w:rsid w:val="00921F56"/>
     <w:rsid w:val="0092416E"/>
     <w:rsid w:val="0092451C"/>
     <w:rsid w:val="00924D4A"/>
     <w:rsid w:val="00924DE6"/>
     <w:rsid w:val="0092516F"/>
     <w:rsid w:val="00925F7C"/>
     <w:rsid w:val="009266A2"/>
@@ -28235,138 +29390,141 @@
     <w:rsid w:val="00931E0E"/>
     <w:rsid w:val="009321FE"/>
     <w:rsid w:val="00933273"/>
     <w:rsid w:val="0093366D"/>
     <w:rsid w:val="00933F1F"/>
     <w:rsid w:val="009351BC"/>
     <w:rsid w:val="009353B7"/>
     <w:rsid w:val="009369A5"/>
     <w:rsid w:val="009372A5"/>
     <w:rsid w:val="00940043"/>
     <w:rsid w:val="00940428"/>
     <w:rsid w:val="00940F7D"/>
     <w:rsid w:val="00942270"/>
     <w:rsid w:val="009432EB"/>
     <w:rsid w:val="00943326"/>
     <w:rsid w:val="00943DC4"/>
     <w:rsid w:val="00944184"/>
     <w:rsid w:val="009441F8"/>
     <w:rsid w:val="009446A8"/>
     <w:rsid w:val="00944BFF"/>
     <w:rsid w:val="00944E95"/>
     <w:rsid w:val="009456A7"/>
     <w:rsid w:val="00945B46"/>
     <w:rsid w:val="00946D04"/>
     <w:rsid w:val="009477F5"/>
+    <w:rsid w:val="0095062E"/>
     <w:rsid w:val="00950A29"/>
     <w:rsid w:val="00950CC7"/>
     <w:rsid w:val="009518C1"/>
     <w:rsid w:val="00952154"/>
     <w:rsid w:val="00952884"/>
     <w:rsid w:val="00953EB0"/>
     <w:rsid w:val="00955E3A"/>
     <w:rsid w:val="009561E3"/>
     <w:rsid w:val="009562EE"/>
     <w:rsid w:val="00956A62"/>
     <w:rsid w:val="00956B66"/>
     <w:rsid w:val="00957DF4"/>
     <w:rsid w:val="00960A24"/>
     <w:rsid w:val="009629F2"/>
     <w:rsid w:val="009633C3"/>
     <w:rsid w:val="00963DAB"/>
     <w:rsid w:val="00964843"/>
     <w:rsid w:val="0096548E"/>
     <w:rsid w:val="00965FFB"/>
     <w:rsid w:val="009665AA"/>
     <w:rsid w:val="00966B44"/>
     <w:rsid w:val="0096750E"/>
     <w:rsid w:val="0097068B"/>
     <w:rsid w:val="00970A43"/>
     <w:rsid w:val="009719A8"/>
     <w:rsid w:val="00971C45"/>
     <w:rsid w:val="009728EA"/>
     <w:rsid w:val="0097339E"/>
     <w:rsid w:val="009734FB"/>
     <w:rsid w:val="009738BF"/>
     <w:rsid w:val="00973A14"/>
     <w:rsid w:val="0097428B"/>
     <w:rsid w:val="009743C0"/>
     <w:rsid w:val="009744B4"/>
     <w:rsid w:val="00976094"/>
     <w:rsid w:val="009764F3"/>
     <w:rsid w:val="009803F0"/>
     <w:rsid w:val="0098059F"/>
+    <w:rsid w:val="00980D36"/>
     <w:rsid w:val="009811FE"/>
     <w:rsid w:val="009815D0"/>
     <w:rsid w:val="00981894"/>
     <w:rsid w:val="00981D63"/>
     <w:rsid w:val="00981EC3"/>
     <w:rsid w:val="00981F97"/>
     <w:rsid w:val="0098253C"/>
     <w:rsid w:val="00982A7C"/>
     <w:rsid w:val="009832E2"/>
     <w:rsid w:val="009836AC"/>
     <w:rsid w:val="00983762"/>
     <w:rsid w:val="009847C3"/>
     <w:rsid w:val="00985697"/>
     <w:rsid w:val="00986209"/>
     <w:rsid w:val="009869AF"/>
     <w:rsid w:val="00986BCA"/>
     <w:rsid w:val="009871C5"/>
     <w:rsid w:val="009872C0"/>
     <w:rsid w:val="009902B5"/>
     <w:rsid w:val="009905FA"/>
     <w:rsid w:val="009911CB"/>
     <w:rsid w:val="00991302"/>
     <w:rsid w:val="0099162A"/>
     <w:rsid w:val="00991933"/>
     <w:rsid w:val="00991F54"/>
     <w:rsid w:val="00991FA8"/>
     <w:rsid w:val="00992224"/>
     <w:rsid w:val="009927E7"/>
     <w:rsid w:val="0099306F"/>
     <w:rsid w:val="009930BC"/>
     <w:rsid w:val="00993309"/>
     <w:rsid w:val="009937F1"/>
     <w:rsid w:val="00993950"/>
     <w:rsid w:val="00993EC2"/>
     <w:rsid w:val="009944E2"/>
     <w:rsid w:val="009951E8"/>
     <w:rsid w:val="00995438"/>
     <w:rsid w:val="009966E8"/>
     <w:rsid w:val="00997379"/>
     <w:rsid w:val="009A03BD"/>
     <w:rsid w:val="009A135E"/>
     <w:rsid w:val="009A160F"/>
     <w:rsid w:val="009A19A0"/>
     <w:rsid w:val="009A269F"/>
     <w:rsid w:val="009A3BDC"/>
     <w:rsid w:val="009A4A7C"/>
     <w:rsid w:val="009A4B45"/>
     <w:rsid w:val="009A5779"/>
     <w:rsid w:val="009A5F85"/>
     <w:rsid w:val="009A612C"/>
+    <w:rsid w:val="009A63C9"/>
     <w:rsid w:val="009A706E"/>
     <w:rsid w:val="009A7097"/>
     <w:rsid w:val="009A71F9"/>
     <w:rsid w:val="009A751F"/>
     <w:rsid w:val="009A78BC"/>
     <w:rsid w:val="009B0460"/>
     <w:rsid w:val="009B08B6"/>
     <w:rsid w:val="009B0A5F"/>
     <w:rsid w:val="009B12B3"/>
     <w:rsid w:val="009B186D"/>
     <w:rsid w:val="009B1F9A"/>
     <w:rsid w:val="009B2410"/>
     <w:rsid w:val="009B262B"/>
     <w:rsid w:val="009B2E01"/>
     <w:rsid w:val="009B33D9"/>
     <w:rsid w:val="009B344B"/>
     <w:rsid w:val="009B34AD"/>
     <w:rsid w:val="009B4786"/>
     <w:rsid w:val="009B47EA"/>
     <w:rsid w:val="009B4A8B"/>
     <w:rsid w:val="009B4B65"/>
     <w:rsid w:val="009B4FBB"/>
     <w:rsid w:val="009B6227"/>
     <w:rsid w:val="009B782B"/>
     <w:rsid w:val="009B79B9"/>
@@ -28509,50 +29667,51 @@
     <w:rsid w:val="00A5045C"/>
     <w:rsid w:val="00A50472"/>
     <w:rsid w:val="00A50BBE"/>
     <w:rsid w:val="00A50EBF"/>
     <w:rsid w:val="00A5102B"/>
     <w:rsid w:val="00A517C3"/>
     <w:rsid w:val="00A51B8D"/>
     <w:rsid w:val="00A51F29"/>
     <w:rsid w:val="00A525C4"/>
     <w:rsid w:val="00A528B4"/>
     <w:rsid w:val="00A53EC9"/>
     <w:rsid w:val="00A542B8"/>
     <w:rsid w:val="00A5471C"/>
     <w:rsid w:val="00A55438"/>
     <w:rsid w:val="00A5590B"/>
     <w:rsid w:val="00A5696E"/>
     <w:rsid w:val="00A60AC0"/>
     <w:rsid w:val="00A614DB"/>
     <w:rsid w:val="00A616E1"/>
     <w:rsid w:val="00A62DD2"/>
     <w:rsid w:val="00A634E8"/>
     <w:rsid w:val="00A6388D"/>
     <w:rsid w:val="00A63B4D"/>
     <w:rsid w:val="00A64326"/>
     <w:rsid w:val="00A647C5"/>
+    <w:rsid w:val="00A6486A"/>
     <w:rsid w:val="00A64AF1"/>
     <w:rsid w:val="00A64B90"/>
     <w:rsid w:val="00A6506D"/>
     <w:rsid w:val="00A65C0F"/>
     <w:rsid w:val="00A671D6"/>
     <w:rsid w:val="00A70347"/>
     <w:rsid w:val="00A70AFE"/>
     <w:rsid w:val="00A71248"/>
     <w:rsid w:val="00A71E11"/>
     <w:rsid w:val="00A72118"/>
     <w:rsid w:val="00A7243F"/>
     <w:rsid w:val="00A736B4"/>
     <w:rsid w:val="00A7411E"/>
     <w:rsid w:val="00A743A4"/>
     <w:rsid w:val="00A743D9"/>
     <w:rsid w:val="00A745AB"/>
     <w:rsid w:val="00A74C27"/>
     <w:rsid w:val="00A74D23"/>
     <w:rsid w:val="00A753C4"/>
     <w:rsid w:val="00A753D8"/>
     <w:rsid w:val="00A7566E"/>
     <w:rsid w:val="00A75C62"/>
     <w:rsid w:val="00A76284"/>
     <w:rsid w:val="00A76470"/>
     <w:rsid w:val="00A76CA2"/>
@@ -28628,50 +29787,51 @@
     <w:rsid w:val="00AC6282"/>
     <w:rsid w:val="00AC66CB"/>
     <w:rsid w:val="00AC69F1"/>
     <w:rsid w:val="00AC6E6B"/>
     <w:rsid w:val="00AC7289"/>
     <w:rsid w:val="00AC7332"/>
     <w:rsid w:val="00AC7976"/>
     <w:rsid w:val="00AD089E"/>
     <w:rsid w:val="00AD0DA3"/>
     <w:rsid w:val="00AD20AB"/>
     <w:rsid w:val="00AD2517"/>
     <w:rsid w:val="00AD2848"/>
     <w:rsid w:val="00AD3181"/>
     <w:rsid w:val="00AD3558"/>
     <w:rsid w:val="00AD3D5B"/>
     <w:rsid w:val="00AD3E1D"/>
     <w:rsid w:val="00AD4EFE"/>
     <w:rsid w:val="00AD5761"/>
     <w:rsid w:val="00AD5BB9"/>
     <w:rsid w:val="00AD69B3"/>
     <w:rsid w:val="00AD72B1"/>
     <w:rsid w:val="00AE113E"/>
     <w:rsid w:val="00AE1915"/>
     <w:rsid w:val="00AE2AA8"/>
     <w:rsid w:val="00AE2AF9"/>
+    <w:rsid w:val="00AE3D41"/>
     <w:rsid w:val="00AE4AA4"/>
     <w:rsid w:val="00AE4FE3"/>
     <w:rsid w:val="00AE516E"/>
     <w:rsid w:val="00AE5772"/>
     <w:rsid w:val="00AE689A"/>
     <w:rsid w:val="00AE7ABE"/>
     <w:rsid w:val="00AF04C9"/>
     <w:rsid w:val="00AF05CD"/>
     <w:rsid w:val="00AF0678"/>
     <w:rsid w:val="00AF0689"/>
     <w:rsid w:val="00AF2E21"/>
     <w:rsid w:val="00AF3B96"/>
     <w:rsid w:val="00AF3DB3"/>
     <w:rsid w:val="00AF40CE"/>
     <w:rsid w:val="00AF5FCB"/>
     <w:rsid w:val="00AF65C0"/>
     <w:rsid w:val="00AF66B9"/>
     <w:rsid w:val="00AF71CA"/>
     <w:rsid w:val="00AF7717"/>
     <w:rsid w:val="00AF7C8F"/>
     <w:rsid w:val="00AF7E3D"/>
     <w:rsid w:val="00AF7E71"/>
     <w:rsid w:val="00B0075A"/>
     <w:rsid w:val="00B01368"/>
     <w:rsid w:val="00B01B94"/>
@@ -28699,69 +29859,71 @@
     <w:rsid w:val="00B17DCE"/>
     <w:rsid w:val="00B17E5F"/>
     <w:rsid w:val="00B17FDB"/>
     <w:rsid w:val="00B2040F"/>
     <w:rsid w:val="00B21C6F"/>
     <w:rsid w:val="00B22CDD"/>
     <w:rsid w:val="00B236C3"/>
     <w:rsid w:val="00B23DA0"/>
     <w:rsid w:val="00B2451C"/>
     <w:rsid w:val="00B247C0"/>
     <w:rsid w:val="00B24B89"/>
     <w:rsid w:val="00B24D5E"/>
     <w:rsid w:val="00B24FC8"/>
     <w:rsid w:val="00B259D3"/>
     <w:rsid w:val="00B262E1"/>
     <w:rsid w:val="00B2738E"/>
     <w:rsid w:val="00B274EB"/>
     <w:rsid w:val="00B30A1E"/>
     <w:rsid w:val="00B3134C"/>
     <w:rsid w:val="00B31D7B"/>
     <w:rsid w:val="00B321AF"/>
     <w:rsid w:val="00B32CB7"/>
     <w:rsid w:val="00B33E27"/>
     <w:rsid w:val="00B34A8C"/>
     <w:rsid w:val="00B35D05"/>
+    <w:rsid w:val="00B35DF0"/>
     <w:rsid w:val="00B360C2"/>
     <w:rsid w:val="00B36820"/>
     <w:rsid w:val="00B36C34"/>
     <w:rsid w:val="00B3706D"/>
     <w:rsid w:val="00B40692"/>
     <w:rsid w:val="00B41A19"/>
     <w:rsid w:val="00B41B1D"/>
     <w:rsid w:val="00B41D96"/>
     <w:rsid w:val="00B42548"/>
     <w:rsid w:val="00B42BDB"/>
     <w:rsid w:val="00B42F3E"/>
     <w:rsid w:val="00B43071"/>
     <w:rsid w:val="00B44798"/>
     <w:rsid w:val="00B44876"/>
     <w:rsid w:val="00B45F14"/>
     <w:rsid w:val="00B469A6"/>
     <w:rsid w:val="00B46F3D"/>
     <w:rsid w:val="00B47128"/>
     <w:rsid w:val="00B50134"/>
+    <w:rsid w:val="00B50F9F"/>
     <w:rsid w:val="00B51A7B"/>
     <w:rsid w:val="00B51AC8"/>
     <w:rsid w:val="00B51BE4"/>
     <w:rsid w:val="00B51EAE"/>
     <w:rsid w:val="00B52311"/>
     <w:rsid w:val="00B529F6"/>
     <w:rsid w:val="00B538E1"/>
     <w:rsid w:val="00B53F7A"/>
     <w:rsid w:val="00B55163"/>
     <w:rsid w:val="00B5611C"/>
     <w:rsid w:val="00B5752E"/>
     <w:rsid w:val="00B57C5F"/>
     <w:rsid w:val="00B61028"/>
     <w:rsid w:val="00B610BA"/>
     <w:rsid w:val="00B61BF8"/>
     <w:rsid w:val="00B6241B"/>
     <w:rsid w:val="00B62FB1"/>
     <w:rsid w:val="00B63B12"/>
     <w:rsid w:val="00B63CDD"/>
     <w:rsid w:val="00B63E17"/>
     <w:rsid w:val="00B64700"/>
     <w:rsid w:val="00B64D6F"/>
     <w:rsid w:val="00B6535A"/>
     <w:rsid w:val="00B66142"/>
     <w:rsid w:val="00B66288"/>
@@ -28996,50 +30158,51 @@
     <w:rsid w:val="00C63F28"/>
     <w:rsid w:val="00C64C0A"/>
     <w:rsid w:val="00C652E6"/>
     <w:rsid w:val="00C65C3E"/>
     <w:rsid w:val="00C671B1"/>
     <w:rsid w:val="00C67542"/>
     <w:rsid w:val="00C67563"/>
     <w:rsid w:val="00C677B8"/>
     <w:rsid w:val="00C71112"/>
     <w:rsid w:val="00C71542"/>
     <w:rsid w:val="00C71870"/>
     <w:rsid w:val="00C71C6A"/>
     <w:rsid w:val="00C71EC1"/>
     <w:rsid w:val="00C72AB3"/>
     <w:rsid w:val="00C732F7"/>
     <w:rsid w:val="00C73C9A"/>
     <w:rsid w:val="00C74E78"/>
     <w:rsid w:val="00C7507C"/>
     <w:rsid w:val="00C76408"/>
     <w:rsid w:val="00C76697"/>
     <w:rsid w:val="00C769C2"/>
     <w:rsid w:val="00C76ED8"/>
     <w:rsid w:val="00C80049"/>
     <w:rsid w:val="00C800D5"/>
     <w:rsid w:val="00C818BA"/>
+    <w:rsid w:val="00C81DCD"/>
     <w:rsid w:val="00C82ADD"/>
     <w:rsid w:val="00C833C9"/>
     <w:rsid w:val="00C8349C"/>
     <w:rsid w:val="00C840D1"/>
     <w:rsid w:val="00C84B37"/>
     <w:rsid w:val="00C859C0"/>
     <w:rsid w:val="00C85A04"/>
     <w:rsid w:val="00C85DDA"/>
     <w:rsid w:val="00C86668"/>
     <w:rsid w:val="00C86670"/>
     <w:rsid w:val="00C86D38"/>
     <w:rsid w:val="00C86DEB"/>
     <w:rsid w:val="00C875CD"/>
     <w:rsid w:val="00C9040C"/>
     <w:rsid w:val="00C90FB8"/>
     <w:rsid w:val="00C92095"/>
     <w:rsid w:val="00C92158"/>
     <w:rsid w:val="00C9316D"/>
     <w:rsid w:val="00C93C48"/>
     <w:rsid w:val="00C952A9"/>
     <w:rsid w:val="00C96493"/>
     <w:rsid w:val="00C96530"/>
     <w:rsid w:val="00C96632"/>
     <w:rsid w:val="00C96E5A"/>
     <w:rsid w:val="00C971D1"/>
@@ -29077,50 +30240,51 @@
     <w:rsid w:val="00CC0572"/>
     <w:rsid w:val="00CC0641"/>
     <w:rsid w:val="00CC0F4C"/>
     <w:rsid w:val="00CC109F"/>
     <w:rsid w:val="00CC2E7D"/>
     <w:rsid w:val="00CC381C"/>
     <w:rsid w:val="00CC3B14"/>
     <w:rsid w:val="00CC3F7C"/>
     <w:rsid w:val="00CC41F8"/>
     <w:rsid w:val="00CC42FE"/>
     <w:rsid w:val="00CC462E"/>
     <w:rsid w:val="00CC4B46"/>
     <w:rsid w:val="00CC5282"/>
     <w:rsid w:val="00CC5690"/>
     <w:rsid w:val="00CC5E60"/>
     <w:rsid w:val="00CC66AE"/>
     <w:rsid w:val="00CC7E63"/>
     <w:rsid w:val="00CD0162"/>
     <w:rsid w:val="00CD1540"/>
     <w:rsid w:val="00CD1B74"/>
     <w:rsid w:val="00CD1FCE"/>
     <w:rsid w:val="00CD2B35"/>
     <w:rsid w:val="00CD2C0D"/>
     <w:rsid w:val="00CD3743"/>
     <w:rsid w:val="00CD3A22"/>
+    <w:rsid w:val="00CD400F"/>
     <w:rsid w:val="00CD4567"/>
     <w:rsid w:val="00CD47B2"/>
     <w:rsid w:val="00CD4AE1"/>
     <w:rsid w:val="00CD4DE8"/>
     <w:rsid w:val="00CD515F"/>
     <w:rsid w:val="00CD65FC"/>
     <w:rsid w:val="00CD735A"/>
     <w:rsid w:val="00CE00ED"/>
     <w:rsid w:val="00CE0C2D"/>
     <w:rsid w:val="00CE2D3D"/>
     <w:rsid w:val="00CE2F1B"/>
     <w:rsid w:val="00CE3781"/>
     <w:rsid w:val="00CE3F1B"/>
     <w:rsid w:val="00CE4135"/>
     <w:rsid w:val="00CE47CF"/>
     <w:rsid w:val="00CE52D9"/>
     <w:rsid w:val="00CE598B"/>
     <w:rsid w:val="00CE6A34"/>
     <w:rsid w:val="00CE6B02"/>
     <w:rsid w:val="00CE73DE"/>
     <w:rsid w:val="00CE7680"/>
     <w:rsid w:val="00CF05D3"/>
     <w:rsid w:val="00CF09F8"/>
     <w:rsid w:val="00CF33D6"/>
     <w:rsid w:val="00CF36E0"/>
@@ -29534,50 +30698,51 @@
     <w:rsid w:val="00EB37BA"/>
     <w:rsid w:val="00EB3CEE"/>
     <w:rsid w:val="00EB4390"/>
     <w:rsid w:val="00EB60F0"/>
     <w:rsid w:val="00EB651A"/>
     <w:rsid w:val="00EB6BA2"/>
     <w:rsid w:val="00EB6BB3"/>
     <w:rsid w:val="00EC0266"/>
     <w:rsid w:val="00EC0380"/>
     <w:rsid w:val="00EC049D"/>
     <w:rsid w:val="00EC1487"/>
     <w:rsid w:val="00EC16A1"/>
     <w:rsid w:val="00EC1A70"/>
     <w:rsid w:val="00EC2260"/>
     <w:rsid w:val="00EC383A"/>
     <w:rsid w:val="00EC3C29"/>
     <w:rsid w:val="00EC44A6"/>
     <w:rsid w:val="00EC5266"/>
     <w:rsid w:val="00EC57E4"/>
     <w:rsid w:val="00EC5907"/>
     <w:rsid w:val="00EC6520"/>
     <w:rsid w:val="00EC6D1E"/>
     <w:rsid w:val="00EC6D5C"/>
     <w:rsid w:val="00EC7458"/>
     <w:rsid w:val="00ED185C"/>
+    <w:rsid w:val="00ED1D97"/>
     <w:rsid w:val="00ED3714"/>
     <w:rsid w:val="00ED4382"/>
     <w:rsid w:val="00ED6146"/>
     <w:rsid w:val="00ED6983"/>
     <w:rsid w:val="00ED73FA"/>
     <w:rsid w:val="00ED7E1F"/>
     <w:rsid w:val="00EE0187"/>
     <w:rsid w:val="00EE088E"/>
     <w:rsid w:val="00EE0895"/>
     <w:rsid w:val="00EE0E94"/>
     <w:rsid w:val="00EE198D"/>
     <w:rsid w:val="00EE1B8F"/>
     <w:rsid w:val="00EE1C66"/>
     <w:rsid w:val="00EE1C9D"/>
     <w:rsid w:val="00EE1D72"/>
     <w:rsid w:val="00EE2028"/>
     <w:rsid w:val="00EE21B9"/>
     <w:rsid w:val="00EE2BC7"/>
     <w:rsid w:val="00EE2C19"/>
     <w:rsid w:val="00EE33E3"/>
     <w:rsid w:val="00EE3CB7"/>
     <w:rsid w:val="00EE4794"/>
     <w:rsid w:val="00EE4CCF"/>
     <w:rsid w:val="00EE6221"/>
     <w:rsid w:val="00EE71F8"/>
@@ -29642,50 +30807,51 @@
     <w:rsid w:val="00F25921"/>
     <w:rsid w:val="00F25996"/>
     <w:rsid w:val="00F25FF7"/>
     <w:rsid w:val="00F262CC"/>
     <w:rsid w:val="00F26704"/>
     <w:rsid w:val="00F2744C"/>
     <w:rsid w:val="00F27DD8"/>
     <w:rsid w:val="00F27E3D"/>
     <w:rsid w:val="00F27FA0"/>
     <w:rsid w:val="00F31C8F"/>
     <w:rsid w:val="00F32714"/>
     <w:rsid w:val="00F3411E"/>
     <w:rsid w:val="00F3472F"/>
     <w:rsid w:val="00F34E8F"/>
     <w:rsid w:val="00F3510F"/>
     <w:rsid w:val="00F35A03"/>
     <w:rsid w:val="00F35A70"/>
     <w:rsid w:val="00F35B18"/>
     <w:rsid w:val="00F35BCA"/>
     <w:rsid w:val="00F36BCD"/>
     <w:rsid w:val="00F37513"/>
     <w:rsid w:val="00F37594"/>
     <w:rsid w:val="00F375A6"/>
     <w:rsid w:val="00F37B90"/>
     <w:rsid w:val="00F37BC3"/>
+    <w:rsid w:val="00F37C1C"/>
     <w:rsid w:val="00F4064B"/>
     <w:rsid w:val="00F4098C"/>
     <w:rsid w:val="00F410FE"/>
     <w:rsid w:val="00F41E4E"/>
     <w:rsid w:val="00F438C1"/>
     <w:rsid w:val="00F43A2C"/>
     <w:rsid w:val="00F43F1E"/>
     <w:rsid w:val="00F44752"/>
     <w:rsid w:val="00F44FAF"/>
     <w:rsid w:val="00F450D8"/>
     <w:rsid w:val="00F45FB7"/>
     <w:rsid w:val="00F4655C"/>
     <w:rsid w:val="00F4656D"/>
     <w:rsid w:val="00F46642"/>
     <w:rsid w:val="00F46974"/>
     <w:rsid w:val="00F46AC3"/>
     <w:rsid w:val="00F46E7E"/>
     <w:rsid w:val="00F47752"/>
     <w:rsid w:val="00F47CE8"/>
     <w:rsid w:val="00F47FD1"/>
     <w:rsid w:val="00F504ED"/>
     <w:rsid w:val="00F50E59"/>
     <w:rsid w:val="00F51FC7"/>
     <w:rsid w:val="00F5288D"/>
     <w:rsid w:val="00F52E84"/>
@@ -29711,50 +30877,51 @@
     <w:rsid w:val="00F662F4"/>
     <w:rsid w:val="00F670B5"/>
     <w:rsid w:val="00F67518"/>
     <w:rsid w:val="00F6761F"/>
     <w:rsid w:val="00F67714"/>
     <w:rsid w:val="00F67ACC"/>
     <w:rsid w:val="00F67C92"/>
     <w:rsid w:val="00F7054C"/>
     <w:rsid w:val="00F70FD8"/>
     <w:rsid w:val="00F71346"/>
     <w:rsid w:val="00F72290"/>
     <w:rsid w:val="00F734D1"/>
     <w:rsid w:val="00F73E9B"/>
     <w:rsid w:val="00F755E1"/>
     <w:rsid w:val="00F75B33"/>
     <w:rsid w:val="00F7650E"/>
     <w:rsid w:val="00F76AEE"/>
     <w:rsid w:val="00F772BC"/>
     <w:rsid w:val="00F7735F"/>
     <w:rsid w:val="00F7754A"/>
     <w:rsid w:val="00F77F3D"/>
     <w:rsid w:val="00F804A7"/>
     <w:rsid w:val="00F809D8"/>
     <w:rsid w:val="00F80C4E"/>
     <w:rsid w:val="00F81FC1"/>
+    <w:rsid w:val="00F82002"/>
     <w:rsid w:val="00F82CCA"/>
     <w:rsid w:val="00F82EC8"/>
     <w:rsid w:val="00F834DA"/>
     <w:rsid w:val="00F84874"/>
     <w:rsid w:val="00F84931"/>
     <w:rsid w:val="00F84FA2"/>
     <w:rsid w:val="00F85B17"/>
     <w:rsid w:val="00F85DA0"/>
     <w:rsid w:val="00F86209"/>
     <w:rsid w:val="00F86B44"/>
     <w:rsid w:val="00F86D4F"/>
     <w:rsid w:val="00F86F68"/>
     <w:rsid w:val="00F870B6"/>
     <w:rsid w:val="00F878F6"/>
     <w:rsid w:val="00F90D11"/>
     <w:rsid w:val="00F91463"/>
     <w:rsid w:val="00F92921"/>
     <w:rsid w:val="00F92B9D"/>
     <w:rsid w:val="00F9331E"/>
     <w:rsid w:val="00F93BA0"/>
     <w:rsid w:val="00F94D6F"/>
     <w:rsid w:val="00F94E5B"/>
     <w:rsid w:val="00F9560E"/>
     <w:rsid w:val="00F95A4D"/>
     <w:rsid w:val="00F96155"/>
@@ -29777,50 +30944,51 @@
     <w:rsid w:val="00FB040C"/>
     <w:rsid w:val="00FB048D"/>
     <w:rsid w:val="00FB2F51"/>
     <w:rsid w:val="00FB3E26"/>
     <w:rsid w:val="00FB3FDE"/>
     <w:rsid w:val="00FB437B"/>
     <w:rsid w:val="00FB46F1"/>
     <w:rsid w:val="00FB4778"/>
     <w:rsid w:val="00FB51AE"/>
     <w:rsid w:val="00FB5A8F"/>
     <w:rsid w:val="00FB5E28"/>
     <w:rsid w:val="00FB6C19"/>
     <w:rsid w:val="00FB7A42"/>
     <w:rsid w:val="00FC039F"/>
     <w:rsid w:val="00FC0421"/>
     <w:rsid w:val="00FC04EC"/>
     <w:rsid w:val="00FC07FE"/>
     <w:rsid w:val="00FC0B7C"/>
     <w:rsid w:val="00FC0C03"/>
     <w:rsid w:val="00FC0DE6"/>
     <w:rsid w:val="00FC3337"/>
     <w:rsid w:val="00FC36CF"/>
     <w:rsid w:val="00FC3C90"/>
     <w:rsid w:val="00FC5C4F"/>
     <w:rsid w:val="00FC68F2"/>
+    <w:rsid w:val="00FC7007"/>
     <w:rsid w:val="00FC7685"/>
     <w:rsid w:val="00FC7AF6"/>
     <w:rsid w:val="00FD0995"/>
     <w:rsid w:val="00FD0EBB"/>
     <w:rsid w:val="00FD17B3"/>
     <w:rsid w:val="00FD2166"/>
     <w:rsid w:val="00FD260A"/>
     <w:rsid w:val="00FD2C73"/>
     <w:rsid w:val="00FD2EC5"/>
     <w:rsid w:val="00FD3637"/>
     <w:rsid w:val="00FD3B74"/>
     <w:rsid w:val="00FD59F7"/>
     <w:rsid w:val="00FD6314"/>
     <w:rsid w:val="00FD71BB"/>
     <w:rsid w:val="00FD7A1E"/>
     <w:rsid w:val="00FE0543"/>
     <w:rsid w:val="00FE0760"/>
     <w:rsid w:val="00FE0C81"/>
     <w:rsid w:val="00FE0CB3"/>
     <w:rsid w:val="00FE511C"/>
     <w:rsid w:val="00FE54A4"/>
     <w:rsid w:val="00FE5BDB"/>
     <w:rsid w:val="00FE74B3"/>
     <w:rsid w:val="00FE74C8"/>
     <w:rsid w:val="00FE7FB0"/>
@@ -30289,51 +31457,50 @@
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
@@ -30888,59 +32055,76 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="citation">
     <w:name w:val="citation"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008242C9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfase">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="008242C9"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="P68B1DB1-Cabealho18">
+    <w:name w:val="P68B1DB1-Cabealho18"/>
+    <w:basedOn w:val="Cabealho"/>
+    <w:rsid w:val="00CD400F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pt-BR"/>
+      <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
+        <w14:srgbClr w14:val="6E747A">
+          <w14:alpha w14:val="57000"/>
+        </w14:srgbClr>
+      </w14:shadow>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-scholarsportal-info.uml.idm.oclc.org/en/2017-10-25/1/9782763732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br/centrais-de-conteudo/manual-apcn2010-pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23925/1983-3156.2019v21i5p230-245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/mec/pt-br/media/pronacampo/pdf/mn_resolucao_-1_de_3_de_abril_de_2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapientia.pucsp.br/handle/handle/22665" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lfeditorial.com.br/produto/formacao-de-professores-com-uma-perspectiva-inclusiva/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tede2.pucsp.br/handle/handle/10923" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-lib-sfu-ca.translate.goog/help/cite-write/citation-style-guides/apa?_x_tr_sl=en&amp;_x_tr_tl=pt&amp;_x_tr_hl=pt&amp;_x_tr_pto=sge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://25reuniao.anped.org.br/encomendados/mapeamentobalancogt19.doc." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23925/1983-3156.2019v21i5p230-245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/mec/pt-br/media/pronacampo/pdf/mn_resolucao_-1_de_3_de_abril_de_2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lfeditorial.com.br/produto/formacao-de-professores-com-uma-perspectiva-inclusiva/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapientia.pucsp.br/handle/handle/22665" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tede2.pucsp.br/handle/handle/10923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://25reuniao.anped.org.br/encomendados/mapeamentobalancogt19.doc." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-lib-sfu-ca.translate.goog/help/cite-write/citation-style-guides/apa?_x_tr_sl=en&amp;_x_tr_tl=pt&amp;_x_tr_hl=pt&amp;_x_tr_pto=sge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br/centrais-de-conteudo/manual-apcn2010-pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.pucsp.br/index.php/emp/usoia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-scholarsportal-info.uml.idm.oclc.org/en/2017-10-25/1/9782763732" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -31229,78 +32413,78 @@
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285935A1-BDB5-4C28-8B44-A3F33E2BD623}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>15493</Characters>
+  <Pages>11</Pages>
+  <Words>3181</Words>
+  <Characters>17182</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>344</Lines>
-  <Paragraphs>162</Paragraphs>
+  <Lines>143</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18216</CharactersWithSpaces>
+  <CharactersWithSpaces>20323</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Carmen Lucia Brancaglion Passos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>bae109495b8819d5512d9612ce18e0a2fd0ba45e64f9ebf6263a8411ca0387a1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>1046-11.2.0.11486</vt:lpwstr>
   </property>