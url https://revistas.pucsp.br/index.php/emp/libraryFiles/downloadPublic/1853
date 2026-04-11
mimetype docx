--- v0 (2026-02-24)
+++ v1 (2026-04-11)
@@ -11,1581 +11,2615 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="68453C72" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRDefault="008A2A37">
-[...21 lines deleted...]
-    <w:p w14:paraId="5E89F21E" w14:textId="1F6379EC" w:rsidR="008A2A37" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="5E89F21E" w14:textId="14CE0073" w:rsidR="008A2A37" w:rsidRPr="003A42AB" w:rsidRDefault="00727ACF" w:rsidP="00AB610C">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A42AB">
         <w:rPr>
           <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Title in </w:t>
       </w:r>
-      <w:r w:rsidR="003B54E4" w:rsidRPr="003B54E4">
+      <w:r w:rsidR="003B54E4" w:rsidRPr="003A42AB">
         <w:rPr>
           <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">English </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003A42AB">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(in the language of the text of the article)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003A42AB">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, centralized alignment, first letter in capital letters, Verdana 14 pts, bold, simple interlining. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A42AB">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Spacing before and after with 1</w:t>
       </w:r>
-      <w:r w:rsidR="009D5482">
-        <w:rPr>
+      <w:r w:rsidR="009D5482" w:rsidRPr="003A42AB">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003A42AB">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142DC626" w14:textId="115C8C18" w:rsidR="008A2A37" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="142DC626" w14:textId="78C0E2E8" w:rsidR="008A2A37" w:rsidRPr="006E6F6D" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal2"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E6F6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">Title in </w:t>
       </w:r>
-      <w:r w:rsidR="003B54E4" w:rsidRPr="003B54E4">
+      <w:r w:rsidR="003B54E4" w:rsidRPr="006E6F6D">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Portuguese</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006E6F6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, centralized alignment, first letter in capital letters, Verdana 1</w:t>
+      </w:r>
+      <w:r w:rsidR="007C48E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6F6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts, italics, simple interlining. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6F6D">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Spacing before and after with 1</w:t>
       </w:r>
-      <w:r w:rsidR="009D5482">
+      <w:r w:rsidR="009D5482" w:rsidRPr="006E6F6D">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E6F6D">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B174E7D" w14:textId="442B5963" w:rsidR="008A2A37" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="3B174E7D" w14:textId="64114D12" w:rsidR="008A2A37" w:rsidRPr="006E6F6D" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal2"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E6F6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Title in Spanish, centralized alignment, first letter in capital letters, Verdana 1</w:t>
+      </w:r>
+      <w:r w:rsidR="007C48E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6F6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts, italics, simple interlining. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6F6D">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Spacing before and after with 1</w:t>
       </w:r>
-      <w:r w:rsidR="009D5482">
+      <w:r w:rsidR="009D5482" w:rsidRPr="006E6F6D">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E6F6D">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082AD69C" w14:textId="7F8A5224" w:rsidR="008A2A37" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="082AD69C" w14:textId="098A4551" w:rsidR="008A2A37" w:rsidRPr="006E6F6D" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal2"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E6F6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">Title in </w:t>
       </w:r>
-      <w:r w:rsidR="003B54E4">
+      <w:r w:rsidR="003B54E4" w:rsidRPr="006E6F6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Franch</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006E6F6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, centralized alignment, first letter in capital letters, Verdana 1</w:t>
+      </w:r>
+      <w:r w:rsidR="007C48E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6F6D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts, italics, simple interlining. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6F6D">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Spacing before and after with 1</w:t>
       </w:r>
-      <w:r w:rsidR="009D5482">
+      <w:r w:rsidR="009D5482" w:rsidRPr="006E6F6D">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006E6F6D">
         <w:rPr>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016ED6A9" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRDefault="008A2A37">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="25C859BF" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(maximum of four authors; at least one must hold a Ph.D.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1227C8AF" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Verdana 12 pt, bold</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4AA251" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...308 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Institution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1941AE82" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...141 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Highest degree</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D063BB" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...133 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ORCID ID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF30099" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...116 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="24"/>
-[...29 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="608EC0BE" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...34 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:color w:val="111111"/>
-[...40 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Verdana 12 pt, bold</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F85219F" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:color w:val="111111"/>
-[...9 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008A36AB">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Institution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1167C07C" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0010464F" w:rsidRPr="008A36AB">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008A36AB">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Highest degree</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545001DA" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008A36AB">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ORCID ID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FECE658" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C63F9DD" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:color w:val="111111"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008A36AB">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55D54">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:color w:val="111111"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="0010464F" w:rsidRPr="008A36AB">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Verdana 12 pt, bold</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42755BD1" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:color w:val="111111"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Institution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B50342C" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Highest degree</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEE4E42" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ORCID ID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E4F96E" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573CFE63" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Verdana 12 pt, not bold</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F7EF95" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Institution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AF1C3F" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Highest degree</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DB4CB1" w14:textId="77777777" w:rsidR="00F55D54" w:rsidRPr="00F55D54" w:rsidRDefault="00F55D54" w:rsidP="00F55D54">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ORCID ID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B60771F" w14:textId="7156B0C5" w:rsidR="00414B82" w:rsidRPr="00516EB1" w:rsidRDefault="00414B82" w:rsidP="00414B82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A357C54" w14:textId="77777777" w:rsidR="00516EB1" w:rsidRPr="00516EB1" w:rsidRDefault="00516EB1" w:rsidP="00516EB1">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00516EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note 1: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00516EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The text must not exceed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00516EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>12,000 words</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00516EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00516EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00516EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to be removed from the version to be submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00516EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F466E26" w14:textId="77777777" w:rsidR="00FC097A" w:rsidRPr="00FC097A" w:rsidRDefault="00FC097A" w:rsidP="00FC097A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC097A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note 2: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC097A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(must be removed from the version to be submitted)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFC7BCE" w14:textId="77777777" w:rsidR="00FC097A" w:rsidRPr="00FC097A" w:rsidRDefault="00FC097A" w:rsidP="00FC097A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC097A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a) Starting in 2023, articles written in Portuguese, Spanish, and French that are accepted must include, in addition to the revised original version, a translation into English.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E514F61" w14:textId="59C74266" w:rsidR="00414B82" w:rsidRPr="006E6F6D" w:rsidRDefault="00FC097A" w:rsidP="00414B82">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC097A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">b) Accepted articles must have a revised version, which must be prepared by the external team of translators/editors already accredited by the journal (see the list in the submission guidelines). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E6F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The authors will bear the cost of the revision required by the journal for publication</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC097A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. The article’s editor must be listed at the end of the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA1F2B5" w14:textId="77777777" w:rsidR="00ED3625" w:rsidRPr="00ED3625" w:rsidRDefault="00ED3625" w:rsidP="00ED3625">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3625">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note 2: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3625">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Guidelines for the use of AI (to be removed from the version to be submitted)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67258726" w14:textId="42E8BF80" w:rsidR="00E475C5" w:rsidRPr="006E6F6D" w:rsidRDefault="00ED3625" w:rsidP="00414B82">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3625">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Like the journal of the GeoGebra International Institute of São Paulo (IGISP), the journal Educação Matemática Pesquisa of the graduate program in mathematics at the Pontifical Catholic University of São Paulo (PUC-SP), rated Qualis A1 by CAPES, adopts the following guidelines for the use of artificial intelligence (generative AI) in the academic writing of manuscripts submitted to this journal for potential publication. Please read the complete guidelines at the link</w:t>
+      </w:r>
+      <w:r w:rsidR="00414B82" w:rsidRPr="006E6F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016ED6A9" w14:textId="54E99311" w:rsidR="008A2A37" w:rsidRPr="00ED3625" w:rsidRDefault="00E475C5" w:rsidP="00414B82">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="0010464F" w:rsidRPr="008A36AB">
+        <w:r w:rsidRPr="006F7109">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://revistas.pucsp.br/index.php/emp/usoia</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00414B82" w:rsidRPr="00ED3625">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC0DE4D" w14:textId="590E657F" w:rsidR="00E475C5" w:rsidRDefault="00DE66FC">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal3"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52762675" w14:textId="358DCB66" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal3"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(centralized - Spacing before and after with 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE72E0" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AE27CE" w14:textId="372E83E1" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verdana </w:t>
+      </w:r>
+      <w:r w:rsidR="008A36AB" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, between the lines of 1.5, normal, without bold. The </w:t>
+      </w:r>
+      <w:r w:rsidR="006F16DF" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be presented in a single paragraph, with justified alignment</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD17F4" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, and must be limited to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 250 words</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The text of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009949E8" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should not contain references. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D453F1" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>It must include the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00183C23" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>research objective, participants, research question, theoretical framework, methodology, main results, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conclusions. If it is a theoretical reflection, it must clearly bring the objectives and the articulations foreseen in the work. In a new line with indentation of 1.25 cm, it is necessary to indicate </w:t>
+      </w:r>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in italics and bold. In the same line, list up to five keywords (without italics), the first letter in capital letters, in Verdana </w:t>
+      </w:r>
+      <w:r w:rsidR="008A36AB" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>separated by commas. These are the words, abbreviations, and acronyms that allow the work to be referenced.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4939C062" w14:textId="1B6B1CF3" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00703F6D">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal1"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidR="00727ACF" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00727ACF" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Maximum five keywords (</w:t>
+      </w:r>
+      <w:r w:rsidR="00727ACF" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The first letter of each keyword in capital letters</w:t>
+      </w:r>
+      <w:r w:rsidR="00727ACF" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the same format as the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A72155" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>abstract</w:t>
+      </w:r>
+      <w:r w:rsidR="00727ACF" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, separated by a comma and a period after the last keyword)</w:t>
+      </w:r>
+      <w:r w:rsidR="00727ACF" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39164FC6" w14:textId="77777777" w:rsidR="004B48C1" w:rsidRDefault="00727ACF">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal3"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05658B38" w14:textId="1D49F3AF" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal3"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>centralized</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Spacing before and after with 1</w:t>
+      </w:r>
+      <w:r w:rsidR="008A36AB" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239A8F1B" w14:textId="011D04C8" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Idem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B70B547" w14:textId="63A54000" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal1"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Palabras</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21ECC" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: Idem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68579E8F" w14:textId="51A844D0" w:rsidR="00927BE2" w:rsidRDefault="00727ACF">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal3"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Résumé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE76705" w14:textId="34CE45C6" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal3"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>centralized</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Spacing before and after with 1</w:t>
+      </w:r>
+      <w:r w:rsidR="008A36AB" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2167F8F8" w14:textId="7C423F9D" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Idem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC706E1" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRDefault="00727ACF">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal1"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mots-clés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Idem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F726E7" w14:textId="77777777" w:rsidR="00927BE2" w:rsidRDefault="008C53C7" w:rsidP="008C53C7">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal3"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Resumo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F00C63B" w14:textId="250CAA8A" w:rsidR="008C53C7" w:rsidRPr="00AB610C" w:rsidRDefault="008C53C7" w:rsidP="008C53C7">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal3"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>centralized</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Spacing before and after with 12 pts)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC1AE09" w14:textId="77777777" w:rsidR="008C53C7" w:rsidRPr="00AB610C" w:rsidRDefault="008C53C7" w:rsidP="008C53C7">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Idem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203E58A0" w14:textId="77777777" w:rsidR="008C53C7" w:rsidRPr="00AB610C" w:rsidRDefault="008C53C7" w:rsidP="008C53C7">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal1"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palavras-chave: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Idem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23898D5C" w14:textId="6DCFBFE9" w:rsidR="008C53C7" w:rsidRDefault="008C53C7" w:rsidP="008C53C7">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal1"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03296B20" w14:textId="14A287AE" w:rsidR="003A42AB" w:rsidRDefault="003A42AB" w:rsidP="003A42AB">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal1"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A42AB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Title in English </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A42AB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(in the language of the text of the article)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A42AB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, centralized alignment, first letter in capital letters, Verdana 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00667881">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A42AB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts, bold, simple interlining. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A42AB">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Spacing before and after with 12 pts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7463D1" w14:textId="6B2BCC22" w:rsidR="008A2A37" w:rsidRPr="00A5228F" w:rsidRDefault="00A5228F" w:rsidP="00A5228F">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal1"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5228F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8CACB8" w14:textId="2757B70A" w:rsidR="008A2A37" w:rsidRPr="00927BE2" w:rsidRDefault="00727ACF" w:rsidP="00927BE2">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the first page of the body of work, the title of the document must be indicated in bold, in the language of the text, and in italics in the other languages (Portuguese, English, Spanish, and French). </w:t>
+      </w:r>
+      <w:r w:rsidR="00413C25" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00413C25" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction </w:t>
+      </w:r>
+      <w:r w:rsidR="00413C25" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>should be immediately after the abstracts in the four languages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. The interlines should be 1.5. The entire text must be justified, including the first lines of paragraphs. The margin must be configured as narrow</w:t>
+      </w:r>
+      <w:r w:rsidR="00413C25" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>; that is, the upper and lower margins and the right and left margins must each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be 1.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00667881">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5961C95C" w14:textId="23DD5E89" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF" w:rsidP="00927BE2">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal5"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Submitted works must be saved in Word or RTF, with the body of the text in Verdana, size 1</w:t>
+      </w:r>
+      <w:r w:rsidR="008A36AB" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEB38A5" w14:textId="608ECDDA" w:rsidR="008A2A37" w:rsidRPr="00927BE2" w:rsidRDefault="00727ACF" w:rsidP="00927BE2">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The formatting of the text, references, figures</w:t>
+      </w:r>
+      <w:r w:rsidR="0010464F" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and tables must follow the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(American Psychological Association), 7th edition</w:t>
+      </w:r>
+      <w:r w:rsidR="0010464F" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="0010464F" w:rsidRPr="00AB610C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>technical standards</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A73A" w14:textId="21EC6703" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="008A2A37">
-[...31 lines deleted...]
-    <w:p w14:paraId="402FEC58" w14:textId="34B2892C" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="402FEC58" w14:textId="34B2892C" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal5"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">All initial letters of the words in the title and subtitle should be capitalized (except for prepositions, adverbs, conjunctions, etc.). Only the ACRONYMS should be entirely capitalized (Note! In the references, only the first letter of the title and the first letter of the subtitle will be capitalized). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A73C" w14:textId="1F102B2E" w:rsidR="008A2A37" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="45241C3A" w14:textId="5059280B" w:rsidR="008A36AB" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:br/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">The title should not exceed 20 words. All subtitles should be separated from the titles by a colon (:), have the same formatting as the titles, and not exceed </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>20 words</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...26 lines deleted...]
-    <w:p w14:paraId="06D6A73D" w14:textId="15E85C3B" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. All subtitles should be separated from the titles by a colon (:), have the same formatting as the titles, and not exceed 20 words. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A73D" w14:textId="15E85C3B" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Develop the text organized into sections, all with the same formatting. Use bold highlights when necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079C54A7" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="008A2A37">
+    <w:p w14:paraId="079C54A7" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="008A2A37">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="06D6A73E" w14:textId="5507E192" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D6A73E" w14:textId="5507E192" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto6"/>
         <w:spacing w:before="60" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figures and Tables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A73F" w14:textId="59407FCA" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A73F" w14:textId="59407FCA" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto7"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The APA style dictates that text</w:t>
       </w:r>
-      <w:r w:rsidR="00DB756D" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00DB756D" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">contain only tables and/or figures. Tables are composed of numerical values or text displayed in rows and columns. Figures are any illustration that is not a table and is composed of graphs, photographs, drawings, diagrams, flowcharts, maps, and organizational charts, among others. The author must indicate the source and reference it </w:t>
       </w:r>
-      <w:r w:rsidR="002F7C7F" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="002F7C7F" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r w:rsidR="008F2FBF" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008F2FBF" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>they used</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> any</w:t>
       </w:r>
-      <w:r w:rsidR="002F7C7F" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="002F7C7F" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> adaptation in their tables or figures</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. When the figure or table is of the author</w:t>
       </w:r>
-      <w:r w:rsidR="00410DD2" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s own authorship, the source should not be indicated. Any information relating to the table or figure, such as the source or any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">explanation, should be indicated below the table or figure as a note (the word </w:t>
+      </w:r>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>note</w:t>
       </w:r>
-      <w:r w:rsidR="00410DD2" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be in italics, with an initial capital letter and followed by a period – Note.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06125DAF" w14:textId="42A8D691" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06125DAF" w14:textId="42A8D691" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto7"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008A36AB">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tables</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: Tables must follow the APA 7th edition style, with a title above them, containing the word </w:t>
       </w:r>
-      <w:r w:rsidR="00410DD2" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Table</w:t>
       </w:r>
-      <w:r w:rsidR="00410DD2" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (with initial capital letter), bold, followed by a number (from 1, in numerical order). In the following line, the title of the table (in italics) and the font Verdana 1</w:t>
       </w:r>
-      <w:r w:rsidR="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008A36AB" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, spacing 1.5, aligned to the left, spacing after 3 pts. The t</w:t>
       </w:r>
-      <w:r w:rsidR="001B3964" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="001B3964" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>able text</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be in Verdana 1</w:t>
       </w:r>
-      <w:r w:rsidR="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008A36AB" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CB2076" w14:textId="2D1E504F" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="48CB2076" w14:textId="2D1E504F" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto8"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Examples:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784EFE4C" w14:textId="17FA4205" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="784EFE4C" w14:textId="17FA4205" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008A36AB">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A742" w14:textId="567C5CF9" w:rsidR="008A2A37" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A742" w14:textId="567C5CF9" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto9"/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Overview of the result for the resolution of the problem</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="8930" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1955"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="1303"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="1303"/>
         <w:gridCol w:w="1529"/>
       </w:tblGrid>
       <w:tr w:rsidR="008A2A37" w:rsidRPr="008A36AB" w14:paraId="06D6A746" w14:textId="77777777" w:rsidTr="008A36AB">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
@@ -1990,199 +3024,204 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06D6A753" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
             <w:pPr>
               <w:pStyle w:val="P68B1DB1-TableParagraph10"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="21"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A36AB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06D6A755" w14:textId="5613061C" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A755" w14:textId="5613061C" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008A36AB">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Note.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Adapted from Silva (2005, p.60).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD17556" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="008A2A37">
-[...10 lines deleted...]
-    <w:p w14:paraId="32234D67" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="008A2A37">
+    <w:p w14:paraId="32234D67" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="008A2A37">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1EC8A3BD" w14:textId="7182632B" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC8A3BD" w14:textId="7182632B" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008A36AB">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Table 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A757" w14:textId="357BA8E8" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A757" w14:textId="357BA8E8" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008A36AB">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Table title</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Verdana </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="008A36AB">
+      <w:r w:rsidR="008A36AB" w:rsidRPr="00AB610C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pts, normal, spacing 1.5, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aligned to the left</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, after 3 pts)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3935"/>
         <w:gridCol w:w="4327"/>
       </w:tblGrid>
       <w:tr w:rsidR="008A2A37" w:rsidRPr="008A36AB" w14:paraId="06D6A75A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -2242,51 +3281,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06D6A75B" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
             <w:pPr>
               <w:pStyle w:val="P68B1DB1-TableParagraph10"/>
               <w:spacing w:before="141"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A36AB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Competências</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4327" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06D6A75C" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
             <w:pPr>
               <w:pStyle w:val="P68B1DB1-TableParagraph10"/>
               <w:spacing w:before="141"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A36AB">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -2402,616 +3440,651 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A36AB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D4.2</w:t>
             </w:r>
             <w:r w:rsidRPr="008A36AB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Reconhecer as representações de figuras geométricas espaciais.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06D6A764" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRDefault="008A2A37">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3F85B0ED" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRDefault="008A2A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="111111"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E1C623A" w14:textId="6B088C86" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="3E1C623A" w14:textId="6B088C86" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal5"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008A36AB">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figures</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: The figures must follow the APA 7th edition, with a legend </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">above it </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">containing the word </w:t>
       </w:r>
-      <w:r w:rsidR="00410DD2" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figure</w:t>
       </w:r>
-      <w:r w:rsidR="00410DD2" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (with initial capital letter) followed by a number (from 1, in numerical order); in the following line, the title of the figure (in italics, Verdana 1</w:t>
       </w:r>
-      <w:r w:rsidR="008A36AB" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008A36AB" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, normal, spacing 1.5, aligned to the left, spacing after 3 pts). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799DC1C6" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="008A2A37">
+    <w:p w14:paraId="799DC1C6" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="008A2A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="06D6A765" w14:textId="61F11ACB" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D6A765" w14:textId="61F11ACB" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal5"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The figures should be sharp and with clear contrast and resolution (above 300 dpi). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C1BB2F" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="008A2A37">
+    <w:p w14:paraId="52C1BB2F" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="008A2A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="79D41ACF" w14:textId="0D48EA88" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D41ACF" w14:textId="0D48EA88" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF" w:rsidP="00077629">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
+        <w:keepNext/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Figure 1</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8DCBAA" w14:textId="1F38C53D" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="1F8DCBAA" w14:textId="1F38C53D" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF" w:rsidP="00077629">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto9"/>
+        <w:keepNext/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Question 5 test 2011 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A766" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06D6A7B7" wp14:editId="06D6A7B8">
             <wp:extent cx="3663950" cy="1210310"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="13" name="image3.jpeg" descr="Diagrama  Descrição gerada automaticamente com confiança média"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13" name="image3.jpeg" descr="Diagrama  Descrição gerada automaticamente com confiança média"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3664443" cy="1210627"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A769" w14:textId="5A960E7C" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A769" w14:textId="5A960E7C" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008A36AB">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adapted from Moura (1991, p. 50).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57826FB7" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="008A2A37">
+    <w:p w14:paraId="57826FB7" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="008A2A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="06D6A76A" w14:textId="72E7EC81" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D6A76A" w14:textId="72E7EC81" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Never end a section with figures or tables. Try to continue the text in order to establish a link with the item/section that follows.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A76B" w14:textId="4D3B6A33" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A76B" w14:textId="4D3B6A33" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Citations and references according to APA style</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A76D" w14:textId="2F3C83C0" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A76D" w14:textId="2F3C83C0" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A citation occurs when the author of an academic text uses the ideas of other authors to reinforce what they are saying in their own text. It should be done whenever the author wants to emphasize something, using concepts and terms that are not their own. For this, it is necessary to follow a series of rules found in the APA 7th edition. They are formed by the surname of the cited author, the date of publication of the work, and the pages from which the original phrase was taken. At the end of the academic work, the work in question must be placed in the references, according to the APA style.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A76F" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A76F" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Direct citations (books, articles, and academic papers)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A770" w14:textId="49B6925F" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="11505A64" w14:textId="60E12226" w:rsidR="008A2A37" w:rsidRPr="00077629" w:rsidRDefault="00727ACF" w:rsidP="00077629">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>They are the original phrases of the base author</w:t>
       </w:r>
-      <w:r w:rsidR="00410DD2" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s work. They must include the author</w:t>
       </w:r>
-      <w:r w:rsidR="00410DD2" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">s last name and the date of publication. If the quote is less than 40 words, the sentence must be incorporated into the main text in quotation marks. Those that exceed this amount must be written in a new block format, with indentation of 1.25 cm, size, and font equal to those of the text and simple spacing </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>paragraph before and after, 12 pts</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The location of the edition is no longer included in the references.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11505A64" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRDefault="008A2A37">
-[...9 lines deleted...]
-    <w:p w14:paraId="06D6A771" w14:textId="4C40AB94" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A771" w14:textId="4C40AB94" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Example of </w:t>
       </w:r>
-      <w:r w:rsidR="007767F8" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="007767F8" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">direct quote with </w:t>
       </w:r>
-      <w:r w:rsidR="007767F8" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="007767F8" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>fewer</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> than 40 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A772" w14:textId="21F9B0D3" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A772" w14:textId="21F9B0D3" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Perrenoud (1999, p. 66</w:t>
       </w:r>
-      <w:r w:rsidR="00F65049" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00F65049" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, our translation</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>) states that this “proximity causes the constant temptation to help the student to be successful, when it comes to learning”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A773" w14:textId="760C7B36" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A773" w14:textId="760C7B36" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto6"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example of direct quote with more than 40 words (Verdana 1</w:t>
       </w:r>
-      <w:r w:rsidR="003676FD">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003676FD" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEF8531" w14:textId="49078762" w:rsidR="008A2A37" w:rsidRPr="003676FD" w:rsidRDefault="004123F6">
+    <w:p w14:paraId="4DEF8531" w14:textId="49078762" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="004123F6">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto12"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003676FD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Um</w:t>
       </w:r>
       <w:r w:rsidRPr="003676FD">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003676FD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>processo</w:t>
       </w:r>
       <w:r w:rsidRPr="003676FD">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:szCs w:val="24"/>
@@ -3299,50 +4372,51 @@
       </w:r>
       <w:r w:rsidRPr="003676FD">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003676FD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="003676FD">
         <w:rPr>
           <w:spacing w:val="16"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003676FD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>chegar</w:t>
       </w:r>
       <w:r w:rsidRPr="003676FD">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003676FD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>até</w:t>
       </w:r>
       <w:r w:rsidRPr="003676FD">
         <w:rPr>
           <w:spacing w:val="10"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003676FD">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -3587,134 +4661,145 @@
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003676FD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="003676FD">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003676FD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">avaliação). </w:t>
       </w:r>
-      <w:r w:rsidR="00727ACF" w:rsidRPr="003676FD">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00727ACF" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Campos et al., 2003, pp. 119–120)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A775" w14:textId="2486441B" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A775" w14:textId="2486441B" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto6"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Direct citation of materials from the internet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A776" w14:textId="5EBF3958" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A776" w14:textId="5EBF3958" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In the case of web</w:t>
       </w:r>
-      <w:r w:rsidR="00CE2969" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00CE2969" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>content citations, it is necessary to inform both the name of the author, the year of publication, and the number of pages in parentheses. In the case of materials that do not have pagination, you must use the paragraph number</w:t>
       </w:r>
-      <w:r w:rsidR="00D04B98" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00D04B98" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, the header, or the </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>section name.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A777" w14:textId="24217478" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A777" w14:textId="24217478" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example of citation of materials from the internet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A778" w14:textId="17124CE7" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For people with osteoarthritis, “</w:t>
       </w:r>
       <w:r w:rsidR="002D49FB" w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3749,460 +4834,518 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cartilagem</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” (Gecht-Silver &amp; Duncombe, 2015, Osteoarthritis section).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B125AFB" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="008A2A37">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2569E5E3" w14:textId="4D9941F7" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="2569E5E3" w14:textId="4D9941F7" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In the references, entries should be made by the website and not by the paragraph or section. Also in references, URLs do not need to be preceded by the expression “Available at:” unless a recovery date is required. Also</w:t>
       </w:r>
-      <w:r w:rsidR="00FD3D1D" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00FD3D1D" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, in the references, the Digital Object Identifier (DOI) codes appear as complete </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>active URL</w:t>
       </w:r>
-      <w:r w:rsidR="00FD3D1D" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00FD3D1D" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, that is, with https://...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A77A" w14:textId="084C6B40" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A77A" w14:textId="084C6B40" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>References (Verdana 1</w:t>
       </w:r>
-      <w:r w:rsidR="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008A36AB" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A77B" w14:textId="0844CA52" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A77B" w14:textId="0844CA52" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>References must first list the surnames of the authors in alphabetical order, and in the case of the author having more than one work, in chronological order. In each reference, the first line has no indentation</w:t>
       </w:r>
-      <w:r w:rsidR="00A354C3" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A354C3" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the others have an advance of 1.27 cm to the right. Type each reference in Verdana 1</w:t>
       </w:r>
-      <w:r w:rsidR="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008A36AB" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, with a paragraph space of 6 pts before and 6 pts after</w:t>
       </w:r>
-      <w:r w:rsidR="00A354C3" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A354C3" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, and</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A354C3" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A354C3" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>left-</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>align</w:t>
       </w:r>
-      <w:r w:rsidR="00A354C3" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A354C3" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A77C" w14:textId="2BD4DB0A" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A77C" w14:textId="2BD4DB0A" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Reference</w:t>
       </w:r>
-      <w:r w:rsidR="00A354C3" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00A354C3" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to articles in scientific journals should be in the following order:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A77D" w14:textId="3BCF39A8" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A77D" w14:textId="3BCF39A8" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(6 pts before) </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1.25 cm right advance) Author(s) last name (s), and the respective initials of the author(s) name(s), followed by a period, each author being separated by a comma, and the last must be preceded by &amp; (date of publication in parentheses). Título do artigo. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Journal name in italics</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>volume in italics</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (number), pp. home-final page [and only p. for total] (6 pts later)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A77E" w14:textId="52E340CE" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A77E" w14:textId="52E340CE" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Examples of articles in a print journal:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A77F" w14:textId="4E9DBA45" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A77F" w14:textId="4E9DBA45" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Brousseau, G. (1986). Fondements et méthodes de la didactique des mathématiques. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Recherches en Didactique des Mathématiques</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(2), 33–115.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A780" w14:textId="3DF2FFEA" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A780" w14:textId="3DF2FFEA" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Parzsyz, B. (2001). Articulation et déduction dans une démarche géométrique en PE1. In </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Actes du 28ème colloque COPIREM (Tours) </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(pp. 99–110), Ed. Université d'Orléans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A781" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A781" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Reference to a full-length (not organized) book should be in the following order:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A782" w14:textId="788E43DE" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author(s) last name(s), and their respective initials, followed by a period, each author being separated by a comma, and the last must be preceded by &amp;. (date of publication in parentheses). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Title of the book in italics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Author(s) last name(s), and their respective initials, followed by a period, each author being separated by a comma, and the last must be preceded by &amp;. (date of publication in parentheses). </w:t>
-[...14 lines deleted...]
-        <w:t>. Publishing house.</w:t>
+        <w:t>Publishing house.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A783" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto6"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3EC4C3" w14:textId="2147D6E6" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -4261,1199 +5404,1336 @@
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Manrique, A.L.; Viana, E. A.; Boneto, C.; Ferreira, M. A. H.; Campos, A. M. A.; Takinaga, S.S., &amp; Santos, E. O. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A formação de professores que ensinam matemática e o desenvolvimento de aplicativos sob uma perspectiva inclusiva</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Livraria da Física. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="008A36AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://lfeditorial.com.br/produto/formacao-de-professores-com-uma-perspectiva-inclusiva/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06D6A786" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A786" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Reference to a printed book chapter should be in the following order:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A787" w14:textId="37B575CE" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A787" w14:textId="37B575CE" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Author(s) last name(s), and their respective initials, followed by a period, each author being separated by a comma, and the last must be preceded by &amp; (date of publication in parentheses). Chapter title (without italics), In the name of the editors or organizers of the book, starting with the initials of the name(s) and then the full last name of each one (indication and editors (eds.) or organizers (orgs.). </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Title of the book in italics </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(pp. first-end page of the chapter). Publishing house.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A788" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A788" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto6"/>
         <w:spacing w:before="121"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Examples:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A78A" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaworski, B. (2011). Situating Mathematics Teacher Education in a Global Context. In N. Bednarz, D. Fiorentini &amp; R. Huang (eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>International Approaches to Professional Development for Mathematics Teachers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explorations of innovative approaches to the professional development of math teachers from around the world </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(pp. 2-50). </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...33 lines deleted...]
-    <w:p w14:paraId="06D6A78B" w14:textId="41947DB0" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+        <w:t>University of Ottawa Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A78B" w14:textId="41947DB0" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiménez Espinosa, A. &amp; Fiorentini, D. (2005). (Re)significação e reciprocidade de saberes e práticas no encontro de professores de matemática da escola e da universidade. In D. Fiorentini &amp; A. M. Nacarato (orgs.), </w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cultura, formação e desenvolvimento profissional de professores que ensinam matemática </w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(pp. 152–74). Musa Editora.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06D6A78C" w14:textId="1C5B482B" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+        <w:t xml:space="preserve">(pp. 152–74). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Musa Editora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A78C" w14:textId="1C5B482B" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">References to publications available on the </w:t>
       </w:r>
-      <w:r w:rsidR="00CE2969" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00CE2969" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nternet:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A78D" w14:textId="653D7892" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A78D" w14:textId="653D7892" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In an online scientific journal, the format is the same as a scientific article, with the addition of the URL or DOI at the end.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A78E" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal13"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example of the online journal:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456ACB61" w14:textId="3BB1CE7C" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Igliori, S. B. C., &amp; Almeida, M. V. de. </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...24 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008A36AB">
+        <w:t xml:space="preserve">(2019). A orquestração instrumental de uma situação matemática para o EFII. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Educação Matemática Pesquisa</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 230-245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="008A36AB">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00AB610C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.23925/1983-3156.2019v21i5p230-245</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADD8F71" w14:textId="786FE0EF" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="6ADD8F71" w14:textId="786FE0EF" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In a book chapter, the format is the same as a printed chapter, with the addition of the URL at the end.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A792" w14:textId="7371ABED" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A792" w14:textId="7371ABED" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal13"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example of an online book chapter:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D51A0E7" w14:textId="4BB34384" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="5D51A0E7" w14:textId="4BB34384" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008A36AB">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Tremblay, M. (2017). Le système électoral et les comportements électoraux. In R. Pelletier &amp; M. Tremblay (dir.), </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le parlementarisme canadien</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 123–152). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="008A36AB">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00AB610C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://books-scholarsportal-info.uml.idm.oclc.org/en/2017-10-25/1/9782763732</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A794" w14:textId="2B4DA8CE" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the publication (work published in event proceedings, dissertation or thesis, for example) was obtained from a website or portal, it is necessary to inform the website. </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>If the publication (work published in event proceedings, dissertation or thesis, for example) was obtained from a website or portal, it is necessary to inform the website. For example:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06D6A795" w14:textId="11002DFE" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+        <w:t>For example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A795" w14:textId="11002DFE" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="57" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fiorentini, D. (2002). Mapeamento e balanço dos trabalhos do GT-19 (Educação Matemática) no período de 1998 a 2001. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anais da 25ª Reunião Anual da ANPEd </w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(pp. 1–17). Caxambu: Associação Nacional de Pós-Graduação. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="008A36AB">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00AB610C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http://25reuniao.anped.org.br/encomendados/mapeamentobalancogt19.doc.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="730DCC56" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="008A2A37">
+    <w:p w14:paraId="730DCC56" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="008A2A37">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D6A797" w14:textId="36E9E9A0" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>References to monographs (TCC), dissertations</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3E1B" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and theses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>must follow the following order: Author</w:t>
+      </w:r>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s last name, initials of the author</w:t>
+      </w:r>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s name</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3E1B" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, followed by a period, (date of publication in parentheses). Title of the work in italics. [Undergraduate thesis, master</w:t>
+      </w:r>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s dissertation</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3E1B" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or doctoral thesis in XXXXXX, name of the higher education institution]. </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
-          <w:b/>
-[...96 lines deleted...]
-        <w:t xml:space="preserve"> or doctoral thesis in XXXXXX, name of the higher education institution]. URL or </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">URL or </w:t>
       </w:r>
       <w:r w:rsidR="008B3F0D" w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>handle</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A798" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="121"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A799" w14:textId="0BC5B115" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Silva, M. J. F. da. (2005). </w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Investigando saberes de professores do Ensino Fundamental com enfoque em números fracionários para a quinta série </w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[Tese de doutorado em Educação Matemática, Pontifícia Universidade Católica de São Paulo]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="008A36AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://tede2.pucsp.br/handle/handle/10923</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A79A" w14:textId="5E8EF82F" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A79A" w14:textId="5E8EF82F" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Azevedo, S. A. A. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O desafio de argumentar nas aulas de Matemática: uma investigação com estudantes do 1º ano do Ensino Fundamental </w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dissertação de Mestrado em Educação Matemática, Pontifícia Universidade Católica de São Paulo]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="008A36AB">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00AB610C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://sapientia.pucsp.br/handle/handle/22665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27B9180F" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="008A2A37">
+    <w:p w14:paraId="27B9180F" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="008A2A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D6A79B" w14:textId="1533290B" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To cite two or more references from the same author with multiple publication dates, it is necessary to repeat the indication, without using a dash followed by a period, so that all citations can be tracked by the algorithms. </w:t>
+      </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>To cite two or more references from the same author with multiple publication dates, it is necessary to repeat the indication, without using a dash followed by a period, so that all citations can be tracked by the algorithms. Example:</w:t>
+        <w:t>Example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06695EDB" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vygotsky, L. S. (1984). </w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A formação social da mente</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Martins Fontes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A79C" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A79C" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vygotsky, L. S. (1989). </w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pensamento e Linguagem</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Martins Fontes.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2BFE8676" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="008A2A37">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Martins Fontes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFE8676" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="008A2A37">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="06D6A79D" w14:textId="58FE39DC" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D6A79D" w14:textId="58FE39DC" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Ttulo114"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Citation with three or more authors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A79E" w14:textId="2C411BDC" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A79E" w14:textId="2C411BDC" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>From the first citation, write only the name of the first author with the year of publication and “et al.”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A79F" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A79F" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Ttulo115"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example citation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7A0" w14:textId="176AA160" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A7A0" w14:textId="176AA160" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In-text: Herrison et al. (2016) or (Herrison et al., 2006).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7A1" w14:textId="384D5F47" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A7A1" w14:textId="384D5F47" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In the references: Herrison, J.J., Cerri, H., Stremick, C.A., Martinuzzi, R., Turner, R.J. (2006). (Insert all authors so that everyone can have the citation tracked by the algorithms).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7A2" w14:textId="2C9F4F64" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A7A2" w14:textId="2C9F4F64" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Citation with several authors corroborating the same idea</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7A3" w14:textId="7410F9B9" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A7A3" w14:textId="7410F9B9" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In many cases, the writer may choose to use several authors who defend the same idea. Here, it is necessary to put the author</w:t>
       </w:r>
-      <w:r w:rsidR="00410DD2" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s last name and year of each work cited, separated by semicolons and in parentheses. The order must be the same as the references, in alphabetical order.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7A4" w14:textId="70CBEED3" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A7A4" w14:textId="70CBEED3" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In the references, it is allowed to enter up to 20 authors</w:t>
       </w:r>
-      <w:r w:rsidR="00410DD2" w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00410DD2" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> names before including ellipses (three dots). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7A5" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Ttulo115"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example in text 1:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9E1A69" w14:textId="2D97FBCE" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">No Brasil, nossa educação matemática tem se esforçado, principalmente a partir da segunda metade do nosso século, para superar esses paradigmas de natureza médica </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">sobre o autismo, utilizando terminologias geradas no movimento da neurodiversidade, e assumindo os pressupostos de natureza mais sociológica do que clínica na base das pesquisas (Cordeiro, 2015; Gaviolli, 2018; Santos, 2021; Viana, 2019; Viana &amp; Manrique, 2020). </w:t>
+        <w:t xml:space="preserve">No Brasil, nossa educação matemática tem se esforçado, principalmente a partir da segunda metade do nosso século, para superar esses paradigmas de natureza médica sobre o autismo, utilizando terminologias geradas no movimento da neurodiversidade, e assumindo os pressupostos de natureza mais sociológica do que clínica na base das pesquisas (Cordeiro, 2015; Gaviolli, 2018; Santos, 2021; Viana, 2019; Viana &amp; Manrique, 2020). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7A7" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Ttulo115"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Example in text 2:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F00F5E5" w14:textId="31A26247" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O fato de o professor apresentar agência não significa que as intervenções no material curricular sempre ampliam e potencializam os significados esperados pelas prescrições, mas, muitas vezes, desenvolvem uma prática que contradiz as proposições, como concluíram Lima (2014) e Pacheco (2015) em suas pesquisas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7A9" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A7A9" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Ttulo115"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Citation with authors with the same last name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7AA" w14:textId="40C1589F" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A7AA" w14:textId="40C1589F" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>It is very common that authors have the same last name. According to APA rules, to organize these citations, it is necessary to put the initials of the consulted author before the surname, followed by the year of publication of the work. You can put the information both in and out of parentheses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7AB" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A7AB" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Ttulo115"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example in citation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7AC" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A7AC" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>E. C. Silva (2005) or (E. C. Silva, 2005)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7AD" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A. G. Silva and Almeida (2008) or (A. G. Silva &amp; Almeida, 2008)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7AE" w14:textId="147B0CE2" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5583,111 +6863,113 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>providências</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="155B8B68" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="008A2A37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06D6A7B0" w14:textId="42E2963C" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A7B0" w14:textId="42E2963C" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To cite a government institution as author:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7B1" w14:textId="34E3625B" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministério da Educação (MEC). (2002). </w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resolução nº 1, de 3 de abril de 2002</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Institui Diretrizes Operacionais para a Educação Básica nas Escolas do Campo. Diário Oficial República Federativa do Brasil, Brasília.</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="008A36AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.gov.br/mec/pt-br/media/pronacampo/pdf/mn_resolucao_-1_de_3_de_abril_de_2002.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7B2" w14:textId="54B1988A" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
@@ -5716,300 +6998,309 @@
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aplicativo para Propostas de Cursos Novos</w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPES: Brasília. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="008A36AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.gov.br/capes/pt-br/centrais-de-conteudo/manual-apcn2010-pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008A36AB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7B3" w14:textId="0F1EFE75" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A7B3" w14:textId="0F1EFE75" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Appendix A (Verdana 1</w:t>
       </w:r>
-      <w:r w:rsidR="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008A36AB" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> - bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7B4" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A7B4" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Space to insert, if strictly necessary, questionnaires and/or other supplementary elements conceived and prepared by the author(s) themselves.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7B5" w14:textId="0DDD9025" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A7B5" w14:textId="0DDD9025" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Ttulo115"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Annex A (Verdana 1</w:t>
       </w:r>
-      <w:r w:rsidR="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="008A36AB" w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AB610C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> - bold)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7B6" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="008A36AB" w:rsidRDefault="00727ACF">
+    <w:p w14:paraId="06D6A7B6" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRPr="00AB610C" w:rsidRDefault="00727ACF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008A36AB">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Space to insert, if strictly necessary, other supplementary elements</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A36AB">
+      <w:r w:rsidRPr="00AB610C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008A2A37" w:rsidRPr="008A36AB">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:sectPr w:rsidR="008A2A37" w:rsidRPr="00AB610C">
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="284" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1147"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="369DDBB4" w14:textId="77777777" w:rsidR="00473B32" w:rsidRDefault="00473B32">
+    <w:p w14:paraId="7C80A463" w14:textId="77777777" w:rsidR="00F41EAB" w:rsidRDefault="00F41EAB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33EF5E10" w14:textId="77777777" w:rsidR="00473B32" w:rsidRDefault="00473B32">
+    <w:p w14:paraId="2DA6B2BF" w14:textId="77777777" w:rsidR="00F41EAB" w:rsidRDefault="00F41EAB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Droid Sans Fallback">
     <w:altName w:val="Segoe Print"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06D6A7C3" w14:textId="64FB9F56" w:rsidR="008A2A37" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="P68B1DB1-Cabealho17"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="777911144"/>
         <w:docPartObj>
           <w:docPartGallery w:val="AutoText"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00727ACF">
           <w:rPr>
@@ -6296,215 +7587,238 @@
         <w:r w:rsidR="00727ACF">
           <w:rPr>
             <w:i/>
             <w:color w:val="FF0000"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>(não preencher)</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="06D6A7C7" w14:textId="4EEB8384" w:rsidR="008A2A37" w:rsidRDefault="008A2A37">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2437A0D4" w14:textId="77777777" w:rsidR="00473B32" w:rsidRDefault="00473B32">
+    <w:p w14:paraId="4ED3098D" w14:textId="77777777" w:rsidR="00F41EAB" w:rsidRDefault="00F41EAB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79A0F4DE" w14:textId="77777777" w:rsidR="00473B32" w:rsidRDefault="00473B32">
+    <w:p w14:paraId="68B3067C" w14:textId="77777777" w:rsidR="00F41EAB" w:rsidRDefault="00F41EAB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="06D6A7C6" w14:textId="77777777" w:rsidR="008A2A37" w:rsidRDefault="00727ACF">
+  <w:p w14:paraId="06D6A7C6" w14:textId="072051EB" w:rsidR="008A2A37" w:rsidRDefault="00727ACF">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...80 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06D6A7CA" wp14:editId="03C08A94">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06D6A7CA" wp14:editId="7DF360C3">
           <wp:extent cx="1704896" cy="517698"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Imagem 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Imagem 4"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1724942" cy="523785"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="6C61F450" w14:textId="77777777" w:rsidR="00AB610C" w:rsidRDefault="00AB610C">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="737D9DCB" w14:textId="74F45166" w:rsidR="0047417A" w:rsidRDefault="0047417A">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BE3ABB1" wp14:editId="3DDADFAB">
+              <wp:extent cx="1051560" cy="373380"/>
+              <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+              <wp:docPr id="9" name="Caixa de Texto 9"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1051560" cy="373380"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3D0E9EF1" w14:textId="77777777" w:rsidR="0047417A" w:rsidRPr="00AB610C" w:rsidRDefault="0047417A" w:rsidP="0047417A">
+                          <w:pPr>
+                            <w:pStyle w:val="P68B1DB1-Cabealho18"/>
+                            <w:rPr>
+                              <w:color w:val="EE0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AB610C">
+                            <w:rPr>
+                              <w:color w:val="EE0000"/>
+                            </w:rPr>
+                            <w:t>Qualis A1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5BE3ABB1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Caixa de Texto 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:82.8pt;height:29.4pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBBY6n9wEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC81/KapIblwE3gooDR&#10;BHCLnmmKtASQHHZIW3K/vkN67XIqeqGG80azvHmcPXbWsL3C0IAr+aDX50w5CVXjtiX/+mX57oGz&#10;EIWrhAGnSn5QgT/O376ZtX6qhlCDqRQySuLCtPUlr2P006IIslZWhB545QjUgFZEuuK2qFC0lN2a&#10;Ytjv3xUtYOURpAqBvM9HkM9zfq2VjC9aBxWZKTn1FvOJ+dyks5jPxHSLwteNPLUh/qELKxpHRS+p&#10;nkUUbIfNH6lsIxEC6NiTYAvQupEqz0DTDPq/TbOuhVd5FiIn+AtN4f+llZ/3a/+KLHYfoKMFJkJa&#10;H6aBnGmeTqNNX+qUEU4UHi60qS4ymX7qTwaTO4IkYaP70egh81pc//YY4kcFliWj5EhryWyJ/SpE&#10;qkih55BUzMGyMSavxrhfHBSYPMW1xWTFbtOd+t5AdaBxEI6bDl4uG6q5EiG+CqTVUpsk1/hChzbQ&#10;lhxOFmc14I+/+VM8MU4oZy1JpeTh+06g4sx8crSL94PxOGkrX8aT+yFd8BbZ3CJuZ5+A1Digh+Fl&#10;NlN8NGdTI9hvpOpFqkqQcJJqlzyezad4FDC9CqkWixxEavIirtzay5T6SNpiF0E3meBE05GbE3uk&#10;p8z7SftJsLf3HHV9ofOfAAAA//8DAFBLAwQUAAYACAAAACEApJ5MF9kAAAAEAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzUrEQBCE74LvMLTgze1RTIgxnUUUr4rrD3ibzfQmwUxPyMxu4ts760UvDUUV&#10;VV9X68UN6sBT6L0QXK40KJbG215agrfXx4sCVIhGrBm8MME3B1jXpyeVKa2f5YUPm9iqVCKhNARd&#10;jGOJGJqOnQkrP7Ikb+cnZ2KSU4t2MnMqdwNeaZ2jM72khc6MfN9x87XZO4L3p93nx7V+bh9cNs5+&#10;0SjuBonOz5a7W1CRl/gXhiN+Qoc6MW39XmxQA0F6JP7eo5dnOagtQVYUgHWF/+HrHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCBBY6n9wEAAOkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCknkwX2QAAAAQBAAAPAAAAAAAAAAAAAAAAAFEEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="3D0E9EF1" w14:textId="77777777" w:rsidR="0047417A" w:rsidRPr="00AB610C" w:rsidRDefault="0047417A" w:rsidP="0047417A">
+                    <w:pPr>
+                      <w:pStyle w:val="P68B1DB1-Cabealho18"/>
+                      <w:rPr>
+                        <w:color w:val="EE0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AB610C">
+                      <w:rPr>
+                        <w:color w:val="EE0000"/>
+                      </w:rPr>
+                      <w:t>Qualis A1</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="75043267" w14:textId="77777777" w:rsidR="0047417A" w:rsidRDefault="0047417A">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C187285"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C187285"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -6563,51 +7877,51 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1104032676">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="165"/>
+  <w:zoom w:percent="164"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
@@ -6705,50 +8019,51 @@
     <w:rsid w:val="000650D2"/>
     <w:rsid w:val="000668DF"/>
     <w:rsid w:val="00066C7C"/>
     <w:rsid w:val="00067482"/>
     <w:rsid w:val="00067F88"/>
     <w:rsid w:val="00070DCC"/>
     <w:rsid w:val="00071A3D"/>
     <w:rsid w:val="00072285"/>
     <w:rsid w:val="000725CA"/>
     <w:rsid w:val="00072A20"/>
     <w:rsid w:val="000737C8"/>
     <w:rsid w:val="00073BAD"/>
     <w:rsid w:val="00074FF7"/>
     <w:rsid w:val="00075815"/>
     <w:rsid w:val="000758F5"/>
     <w:rsid w:val="00075B4A"/>
     <w:rsid w:val="00075BCE"/>
     <w:rsid w:val="00075D11"/>
     <w:rsid w:val="00075ED8"/>
     <w:rsid w:val="00076910"/>
     <w:rsid w:val="000769CC"/>
     <w:rsid w:val="000769D2"/>
     <w:rsid w:val="00076D73"/>
     <w:rsid w:val="00076F9D"/>
     <w:rsid w:val="000773BA"/>
+    <w:rsid w:val="00077629"/>
     <w:rsid w:val="000778F3"/>
     <w:rsid w:val="000802DA"/>
     <w:rsid w:val="00080F62"/>
     <w:rsid w:val="000818FE"/>
     <w:rsid w:val="00081F51"/>
     <w:rsid w:val="000825AB"/>
     <w:rsid w:val="000827A1"/>
     <w:rsid w:val="00083341"/>
     <w:rsid w:val="000833FB"/>
     <w:rsid w:val="00083AEE"/>
     <w:rsid w:val="00083B6D"/>
     <w:rsid w:val="000854DA"/>
     <w:rsid w:val="00085EFB"/>
     <w:rsid w:val="00086316"/>
     <w:rsid w:val="0008702F"/>
     <w:rsid w:val="00087211"/>
     <w:rsid w:val="00087B2F"/>
     <w:rsid w:val="0009307D"/>
     <w:rsid w:val="0009332E"/>
     <w:rsid w:val="00093C5E"/>
     <w:rsid w:val="00093F57"/>
     <w:rsid w:val="00094EE5"/>
     <w:rsid w:val="000956A3"/>
     <w:rsid w:val="0009574E"/>
     <w:rsid w:val="00096173"/>
@@ -7335,50 +8650,51 @@
     <w:rsid w:val="00300D1F"/>
     <w:rsid w:val="00300E13"/>
     <w:rsid w:val="00301235"/>
     <w:rsid w:val="00301BEA"/>
     <w:rsid w:val="00301E8C"/>
     <w:rsid w:val="00303378"/>
     <w:rsid w:val="00303652"/>
     <w:rsid w:val="003041F4"/>
     <w:rsid w:val="00304CA7"/>
     <w:rsid w:val="00304F8F"/>
     <w:rsid w:val="00305AF1"/>
     <w:rsid w:val="00306949"/>
     <w:rsid w:val="0030694C"/>
     <w:rsid w:val="00307051"/>
     <w:rsid w:val="00307348"/>
     <w:rsid w:val="00311EC9"/>
     <w:rsid w:val="00313AEE"/>
     <w:rsid w:val="00313F3C"/>
     <w:rsid w:val="00314075"/>
     <w:rsid w:val="0031483E"/>
     <w:rsid w:val="00314DC8"/>
     <w:rsid w:val="003151D6"/>
     <w:rsid w:val="00315C99"/>
     <w:rsid w:val="00317472"/>
     <w:rsid w:val="003218BB"/>
+    <w:rsid w:val="003221A4"/>
     <w:rsid w:val="00322694"/>
     <w:rsid w:val="0032377A"/>
     <w:rsid w:val="003238CF"/>
     <w:rsid w:val="00325664"/>
     <w:rsid w:val="00325D80"/>
     <w:rsid w:val="00325F4D"/>
     <w:rsid w:val="003269C1"/>
     <w:rsid w:val="003277B0"/>
     <w:rsid w:val="00327B14"/>
     <w:rsid w:val="00330279"/>
     <w:rsid w:val="003309B9"/>
     <w:rsid w:val="00330F90"/>
     <w:rsid w:val="00333080"/>
     <w:rsid w:val="003330B4"/>
     <w:rsid w:val="003332AB"/>
     <w:rsid w:val="00333395"/>
     <w:rsid w:val="00333A5F"/>
     <w:rsid w:val="00333CE1"/>
     <w:rsid w:val="00334204"/>
     <w:rsid w:val="0033510A"/>
     <w:rsid w:val="003355E0"/>
     <w:rsid w:val="00335625"/>
     <w:rsid w:val="00335676"/>
     <w:rsid w:val="00336166"/>
     <w:rsid w:val="003368A4"/>
@@ -7474,50 +8790,51 @@
     <w:rsid w:val="00386C9B"/>
     <w:rsid w:val="00386F3C"/>
     <w:rsid w:val="00387DC3"/>
     <w:rsid w:val="00387E64"/>
     <w:rsid w:val="00390499"/>
     <w:rsid w:val="0039070F"/>
     <w:rsid w:val="0039093E"/>
     <w:rsid w:val="00390E11"/>
     <w:rsid w:val="00391C10"/>
     <w:rsid w:val="00393D1C"/>
     <w:rsid w:val="00395327"/>
     <w:rsid w:val="003960D7"/>
     <w:rsid w:val="00397943"/>
     <w:rsid w:val="003A03AA"/>
     <w:rsid w:val="003A0779"/>
     <w:rsid w:val="003A1070"/>
     <w:rsid w:val="003A1847"/>
     <w:rsid w:val="003A1C9F"/>
     <w:rsid w:val="003A2087"/>
     <w:rsid w:val="003A21AE"/>
     <w:rsid w:val="003A231C"/>
     <w:rsid w:val="003A243C"/>
     <w:rsid w:val="003A290A"/>
     <w:rsid w:val="003A2C52"/>
     <w:rsid w:val="003A3860"/>
+    <w:rsid w:val="003A42AB"/>
     <w:rsid w:val="003A46EA"/>
     <w:rsid w:val="003A51BA"/>
     <w:rsid w:val="003A621C"/>
     <w:rsid w:val="003A757E"/>
     <w:rsid w:val="003A7D31"/>
     <w:rsid w:val="003B02F8"/>
     <w:rsid w:val="003B03CD"/>
     <w:rsid w:val="003B0DA6"/>
     <w:rsid w:val="003B13CC"/>
     <w:rsid w:val="003B16E4"/>
     <w:rsid w:val="003B1D69"/>
     <w:rsid w:val="003B1FEE"/>
     <w:rsid w:val="003B266D"/>
     <w:rsid w:val="003B2916"/>
     <w:rsid w:val="003B4EEA"/>
     <w:rsid w:val="003B54E4"/>
     <w:rsid w:val="003B66C9"/>
     <w:rsid w:val="003B6F16"/>
     <w:rsid w:val="003C0742"/>
     <w:rsid w:val="003C0E4B"/>
     <w:rsid w:val="003C0ECA"/>
     <w:rsid w:val="003C1186"/>
     <w:rsid w:val="003C1952"/>
     <w:rsid w:val="003C1B95"/>
     <w:rsid w:val="003C2DE8"/>
@@ -7579,50 +8896,51 @@
     <w:rsid w:val="003F706F"/>
     <w:rsid w:val="003F79D4"/>
     <w:rsid w:val="004017DA"/>
     <w:rsid w:val="00401BE7"/>
     <w:rsid w:val="004022D8"/>
     <w:rsid w:val="004029F7"/>
     <w:rsid w:val="00402B48"/>
     <w:rsid w:val="00402F10"/>
     <w:rsid w:val="00403345"/>
     <w:rsid w:val="004035CA"/>
     <w:rsid w:val="00404B38"/>
     <w:rsid w:val="0040658F"/>
     <w:rsid w:val="004074BC"/>
     <w:rsid w:val="004074EE"/>
     <w:rsid w:val="00410DD2"/>
     <w:rsid w:val="004114B4"/>
     <w:rsid w:val="004123F6"/>
     <w:rsid w:val="004124B7"/>
     <w:rsid w:val="004130F5"/>
     <w:rsid w:val="004132E8"/>
     <w:rsid w:val="0041332B"/>
     <w:rsid w:val="004134B7"/>
     <w:rsid w:val="00413C25"/>
     <w:rsid w:val="004142FA"/>
     <w:rsid w:val="00414794"/>
+    <w:rsid w:val="00414B82"/>
     <w:rsid w:val="00414F9B"/>
     <w:rsid w:val="00415374"/>
     <w:rsid w:val="0041661D"/>
     <w:rsid w:val="004176C3"/>
     <w:rsid w:val="00417D76"/>
     <w:rsid w:val="004211A6"/>
     <w:rsid w:val="004219C7"/>
     <w:rsid w:val="00422A3C"/>
     <w:rsid w:val="00422D3A"/>
     <w:rsid w:val="00424618"/>
     <w:rsid w:val="0042519B"/>
     <w:rsid w:val="004252A7"/>
     <w:rsid w:val="00425C9C"/>
     <w:rsid w:val="00425CEA"/>
     <w:rsid w:val="00426337"/>
     <w:rsid w:val="00426A81"/>
     <w:rsid w:val="00427232"/>
     <w:rsid w:val="00430502"/>
     <w:rsid w:val="004317F7"/>
     <w:rsid w:val="004322E6"/>
     <w:rsid w:val="00432F8E"/>
     <w:rsid w:val="00433161"/>
     <w:rsid w:val="0043325D"/>
     <w:rsid w:val="00433403"/>
     <w:rsid w:val="00433733"/>
@@ -7657,50 +8975,51 @@
     <w:rsid w:val="00457C01"/>
     <w:rsid w:val="00457DF0"/>
     <w:rsid w:val="00460531"/>
     <w:rsid w:val="004619C8"/>
     <w:rsid w:val="00461DFB"/>
     <w:rsid w:val="00461E06"/>
     <w:rsid w:val="00463695"/>
     <w:rsid w:val="0046403A"/>
     <w:rsid w:val="00464E22"/>
     <w:rsid w:val="0046544A"/>
     <w:rsid w:val="00466264"/>
     <w:rsid w:val="004663B3"/>
     <w:rsid w:val="004674D1"/>
     <w:rsid w:val="00467F02"/>
     <w:rsid w:val="004702A1"/>
     <w:rsid w:val="004712B7"/>
     <w:rsid w:val="00471B25"/>
     <w:rsid w:val="00471EB4"/>
     <w:rsid w:val="0047223C"/>
     <w:rsid w:val="0047255D"/>
     <w:rsid w:val="00472741"/>
     <w:rsid w:val="00473542"/>
     <w:rsid w:val="00473679"/>
     <w:rsid w:val="00473852"/>
     <w:rsid w:val="00473B32"/>
+    <w:rsid w:val="0047417A"/>
     <w:rsid w:val="004743C0"/>
     <w:rsid w:val="00474887"/>
     <w:rsid w:val="00475038"/>
     <w:rsid w:val="004753EC"/>
     <w:rsid w:val="00475662"/>
     <w:rsid w:val="00475E9D"/>
     <w:rsid w:val="004773D8"/>
     <w:rsid w:val="004778DC"/>
     <w:rsid w:val="00477E14"/>
     <w:rsid w:val="00480098"/>
     <w:rsid w:val="00480BBC"/>
     <w:rsid w:val="00480D10"/>
     <w:rsid w:val="00480DFC"/>
     <w:rsid w:val="00481AFA"/>
     <w:rsid w:val="00483080"/>
     <w:rsid w:val="004839DB"/>
     <w:rsid w:val="00485D7F"/>
     <w:rsid w:val="00486250"/>
     <w:rsid w:val="00486390"/>
     <w:rsid w:val="004869CE"/>
     <w:rsid w:val="00486BE5"/>
     <w:rsid w:val="00487D1E"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="00493406"/>
     <w:rsid w:val="00493ED3"/>
@@ -7713,50 +9032,51 @@
     <w:rsid w:val="004967DA"/>
     <w:rsid w:val="00496A6A"/>
     <w:rsid w:val="0049797C"/>
     <w:rsid w:val="004979EA"/>
     <w:rsid w:val="004A041D"/>
     <w:rsid w:val="004A0A6C"/>
     <w:rsid w:val="004A26BF"/>
     <w:rsid w:val="004A2BCF"/>
     <w:rsid w:val="004A2D6E"/>
     <w:rsid w:val="004A33C4"/>
     <w:rsid w:val="004A3617"/>
     <w:rsid w:val="004A495C"/>
     <w:rsid w:val="004A541F"/>
     <w:rsid w:val="004A56DA"/>
     <w:rsid w:val="004A5945"/>
     <w:rsid w:val="004A5EDF"/>
     <w:rsid w:val="004A6D4D"/>
     <w:rsid w:val="004A7257"/>
     <w:rsid w:val="004A79D7"/>
     <w:rsid w:val="004B0873"/>
     <w:rsid w:val="004B091C"/>
     <w:rsid w:val="004B0F7C"/>
     <w:rsid w:val="004B34CE"/>
     <w:rsid w:val="004B3B2C"/>
     <w:rsid w:val="004B4440"/>
+    <w:rsid w:val="004B48C1"/>
     <w:rsid w:val="004B4AAD"/>
     <w:rsid w:val="004B4FFE"/>
     <w:rsid w:val="004B5605"/>
     <w:rsid w:val="004B69E6"/>
     <w:rsid w:val="004B6FAD"/>
     <w:rsid w:val="004B77B4"/>
     <w:rsid w:val="004B7E87"/>
     <w:rsid w:val="004C01AE"/>
     <w:rsid w:val="004C039E"/>
     <w:rsid w:val="004C0681"/>
     <w:rsid w:val="004C1842"/>
     <w:rsid w:val="004C2776"/>
     <w:rsid w:val="004C2D86"/>
     <w:rsid w:val="004C364B"/>
     <w:rsid w:val="004C41B6"/>
     <w:rsid w:val="004C52C3"/>
     <w:rsid w:val="004C589B"/>
     <w:rsid w:val="004C5A3B"/>
     <w:rsid w:val="004C5A5D"/>
     <w:rsid w:val="004C64BE"/>
     <w:rsid w:val="004C6992"/>
     <w:rsid w:val="004D05FD"/>
     <w:rsid w:val="004D06A0"/>
     <w:rsid w:val="004D0786"/>
     <w:rsid w:val="004D0D01"/>
@@ -7794,50 +9114,51 @@
     <w:rsid w:val="005024ED"/>
     <w:rsid w:val="005027A0"/>
     <w:rsid w:val="005029F5"/>
     <w:rsid w:val="00502B8E"/>
     <w:rsid w:val="005032B0"/>
     <w:rsid w:val="0050332D"/>
     <w:rsid w:val="00504AE7"/>
     <w:rsid w:val="00504F72"/>
     <w:rsid w:val="0050530D"/>
     <w:rsid w:val="00505496"/>
     <w:rsid w:val="00506431"/>
     <w:rsid w:val="00507156"/>
     <w:rsid w:val="00507240"/>
     <w:rsid w:val="00510E3B"/>
     <w:rsid w:val="005117C6"/>
     <w:rsid w:val="00511C12"/>
     <w:rsid w:val="00511C3B"/>
     <w:rsid w:val="00512EAD"/>
     <w:rsid w:val="005136D4"/>
     <w:rsid w:val="00514E82"/>
     <w:rsid w:val="005152A2"/>
     <w:rsid w:val="00515F31"/>
     <w:rsid w:val="005161E7"/>
     <w:rsid w:val="00516A06"/>
     <w:rsid w:val="00516E96"/>
+    <w:rsid w:val="00516EB1"/>
     <w:rsid w:val="005174E0"/>
     <w:rsid w:val="00517921"/>
     <w:rsid w:val="00520086"/>
     <w:rsid w:val="00520EB7"/>
     <w:rsid w:val="00521335"/>
     <w:rsid w:val="0052350E"/>
     <w:rsid w:val="00523F12"/>
     <w:rsid w:val="005249ED"/>
     <w:rsid w:val="0052587D"/>
     <w:rsid w:val="00525C9A"/>
     <w:rsid w:val="00527D4C"/>
     <w:rsid w:val="00527DED"/>
     <w:rsid w:val="00530348"/>
     <w:rsid w:val="00531C12"/>
     <w:rsid w:val="005323C6"/>
     <w:rsid w:val="00532F29"/>
     <w:rsid w:val="005335BE"/>
     <w:rsid w:val="0053361B"/>
     <w:rsid w:val="00533785"/>
     <w:rsid w:val="00533E10"/>
     <w:rsid w:val="00533E7D"/>
     <w:rsid w:val="0053445C"/>
     <w:rsid w:val="0053519C"/>
     <w:rsid w:val="00535607"/>
     <w:rsid w:val="00535784"/>
@@ -8083,50 +9404,51 @@
     <w:rsid w:val="00652506"/>
     <w:rsid w:val="00652D7E"/>
     <w:rsid w:val="00652F36"/>
     <w:rsid w:val="00653042"/>
     <w:rsid w:val="00654980"/>
     <w:rsid w:val="00655420"/>
     <w:rsid w:val="00655D81"/>
     <w:rsid w:val="00656365"/>
     <w:rsid w:val="006567EE"/>
     <w:rsid w:val="00656BD6"/>
     <w:rsid w:val="00656F3C"/>
     <w:rsid w:val="00660453"/>
     <w:rsid w:val="00661158"/>
     <w:rsid w:val="0066268A"/>
     <w:rsid w:val="0066321F"/>
     <w:rsid w:val="00663E86"/>
     <w:rsid w:val="00664102"/>
     <w:rsid w:val="00664130"/>
     <w:rsid w:val="006641E4"/>
     <w:rsid w:val="00664638"/>
     <w:rsid w:val="0066529D"/>
     <w:rsid w:val="0066619C"/>
     <w:rsid w:val="0066620F"/>
     <w:rsid w:val="00666817"/>
     <w:rsid w:val="00666CA1"/>
+    <w:rsid w:val="00667881"/>
     <w:rsid w:val="00667B99"/>
     <w:rsid w:val="00670FED"/>
     <w:rsid w:val="0067138D"/>
     <w:rsid w:val="00671413"/>
     <w:rsid w:val="00672376"/>
     <w:rsid w:val="0067292D"/>
     <w:rsid w:val="0067365C"/>
     <w:rsid w:val="00673AA7"/>
     <w:rsid w:val="00673D1C"/>
     <w:rsid w:val="00674FFC"/>
     <w:rsid w:val="006754FA"/>
     <w:rsid w:val="0067586F"/>
     <w:rsid w:val="006765AA"/>
     <w:rsid w:val="006768A1"/>
     <w:rsid w:val="006771DD"/>
     <w:rsid w:val="00677437"/>
     <w:rsid w:val="006812F2"/>
     <w:rsid w:val="00681558"/>
     <w:rsid w:val="00681912"/>
     <w:rsid w:val="00681C59"/>
     <w:rsid w:val="00681FF7"/>
     <w:rsid w:val="00682A8F"/>
     <w:rsid w:val="00682F62"/>
     <w:rsid w:val="00683F4F"/>
     <w:rsid w:val="00684715"/>
@@ -8205,50 +9527,51 @@
     <w:rsid w:val="006D1679"/>
     <w:rsid w:val="006D2C42"/>
     <w:rsid w:val="006D36F9"/>
     <w:rsid w:val="006D48B7"/>
     <w:rsid w:val="006D5137"/>
     <w:rsid w:val="006D5E49"/>
     <w:rsid w:val="006D6C21"/>
     <w:rsid w:val="006D71D9"/>
     <w:rsid w:val="006E0512"/>
     <w:rsid w:val="006E06E4"/>
     <w:rsid w:val="006E0DC5"/>
     <w:rsid w:val="006E0EF9"/>
     <w:rsid w:val="006E1703"/>
     <w:rsid w:val="006E1BCF"/>
     <w:rsid w:val="006E1C4D"/>
     <w:rsid w:val="006E2EA5"/>
     <w:rsid w:val="006E3387"/>
     <w:rsid w:val="006E3A39"/>
     <w:rsid w:val="006E467C"/>
     <w:rsid w:val="006E51CE"/>
     <w:rsid w:val="006E59C0"/>
     <w:rsid w:val="006E5B8E"/>
     <w:rsid w:val="006E63B4"/>
     <w:rsid w:val="006E68AA"/>
     <w:rsid w:val="006E68DA"/>
+    <w:rsid w:val="006E6F6D"/>
     <w:rsid w:val="006E7020"/>
     <w:rsid w:val="006E7A9E"/>
     <w:rsid w:val="006E7BCE"/>
     <w:rsid w:val="006F0FFA"/>
     <w:rsid w:val="006F16DF"/>
     <w:rsid w:val="006F1C90"/>
     <w:rsid w:val="006F1EF6"/>
     <w:rsid w:val="006F25F3"/>
     <w:rsid w:val="006F2800"/>
     <w:rsid w:val="006F2A27"/>
     <w:rsid w:val="006F2CE5"/>
     <w:rsid w:val="006F3252"/>
     <w:rsid w:val="006F42F5"/>
     <w:rsid w:val="006F4746"/>
     <w:rsid w:val="006F59DE"/>
     <w:rsid w:val="006F6CA4"/>
     <w:rsid w:val="006F7155"/>
     <w:rsid w:val="006F73CE"/>
     <w:rsid w:val="006F766B"/>
     <w:rsid w:val="00700957"/>
     <w:rsid w:val="00702F76"/>
     <w:rsid w:val="00703550"/>
     <w:rsid w:val="00703F6D"/>
     <w:rsid w:val="007043E8"/>
     <w:rsid w:val="00704BD3"/>
@@ -8419,50 +9742,51 @@
     <w:rsid w:val="007B347B"/>
     <w:rsid w:val="007B3A47"/>
     <w:rsid w:val="007B41B6"/>
     <w:rsid w:val="007B4322"/>
     <w:rsid w:val="007B432F"/>
     <w:rsid w:val="007B4441"/>
     <w:rsid w:val="007B4469"/>
     <w:rsid w:val="007B496F"/>
     <w:rsid w:val="007B4AD7"/>
     <w:rsid w:val="007B52B7"/>
     <w:rsid w:val="007B599C"/>
     <w:rsid w:val="007B5DD2"/>
     <w:rsid w:val="007B7267"/>
     <w:rsid w:val="007B7452"/>
     <w:rsid w:val="007B74A5"/>
     <w:rsid w:val="007C0017"/>
     <w:rsid w:val="007C0632"/>
     <w:rsid w:val="007C0ABA"/>
     <w:rsid w:val="007C154C"/>
     <w:rsid w:val="007C200E"/>
     <w:rsid w:val="007C2132"/>
     <w:rsid w:val="007C28F0"/>
     <w:rsid w:val="007C30FE"/>
     <w:rsid w:val="007C33C2"/>
     <w:rsid w:val="007C39B3"/>
+    <w:rsid w:val="007C48E4"/>
     <w:rsid w:val="007C5BD0"/>
     <w:rsid w:val="007C679E"/>
     <w:rsid w:val="007C7087"/>
     <w:rsid w:val="007D0205"/>
     <w:rsid w:val="007D0A4F"/>
     <w:rsid w:val="007D0B6F"/>
     <w:rsid w:val="007D0CCD"/>
     <w:rsid w:val="007D35EC"/>
     <w:rsid w:val="007D3818"/>
     <w:rsid w:val="007D66A1"/>
     <w:rsid w:val="007D6986"/>
     <w:rsid w:val="007D6FF9"/>
     <w:rsid w:val="007D7783"/>
     <w:rsid w:val="007D78FB"/>
     <w:rsid w:val="007E0158"/>
     <w:rsid w:val="007E0D04"/>
     <w:rsid w:val="007E0DBD"/>
     <w:rsid w:val="007E1EE0"/>
     <w:rsid w:val="007E27FA"/>
     <w:rsid w:val="007E428F"/>
     <w:rsid w:val="007F02AA"/>
     <w:rsid w:val="007F0EEC"/>
     <w:rsid w:val="007F19A2"/>
     <w:rsid w:val="007F2786"/>
     <w:rsid w:val="007F4032"/>
@@ -8620,50 +9944,51 @@
     <w:rsid w:val="008A336A"/>
     <w:rsid w:val="008A36AB"/>
     <w:rsid w:val="008A3B7A"/>
     <w:rsid w:val="008A408C"/>
     <w:rsid w:val="008A52B8"/>
     <w:rsid w:val="008A5FAD"/>
     <w:rsid w:val="008A678B"/>
     <w:rsid w:val="008B03DB"/>
     <w:rsid w:val="008B0B51"/>
     <w:rsid w:val="008B18A3"/>
     <w:rsid w:val="008B262F"/>
     <w:rsid w:val="008B3908"/>
     <w:rsid w:val="008B3D40"/>
     <w:rsid w:val="008B3D9A"/>
     <w:rsid w:val="008B3F0D"/>
     <w:rsid w:val="008B5E22"/>
     <w:rsid w:val="008B5FE9"/>
     <w:rsid w:val="008B66C5"/>
     <w:rsid w:val="008B79B9"/>
     <w:rsid w:val="008B7D6E"/>
     <w:rsid w:val="008C050B"/>
     <w:rsid w:val="008C18DF"/>
     <w:rsid w:val="008C22F8"/>
     <w:rsid w:val="008C4206"/>
     <w:rsid w:val="008C48BA"/>
+    <w:rsid w:val="008C53C7"/>
     <w:rsid w:val="008C53D7"/>
     <w:rsid w:val="008C56CC"/>
     <w:rsid w:val="008C5819"/>
     <w:rsid w:val="008C5BB4"/>
     <w:rsid w:val="008C5E62"/>
     <w:rsid w:val="008C6F2C"/>
     <w:rsid w:val="008C6FC5"/>
     <w:rsid w:val="008C7BF8"/>
     <w:rsid w:val="008D1170"/>
     <w:rsid w:val="008D19C0"/>
     <w:rsid w:val="008D1F79"/>
     <w:rsid w:val="008D231A"/>
     <w:rsid w:val="008D341C"/>
     <w:rsid w:val="008D3725"/>
     <w:rsid w:val="008D37EC"/>
     <w:rsid w:val="008D3AC8"/>
     <w:rsid w:val="008D42C0"/>
     <w:rsid w:val="008D4FE6"/>
     <w:rsid w:val="008D553E"/>
     <w:rsid w:val="008D699B"/>
     <w:rsid w:val="008E028E"/>
     <w:rsid w:val="008E0967"/>
     <w:rsid w:val="008E0AD7"/>
     <w:rsid w:val="008E1172"/>
     <w:rsid w:val="008E24C5"/>
@@ -8724,50 +10049,51 @@
     <w:rsid w:val="0091433A"/>
     <w:rsid w:val="00914A7F"/>
     <w:rsid w:val="00914BDC"/>
     <w:rsid w:val="0091503A"/>
     <w:rsid w:val="00915703"/>
     <w:rsid w:val="00915E95"/>
     <w:rsid w:val="0091693C"/>
     <w:rsid w:val="00916F63"/>
     <w:rsid w:val="009174C2"/>
     <w:rsid w:val="00920132"/>
     <w:rsid w:val="00920652"/>
     <w:rsid w:val="00920684"/>
     <w:rsid w:val="009207B5"/>
     <w:rsid w:val="00920FAA"/>
     <w:rsid w:val="00921F56"/>
     <w:rsid w:val="0092416E"/>
     <w:rsid w:val="0092451C"/>
     <w:rsid w:val="00924D4A"/>
     <w:rsid w:val="00924DE6"/>
     <w:rsid w:val="0092516F"/>
     <w:rsid w:val="00925F7C"/>
     <w:rsid w:val="009266A2"/>
     <w:rsid w:val="00926BA9"/>
     <w:rsid w:val="00927340"/>
     <w:rsid w:val="009274D5"/>
+    <w:rsid w:val="00927BE2"/>
     <w:rsid w:val="0093017F"/>
     <w:rsid w:val="00931052"/>
     <w:rsid w:val="00931E0E"/>
     <w:rsid w:val="009321FE"/>
     <w:rsid w:val="00933273"/>
     <w:rsid w:val="0093366D"/>
     <w:rsid w:val="00933F1F"/>
     <w:rsid w:val="009351BC"/>
     <w:rsid w:val="009353B7"/>
     <w:rsid w:val="009369A5"/>
     <w:rsid w:val="009372A5"/>
     <w:rsid w:val="00940043"/>
     <w:rsid w:val="00940428"/>
     <w:rsid w:val="00940F7D"/>
     <w:rsid w:val="00942270"/>
     <w:rsid w:val="009432EB"/>
     <w:rsid w:val="00943326"/>
     <w:rsid w:val="00943DC4"/>
     <w:rsid w:val="00944184"/>
     <w:rsid w:val="009441F8"/>
     <w:rsid w:val="009446A8"/>
     <w:rsid w:val="00944BFF"/>
     <w:rsid w:val="00944E95"/>
     <w:rsid w:val="009456A7"/>
     <w:rsid w:val="00945B46"/>
@@ -8959,50 +10285,51 @@
     <w:rsid w:val="00A033B0"/>
     <w:rsid w:val="00A03B7E"/>
     <w:rsid w:val="00A03B83"/>
     <w:rsid w:val="00A03BDF"/>
     <w:rsid w:val="00A03BF9"/>
     <w:rsid w:val="00A0519B"/>
     <w:rsid w:val="00A05621"/>
     <w:rsid w:val="00A05CC8"/>
     <w:rsid w:val="00A05F47"/>
     <w:rsid w:val="00A0657E"/>
     <w:rsid w:val="00A06A40"/>
     <w:rsid w:val="00A07201"/>
     <w:rsid w:val="00A0770F"/>
     <w:rsid w:val="00A07BE8"/>
     <w:rsid w:val="00A07F06"/>
     <w:rsid w:val="00A10520"/>
     <w:rsid w:val="00A11318"/>
     <w:rsid w:val="00A1131C"/>
     <w:rsid w:val="00A11E65"/>
     <w:rsid w:val="00A1217D"/>
     <w:rsid w:val="00A12686"/>
     <w:rsid w:val="00A12D39"/>
     <w:rsid w:val="00A12D45"/>
     <w:rsid w:val="00A13E9B"/>
     <w:rsid w:val="00A14763"/>
+    <w:rsid w:val="00A14937"/>
     <w:rsid w:val="00A14FC7"/>
     <w:rsid w:val="00A1668F"/>
     <w:rsid w:val="00A176F3"/>
     <w:rsid w:val="00A20D6B"/>
     <w:rsid w:val="00A21209"/>
     <w:rsid w:val="00A2260E"/>
     <w:rsid w:val="00A22A1A"/>
     <w:rsid w:val="00A238A3"/>
     <w:rsid w:val="00A23C1A"/>
     <w:rsid w:val="00A243DD"/>
     <w:rsid w:val="00A24E03"/>
     <w:rsid w:val="00A2674D"/>
     <w:rsid w:val="00A26B31"/>
     <w:rsid w:val="00A26E4D"/>
     <w:rsid w:val="00A26EFD"/>
     <w:rsid w:val="00A300A0"/>
     <w:rsid w:val="00A30A86"/>
     <w:rsid w:val="00A3225F"/>
     <w:rsid w:val="00A337D9"/>
     <w:rsid w:val="00A3398F"/>
     <w:rsid w:val="00A354C3"/>
     <w:rsid w:val="00A35D79"/>
     <w:rsid w:val="00A35E0C"/>
     <w:rsid w:val="00A3614F"/>
     <w:rsid w:val="00A36724"/>
@@ -9011,67 +10338,69 @@
     <w:rsid w:val="00A40666"/>
     <w:rsid w:val="00A4078D"/>
     <w:rsid w:val="00A410FE"/>
     <w:rsid w:val="00A41E1F"/>
     <w:rsid w:val="00A42A67"/>
     <w:rsid w:val="00A43782"/>
     <w:rsid w:val="00A43B3A"/>
     <w:rsid w:val="00A43ED5"/>
     <w:rsid w:val="00A44561"/>
     <w:rsid w:val="00A44788"/>
     <w:rsid w:val="00A4479A"/>
     <w:rsid w:val="00A46666"/>
     <w:rsid w:val="00A46CE6"/>
     <w:rsid w:val="00A46EC4"/>
     <w:rsid w:val="00A47420"/>
     <w:rsid w:val="00A47916"/>
     <w:rsid w:val="00A47B2F"/>
     <w:rsid w:val="00A47D7F"/>
     <w:rsid w:val="00A50472"/>
     <w:rsid w:val="00A50BBE"/>
     <w:rsid w:val="00A50EBF"/>
     <w:rsid w:val="00A5102B"/>
     <w:rsid w:val="00A517C3"/>
     <w:rsid w:val="00A51B8D"/>
     <w:rsid w:val="00A51F29"/>
+    <w:rsid w:val="00A5228F"/>
     <w:rsid w:val="00A525C4"/>
     <w:rsid w:val="00A528B4"/>
     <w:rsid w:val="00A53EC9"/>
     <w:rsid w:val="00A542B8"/>
     <w:rsid w:val="00A5471C"/>
     <w:rsid w:val="00A55438"/>
     <w:rsid w:val="00A5590B"/>
     <w:rsid w:val="00A5696E"/>
     <w:rsid w:val="00A60AC0"/>
     <w:rsid w:val="00A614DB"/>
     <w:rsid w:val="00A616E1"/>
     <w:rsid w:val="00A62DD2"/>
     <w:rsid w:val="00A634E8"/>
     <w:rsid w:val="00A6388D"/>
     <w:rsid w:val="00A63B4D"/>
     <w:rsid w:val="00A64326"/>
     <w:rsid w:val="00A647C5"/>
+    <w:rsid w:val="00A6486A"/>
     <w:rsid w:val="00A64AF1"/>
     <w:rsid w:val="00A64B90"/>
     <w:rsid w:val="00A65C0F"/>
     <w:rsid w:val="00A671D6"/>
     <w:rsid w:val="00A70347"/>
     <w:rsid w:val="00A70AFE"/>
     <w:rsid w:val="00A71248"/>
     <w:rsid w:val="00A71E11"/>
     <w:rsid w:val="00A72118"/>
     <w:rsid w:val="00A72155"/>
     <w:rsid w:val="00A7243F"/>
     <w:rsid w:val="00A736B4"/>
     <w:rsid w:val="00A7411E"/>
     <w:rsid w:val="00A743A4"/>
     <w:rsid w:val="00A743D9"/>
     <w:rsid w:val="00A745AB"/>
     <w:rsid w:val="00A74C27"/>
     <w:rsid w:val="00A74D23"/>
     <w:rsid w:val="00A753C4"/>
     <w:rsid w:val="00A753D8"/>
     <w:rsid w:val="00A7566E"/>
     <w:rsid w:val="00A75C62"/>
     <w:rsid w:val="00A76284"/>
     <w:rsid w:val="00A76470"/>
     <w:rsid w:val="00A76CA2"/>
@@ -9110,50 +10439,51 @@
     <w:rsid w:val="00AA25FE"/>
     <w:rsid w:val="00AA290E"/>
     <w:rsid w:val="00AA35A0"/>
     <w:rsid w:val="00AA3926"/>
     <w:rsid w:val="00AA4956"/>
     <w:rsid w:val="00AA4CAF"/>
     <w:rsid w:val="00AA5016"/>
     <w:rsid w:val="00AA57B1"/>
     <w:rsid w:val="00AA71E0"/>
     <w:rsid w:val="00AA75C1"/>
     <w:rsid w:val="00AA75CA"/>
     <w:rsid w:val="00AA75D4"/>
     <w:rsid w:val="00AA7A0E"/>
     <w:rsid w:val="00AA7BA6"/>
     <w:rsid w:val="00AA7DC7"/>
     <w:rsid w:val="00AB0442"/>
     <w:rsid w:val="00AB18A3"/>
     <w:rsid w:val="00AB3243"/>
     <w:rsid w:val="00AB38CC"/>
     <w:rsid w:val="00AB3D89"/>
     <w:rsid w:val="00AB3E0E"/>
     <w:rsid w:val="00AB403D"/>
     <w:rsid w:val="00AB5070"/>
     <w:rsid w:val="00AB50FF"/>
     <w:rsid w:val="00AB599A"/>
+    <w:rsid w:val="00AB610C"/>
     <w:rsid w:val="00AB6B98"/>
     <w:rsid w:val="00AB7DD5"/>
     <w:rsid w:val="00AC0743"/>
     <w:rsid w:val="00AC0ED0"/>
     <w:rsid w:val="00AC12F4"/>
     <w:rsid w:val="00AC1FCB"/>
     <w:rsid w:val="00AC2972"/>
     <w:rsid w:val="00AC3ADC"/>
     <w:rsid w:val="00AC4D42"/>
     <w:rsid w:val="00AC4EF6"/>
     <w:rsid w:val="00AC6282"/>
     <w:rsid w:val="00AC66CB"/>
     <w:rsid w:val="00AC69F1"/>
     <w:rsid w:val="00AC6E6B"/>
     <w:rsid w:val="00AC7289"/>
     <w:rsid w:val="00AC7332"/>
     <w:rsid w:val="00AC7976"/>
     <w:rsid w:val="00AD089E"/>
     <w:rsid w:val="00AD0DA3"/>
     <w:rsid w:val="00AD17F4"/>
     <w:rsid w:val="00AD2517"/>
     <w:rsid w:val="00AD2848"/>
     <w:rsid w:val="00AD3181"/>
     <w:rsid w:val="00AD3558"/>
     <w:rsid w:val="00AD3D5B"/>
@@ -9698,50 +11028,51 @@
     <w:rsid w:val="00D33500"/>
     <w:rsid w:val="00D33B5A"/>
     <w:rsid w:val="00D33BB4"/>
     <w:rsid w:val="00D33F0F"/>
     <w:rsid w:val="00D340EF"/>
     <w:rsid w:val="00D34A27"/>
     <w:rsid w:val="00D34AEE"/>
     <w:rsid w:val="00D34E59"/>
     <w:rsid w:val="00D35470"/>
     <w:rsid w:val="00D3609C"/>
     <w:rsid w:val="00D366B4"/>
     <w:rsid w:val="00D36A63"/>
     <w:rsid w:val="00D37781"/>
     <w:rsid w:val="00D40528"/>
     <w:rsid w:val="00D40A14"/>
     <w:rsid w:val="00D4324C"/>
     <w:rsid w:val="00D43F77"/>
     <w:rsid w:val="00D448A1"/>
     <w:rsid w:val="00D452D9"/>
     <w:rsid w:val="00D453F1"/>
     <w:rsid w:val="00D458DD"/>
     <w:rsid w:val="00D45D00"/>
     <w:rsid w:val="00D47213"/>
     <w:rsid w:val="00D50203"/>
     <w:rsid w:val="00D503A1"/>
+    <w:rsid w:val="00D5197C"/>
     <w:rsid w:val="00D5234D"/>
     <w:rsid w:val="00D528DD"/>
     <w:rsid w:val="00D53536"/>
     <w:rsid w:val="00D54165"/>
     <w:rsid w:val="00D5494A"/>
     <w:rsid w:val="00D60387"/>
     <w:rsid w:val="00D61753"/>
     <w:rsid w:val="00D625F6"/>
     <w:rsid w:val="00D64030"/>
     <w:rsid w:val="00D641DE"/>
     <w:rsid w:val="00D64B7C"/>
     <w:rsid w:val="00D64F52"/>
     <w:rsid w:val="00D64F98"/>
     <w:rsid w:val="00D668FB"/>
     <w:rsid w:val="00D67213"/>
     <w:rsid w:val="00D672AE"/>
     <w:rsid w:val="00D672C9"/>
     <w:rsid w:val="00D67A83"/>
     <w:rsid w:val="00D71AD1"/>
     <w:rsid w:val="00D724B4"/>
     <w:rsid w:val="00D725CB"/>
     <w:rsid w:val="00D726F9"/>
     <w:rsid w:val="00D72830"/>
     <w:rsid w:val="00D72FCD"/>
     <w:rsid w:val="00D7363B"/>
@@ -9927,50 +11258,51 @@
     <w:rsid w:val="00E30F96"/>
     <w:rsid w:val="00E31610"/>
     <w:rsid w:val="00E31A8C"/>
     <w:rsid w:val="00E31B14"/>
     <w:rsid w:val="00E32A67"/>
     <w:rsid w:val="00E32C25"/>
     <w:rsid w:val="00E33F80"/>
     <w:rsid w:val="00E35745"/>
     <w:rsid w:val="00E35FC9"/>
     <w:rsid w:val="00E37873"/>
     <w:rsid w:val="00E40787"/>
     <w:rsid w:val="00E40AAE"/>
     <w:rsid w:val="00E40BE1"/>
     <w:rsid w:val="00E41E0D"/>
     <w:rsid w:val="00E422D8"/>
     <w:rsid w:val="00E42554"/>
     <w:rsid w:val="00E42D92"/>
     <w:rsid w:val="00E43B49"/>
     <w:rsid w:val="00E440EF"/>
     <w:rsid w:val="00E44AC7"/>
     <w:rsid w:val="00E45855"/>
     <w:rsid w:val="00E45A28"/>
     <w:rsid w:val="00E45C4B"/>
     <w:rsid w:val="00E45FF5"/>
     <w:rsid w:val="00E46BAB"/>
+    <w:rsid w:val="00E475C5"/>
     <w:rsid w:val="00E501B6"/>
     <w:rsid w:val="00E506C6"/>
     <w:rsid w:val="00E51556"/>
     <w:rsid w:val="00E52B5F"/>
     <w:rsid w:val="00E52FB4"/>
     <w:rsid w:val="00E5327F"/>
     <w:rsid w:val="00E53735"/>
     <w:rsid w:val="00E53765"/>
     <w:rsid w:val="00E5398A"/>
     <w:rsid w:val="00E5435A"/>
     <w:rsid w:val="00E54565"/>
     <w:rsid w:val="00E5474C"/>
     <w:rsid w:val="00E54852"/>
     <w:rsid w:val="00E54E91"/>
     <w:rsid w:val="00E552E2"/>
     <w:rsid w:val="00E55903"/>
     <w:rsid w:val="00E564F7"/>
     <w:rsid w:val="00E57743"/>
     <w:rsid w:val="00E57BA4"/>
     <w:rsid w:val="00E61BCE"/>
     <w:rsid w:val="00E62812"/>
     <w:rsid w:val="00E62F76"/>
     <w:rsid w:val="00E635A9"/>
     <w:rsid w:val="00E635BB"/>
     <w:rsid w:val="00E63C73"/>
@@ -10048,50 +11380,51 @@
     <w:rsid w:val="00EB37BA"/>
     <w:rsid w:val="00EB3CEE"/>
     <w:rsid w:val="00EB4390"/>
     <w:rsid w:val="00EB60F0"/>
     <w:rsid w:val="00EB651A"/>
     <w:rsid w:val="00EB6BA2"/>
     <w:rsid w:val="00EB6BB3"/>
     <w:rsid w:val="00EC0266"/>
     <w:rsid w:val="00EC0380"/>
     <w:rsid w:val="00EC049D"/>
     <w:rsid w:val="00EC1487"/>
     <w:rsid w:val="00EC16A1"/>
     <w:rsid w:val="00EC1A70"/>
     <w:rsid w:val="00EC2260"/>
     <w:rsid w:val="00EC383A"/>
     <w:rsid w:val="00EC3C29"/>
     <w:rsid w:val="00EC44A6"/>
     <w:rsid w:val="00EC5266"/>
     <w:rsid w:val="00EC57E4"/>
     <w:rsid w:val="00EC5907"/>
     <w:rsid w:val="00EC6520"/>
     <w:rsid w:val="00EC6D1E"/>
     <w:rsid w:val="00EC6D5C"/>
     <w:rsid w:val="00EC7458"/>
     <w:rsid w:val="00ED185C"/>
+    <w:rsid w:val="00ED3625"/>
     <w:rsid w:val="00ED3714"/>
     <w:rsid w:val="00ED4382"/>
     <w:rsid w:val="00ED6146"/>
     <w:rsid w:val="00ED6983"/>
     <w:rsid w:val="00ED73FA"/>
     <w:rsid w:val="00ED7E1F"/>
     <w:rsid w:val="00EE0187"/>
     <w:rsid w:val="00EE088E"/>
     <w:rsid w:val="00EE0895"/>
     <w:rsid w:val="00EE0E94"/>
     <w:rsid w:val="00EE198D"/>
     <w:rsid w:val="00EE1B8F"/>
     <w:rsid w:val="00EE1C66"/>
     <w:rsid w:val="00EE1C9D"/>
     <w:rsid w:val="00EE1D72"/>
     <w:rsid w:val="00EE2028"/>
     <w:rsid w:val="00EE21B9"/>
     <w:rsid w:val="00EE2BC7"/>
     <w:rsid w:val="00EE2C19"/>
     <w:rsid w:val="00EE33E3"/>
     <w:rsid w:val="00EE3CB7"/>
     <w:rsid w:val="00EE4794"/>
     <w:rsid w:val="00EE4CCF"/>
     <w:rsid w:val="00EE6221"/>
     <w:rsid w:val="00EE71F8"/>
@@ -10159,73 +11492,75 @@
     <w:rsid w:val="00F26704"/>
     <w:rsid w:val="00F2744C"/>
     <w:rsid w:val="00F27DD8"/>
     <w:rsid w:val="00F27E3D"/>
     <w:rsid w:val="00F27FA0"/>
     <w:rsid w:val="00F31C8F"/>
     <w:rsid w:val="00F32714"/>
     <w:rsid w:val="00F3411E"/>
     <w:rsid w:val="00F3472F"/>
     <w:rsid w:val="00F34E8F"/>
     <w:rsid w:val="00F3510F"/>
     <w:rsid w:val="00F35A03"/>
     <w:rsid w:val="00F35A70"/>
     <w:rsid w:val="00F35B18"/>
     <w:rsid w:val="00F35BCA"/>
     <w:rsid w:val="00F36BCD"/>
     <w:rsid w:val="00F37513"/>
     <w:rsid w:val="00F37594"/>
     <w:rsid w:val="00F375A6"/>
     <w:rsid w:val="00F37B90"/>
     <w:rsid w:val="00F37BC3"/>
     <w:rsid w:val="00F4064B"/>
     <w:rsid w:val="00F4098C"/>
     <w:rsid w:val="00F410FE"/>
     <w:rsid w:val="00F41E4E"/>
+    <w:rsid w:val="00F41EAB"/>
     <w:rsid w:val="00F438C1"/>
     <w:rsid w:val="00F43A2C"/>
     <w:rsid w:val="00F43F1E"/>
     <w:rsid w:val="00F44752"/>
     <w:rsid w:val="00F44FAF"/>
     <w:rsid w:val="00F450D8"/>
     <w:rsid w:val="00F45FB7"/>
     <w:rsid w:val="00F4655C"/>
     <w:rsid w:val="00F4656D"/>
     <w:rsid w:val="00F46642"/>
     <w:rsid w:val="00F46974"/>
     <w:rsid w:val="00F46AC3"/>
     <w:rsid w:val="00F46E7E"/>
     <w:rsid w:val="00F47752"/>
     <w:rsid w:val="00F47CE8"/>
     <w:rsid w:val="00F47FD1"/>
     <w:rsid w:val="00F504ED"/>
     <w:rsid w:val="00F50E59"/>
     <w:rsid w:val="00F5288D"/>
     <w:rsid w:val="00F543CF"/>
     <w:rsid w:val="00F545CD"/>
     <w:rsid w:val="00F54C80"/>
     <w:rsid w:val="00F54E2D"/>
+    <w:rsid w:val="00F55D54"/>
     <w:rsid w:val="00F55F0C"/>
     <w:rsid w:val="00F56D94"/>
     <w:rsid w:val="00F5753E"/>
     <w:rsid w:val="00F578C4"/>
     <w:rsid w:val="00F578EC"/>
     <w:rsid w:val="00F57CFA"/>
     <w:rsid w:val="00F6191B"/>
     <w:rsid w:val="00F619AB"/>
     <w:rsid w:val="00F622CE"/>
     <w:rsid w:val="00F6367D"/>
     <w:rsid w:val="00F63727"/>
     <w:rsid w:val="00F6401E"/>
     <w:rsid w:val="00F64599"/>
     <w:rsid w:val="00F64A51"/>
     <w:rsid w:val="00F65049"/>
     <w:rsid w:val="00F65B3E"/>
     <w:rsid w:val="00F662F4"/>
     <w:rsid w:val="00F670B5"/>
     <w:rsid w:val="00F67518"/>
     <w:rsid w:val="00F6761F"/>
     <w:rsid w:val="00F67714"/>
     <w:rsid w:val="00F67ACC"/>
     <w:rsid w:val="00F67C92"/>
     <w:rsid w:val="00F7054C"/>
     <w:rsid w:val="00F70FD8"/>
@@ -10282,50 +11617,51 @@
     <w:rsid w:val="00FA3092"/>
     <w:rsid w:val="00FA4C20"/>
     <w:rsid w:val="00FA4EAC"/>
     <w:rsid w:val="00FA6414"/>
     <w:rsid w:val="00FA6426"/>
     <w:rsid w:val="00FA6507"/>
     <w:rsid w:val="00FA706E"/>
     <w:rsid w:val="00FB040C"/>
     <w:rsid w:val="00FB048D"/>
     <w:rsid w:val="00FB2F51"/>
     <w:rsid w:val="00FB3E1B"/>
     <w:rsid w:val="00FB3E26"/>
     <w:rsid w:val="00FB3FDE"/>
     <w:rsid w:val="00FB437B"/>
     <w:rsid w:val="00FB46F1"/>
     <w:rsid w:val="00FB4778"/>
     <w:rsid w:val="00FB51AE"/>
     <w:rsid w:val="00FB5A8F"/>
     <w:rsid w:val="00FB5E28"/>
     <w:rsid w:val="00FB6C19"/>
     <w:rsid w:val="00FB7A42"/>
     <w:rsid w:val="00FC039F"/>
     <w:rsid w:val="00FC0421"/>
     <w:rsid w:val="00FC04EC"/>
     <w:rsid w:val="00FC07FE"/>
+    <w:rsid w:val="00FC097A"/>
     <w:rsid w:val="00FC0B7C"/>
     <w:rsid w:val="00FC0C03"/>
     <w:rsid w:val="00FC0DE6"/>
     <w:rsid w:val="00FC3337"/>
     <w:rsid w:val="00FC36CF"/>
     <w:rsid w:val="00FC3C90"/>
     <w:rsid w:val="00FC5C4F"/>
     <w:rsid w:val="00FC68F2"/>
     <w:rsid w:val="00FC7685"/>
     <w:rsid w:val="00FC7AF6"/>
     <w:rsid w:val="00FD0995"/>
     <w:rsid w:val="00FD0EBB"/>
     <w:rsid w:val="00FD17B3"/>
     <w:rsid w:val="00FD2166"/>
     <w:rsid w:val="00FD260A"/>
     <w:rsid w:val="00FD2C73"/>
     <w:rsid w:val="00FD2EC5"/>
     <w:rsid w:val="00FD3637"/>
     <w:rsid w:val="00FD3B74"/>
     <w:rsid w:val="00FD3D1D"/>
     <w:rsid w:val="00FD59F7"/>
     <w:rsid w:val="00FD6314"/>
     <w:rsid w:val="00FD71BB"/>
     <w:rsid w:val="00FD7A1E"/>
     <w:rsid w:val="00FE0543"/>
@@ -11515,51 +12851,51 @@
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="P68B1DB1-Cabealho18">
     <w:name w:val="P68B1DB1-Cabealho18"/>
     <w:basedOn w:val="Cabealho"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
         <w14:srgbClr w14:val="6E747A">
           <w14:alpha w14:val="57000"/>
         </w14:srgbClr>
       </w14:shadow>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-scholarsportal-info.uml.idm.oclc.org/en/2017-10-25/1/9782763732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br/centrais-de-conteudo/manual-apcn2010-pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23925/1983-3156.2019v21i5p230-245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/mec/pt-br/media/pronacampo/pdf/mn_resolucao_-1_de_3_de_abril_de_2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapientia.pucsp.br/handle/handle/22665" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lfeditorial.com.br/produto/formacao-de-professores-com-uma-perspectiva-inclusiva/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tede2.pucsp.br/handle/handle/10923" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-lib-sfu-ca.translate.goog/help/cite-write/citation-style-guides/apa?_x_tr_sl=en&amp;_x_tr_tl=pt&amp;_x_tr_hl=pt&amp;_x_tr_pto=sge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://25reuniao.anped.org.br/encomendados/mapeamentobalancogt19.doc." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23925/1983-3156.2019v21i5p230-245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/mec/pt-br/media/pronacampo/pdf/mn_resolucao_-1_de_3_de_abril_de_2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lfeditorial.com.br/produto/formacao-de-professores-com-uma-perspectiva-inclusiva/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapientia.pucsp.br/handle/handle/22665" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tede2.pucsp.br/handle/handle/10923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://25reuniao.anped.org.br/encomendados/mapeamentobalancogt19.doc." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-lib-sfu-ca.translate.goog/help/cite-write/citation-style-guides/apa?_x_tr_sl=en&amp;_x_tr_tl=pt&amp;_x_tr_hl=pt&amp;_x_tr_pto=sge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br/centrais-de-conteudo/manual-apcn2010-pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.pucsp.br/index.php/emp/usoia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-scholarsportal-info.uml.idm.oclc.org/en/2017-10-25/1/9782763732" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11816,110 +13152,110 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285935A1-BDB5-4C28-8B44-A3F33E2BD623}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>15513</Characters>
+  <Pages>11</Pages>
+  <Words>3167</Words>
+  <Characters>17106</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>344</Lines>
-  <Paragraphs>162</Paragraphs>
+  <Lines>142</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18239</CharactersWithSpaces>
+  <CharactersWithSpaces>20233</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Carmen Lucia Brancaglion Passos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>bae109495b8819d5512d9612ce18e0a2fd0ba45e64f9ebf6263a8411ca0387a1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>1046-11.2.0.11486</vt:lpwstr>
   </property>