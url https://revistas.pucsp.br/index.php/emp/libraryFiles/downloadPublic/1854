--- v0 (2026-02-24)
+++ v1 (2026-04-13)
@@ -11,7297 +11,3176 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="68453C72" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRDefault="005B3B4F">
-[...21 lines deleted...]
-    <w:p w14:paraId="5E89F21E" w14:textId="4F018608" w:rsidR="005B3B4F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="5E89F21E" w14:textId="4F018608" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r w:rsidR="00CA44FB" w:rsidRPr="00CA44FB">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título en </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA44FB" w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>español</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CA44FB">
+      <w:r w:rsidR="00CA44FB" w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en el idioma del </w:t>
+      </w:r>
+      <w:r w:rsidR="003F752B" w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">artículo), alineación centralizada, primera letra en mayúsculas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003F752B" w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003F752B" w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003F752B" w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>pts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003F752B" w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...142 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> negrita, interlineado simple. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="EE0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Espaciado antes y después con 1</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2576" w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="EE0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="EE0000"/>
-        </w:rPr>
-[...44 lines deleted...]
-    <w:p w14:paraId="142DC626" w14:textId="29AD0638" w:rsidR="005B3B4F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142DC626" w14:textId="29AD0638" w:rsidR="005B3B4F" w:rsidRPr="00192B78" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal2"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Título </w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título en inglés, alineación centralizada, primera letra en mayúsculas, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>en</w:t>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>inglés</w:t>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>pts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...67 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, cursiva, interlineado simple. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192B78">
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Espaciado antes y después con 1</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2576" w:rsidRPr="00192B78">
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192B78">
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...44 lines deleted...]
-    <w:p w14:paraId="3B174E7D" w14:textId="0977F68D" w:rsidR="005B3B4F" w:rsidRDefault="00EF0695">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B174E7D" w14:textId="0977F68D" w:rsidR="005B3B4F" w:rsidRPr="00192B78" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal2"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Título </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título en </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA44FB" w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>portugués</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, alineación centralizada, primera letra en mayúsculas, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>en</w:t>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CA44FB" w:rsidRPr="00CA44FB">
-[...3 lines deleted...]
-        <w:t>portugués</w:t>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>pts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...67 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, cursiva, interlineado simple. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192B78">
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Espaciado antes y después con 1</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2576" w:rsidRPr="00192B78">
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192B78">
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...44 lines deleted...]
-    <w:p w14:paraId="082AD69C" w14:textId="06A943D7" w:rsidR="005B3B4F" w:rsidRDefault="00EF0695">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082AD69C" w14:textId="06A943D7" w:rsidR="005B3B4F" w:rsidRPr="00192B78" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal2"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Título </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título en </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA44FB" w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>francés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, alineación centralizada, primera letra en mayúsculas, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>en</w:t>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>pts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, cursiva, interlineado simple. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Espaciado antes y después con 1</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2576" w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00192B78">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544FB2BA" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(máximo cuatro autores; al menos uno de ellos debe ser doctor)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10885AF2" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Autor 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt, negrita</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A15B36E" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Institución</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9161AC" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Título más alto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5CCDBE" w14:textId="77777777" w:rsidR="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ORCID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7C363474" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4DA5BA" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Autor 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt, negrita</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DB90C9" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Institución</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174E3C0C" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Título más alto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6267B6" w14:textId="77777777" w:rsidR="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ORCID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="05713C9D" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D31724D" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Autor 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt, negrita</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFAF53A" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Institución</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629E7248" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Título más alto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7393278B" w14:textId="77777777" w:rsidR="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ORCID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="22EEBB2C" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F60F535" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Autor 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt, negrita</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75ABD9E0" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Institución</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD26EAB" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Título más alto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEC7F8C" w14:textId="77777777" w:rsidR="001D0053" w:rsidRPr="001D0053" w:rsidRDefault="001D0053" w:rsidP="001D0053">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001D0053">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ORCID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="04220E1D" w14:textId="465E4C02" w:rsidR="00BD3E80" w:rsidRPr="00ED2F7A" w:rsidRDefault="00ED2F7A" w:rsidP="00BD3E80">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nota 1: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El texto debe tener un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>máximo de 12 000 palabras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00ED2F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(esta nota debe excluirse de la versión que se envíe)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8D758F" w14:textId="77777777" w:rsidR="0061441C" w:rsidRPr="0061441C" w:rsidRDefault="0061441C" w:rsidP="0061441C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061441C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Nota 2: (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061441C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>esta nota debe eliminarse de la versión que se vaya a enviar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0061441C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E3B409" w14:textId="77777777" w:rsidR="0061441C" w:rsidRPr="0061441C" w:rsidRDefault="0061441C" w:rsidP="0061441C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061441C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a) A partir de 2023, los artículos redactados en portugués, español y francés que sean aceptados deberán presentar obligatoriamente, además de la versión original revisada, una versión traducida al inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574BFE0E" w14:textId="17B3CD7A" w:rsidR="00BD3E80" w:rsidRPr="0061441C" w:rsidRDefault="0061441C" w:rsidP="00BD3E80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0061441C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) Los artículos aceptados deberán contar con una versión revisada, realizada obligatoriamente por el equipo externo de traductores/revisores ya acreditado por la revista (véase la lista en las directrices de envío). El coste de la revisión exigida por la revista para la publicación correrá a cargo de los autores. El revisor o la revisora del artículo deberá figurar al final </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0061441C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>del mismo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0061441C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3148D670" w14:textId="77777777" w:rsidR="00FD60B2" w:rsidRPr="00FD60B2" w:rsidRDefault="00FD60B2" w:rsidP="00FD60B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD60B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nota 2: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD60B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Directrices para el uso de la IA (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD60B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>esta nota debe eliminarse de la versión que se vaya a enviar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD60B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C5D63B" w14:textId="073029C9" w:rsidR="00BD3E80" w:rsidRPr="00FD54AA" w:rsidRDefault="00FD60B2" w:rsidP="00BD3E80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD60B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Al igual que la revista del Instituto GeoGebra Internacional de São Paulo (</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CA44FB">
-        <w:t>francés</w:t>
+      <w:r w:rsidRPr="00FD60B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>IGISP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="00FD60B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), la revista </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>alineación</w:t>
+      <w:r w:rsidRPr="00FD60B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Educação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> centralizada, </w:t>
+      <w:r w:rsidRPr="00FD60B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Matemática Pesquisa del programa de posgrado en matemáticas de la Pontificia Universidad Católica de São Paulo (PUC-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>primera</w:t>
+      <w:r w:rsidRPr="00FD60B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>SP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FD60B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), calificada por la CAPES como Qualis A1, adopta las siguientes directrices para el uso de la inteligencia artificial (IA generativa) en la redacción académica de los manuscritos enviados a esta revista para su posible publicación. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD54AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Lea las directrices completas en el enlace:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016ED6A9" w14:textId="247842C8" w:rsidR="005B3B4F" w:rsidRPr="00FD54AA" w:rsidRDefault="00BD3E80" w:rsidP="00FD60B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00FD54AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>https://revistas.pucsp.br/index.php/emp/usoia</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FD54AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...113 lines deleted...]
-    <w:p w14:paraId="52762675" w14:textId="7D0A3153" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00ED4ECA">
+    </w:p>
+    <w:p w14:paraId="260661F0" w14:textId="77777777" w:rsidR="00FD60B2" w:rsidRDefault="00ED4ECA">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52762675" w14:textId="6984C855" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal3"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...24 lines deleted...]
-      <w:r w:rsidR="00EF0695" w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00EF0695" w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(centralizado - Espaciado antes y después con 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87E8F" w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00EF0695" w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...73 lines deleted...]
-    <w:p w14:paraId="19AE27CE" w14:textId="2501847E" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puntos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AE27CE" w14:textId="2501847E" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="00E87E8F" w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E87E8F" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, interlineado de </w:t>
+      </w:r>
+      <w:r w:rsidR="003F752B" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>1,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, normal, sin negrita. El resumen debe presentarse en un solo párrafo, con alineación justificada, y debe limitarse a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 250 palabras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. El texto del resumen no debe contener referencias. Debe incluir el objetivo de la investigación, los participantes, la pregunta de investigación, el marco teórico, la metodología, los resultados principales y las conclusiones. Si se trata de una reflexión teórica, debe </w:t>
+      </w:r>
+      <w:r w:rsidR="003F752B" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>exponer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claramente los objetivos y las articulaciones previstas en el trabajo. En una nueva línea con sangría de </w:t>
+      </w:r>
+      <w:r w:rsidR="003F752B" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>1,25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm, es necesario indicar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...763 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>-chave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">:” </w:t>
       </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en cursiva y </w:t>
+      </w:r>
+      <w:r w:rsidR="003F752B" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">negrita. En la misma línea, enumere hasta cinco palabras clave (sin cursiva), </w:t>
+      </w:r>
+      <w:r w:rsidR="003F752B" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la primera letra en </w:t>
+      </w:r>
+      <w:r w:rsidR="003F752B" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>mayúscula</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>en</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2576" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...295 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">separadas por comas. Estas son las palabras, abreviaturas y acrónimos que permiten </w:t>
+      </w:r>
+      <w:r w:rsidR="003F752B" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>citar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...39 lines deleted...]
-    <w:p w14:paraId="4939C062" w14:textId="15CFD56D" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00ED4ECA">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4939C062" w14:textId="15CFD56D" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00ED4ECA">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00ED4ECA">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00ED4ECA">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Palabras clave</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0695" w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EF0695" w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0695" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Máximo cinco palabras clave (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0695" w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>La primera letra de cada palabra clave en mayúsculas</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0695" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con el mismo formato que el resumen, separadas por una coma y un punto después de la última palabra clave)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0695" w:rsidRPr="000D4DE1">
+        <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...268 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4796526F" w14:textId="6D19C5F8" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="36EC0C18" w14:textId="77777777" w:rsidR="00762919" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4796526F" w14:textId="56DB522A" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal3"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>centralizado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Espaciado antes y después con 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87E8F" w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...64 lines deleted...]
-    <w:p w14:paraId="6CE53633" w14:textId="355B30E5" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puntos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE53633" w14:textId="355B30E5" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="305D467A" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ídem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305D467A" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Idem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05658B38" w14:textId="06F444A0" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="30EB24E9" w14:textId="0053A74C" w:rsidR="00762919" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00762919">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ésumé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="05658B38" w14:textId="758CAD8E" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal3"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>centralizado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -Espaciado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antes y después con 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87E8F" w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...55 lines deleted...]
-    <w:p w14:paraId="239A8F1B" w14:textId="011D04C8" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puntos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239A8F1B" w14:textId="011D04C8" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="7B70B547" w14:textId="4E1A521F" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00ED4ECA">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ídem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B70B547" w14:textId="4E1A521F" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00ED4ECA">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00ED4ECA">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>Ídem</w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Palavras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w14:paraId="2DE76705" w14:textId="026EF6DD" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>-chave</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0695" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>: Ídem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7334A8D5" w14:textId="185003F1" w:rsidR="002A4837" w:rsidRDefault="002A4837">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>esumo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE76705" w14:textId="4A888A76" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal3"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>centralizado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -Espaciado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antes y después con 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87E8F" w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...55 lines deleted...]
-    <w:p w14:paraId="2167F8F8" w14:textId="7C423F9D" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puntos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2167F8F8" w14:textId="7C423F9D" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="2CC706E1" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ídem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC706E1" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Mots-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>clés</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...16 lines deleted...]
-    <w:p w14:paraId="2C7463D1" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="005B3B4F">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ídem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7463D1" w14:textId="1FD0B21D" w:rsidR="002A4837" w:rsidRDefault="002A4837">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="06D6A739" w14:textId="5E160E4B" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244DD76E" w14:textId="01348663" w:rsidR="005B3B4F" w:rsidRDefault="002A4837" w:rsidP="002A4837">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A4837">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Título en español</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4837">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en el idioma del artículo), alineación centralizada, primera letra en mayúsculas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A4837">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A4837">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4837">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A4837">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>pts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A4837">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4837">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> negrita, interlineado simple. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4837">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Espaciado antes y después con 12 puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31008E1F" w14:textId="5C3034F0" w:rsidR="002A4837" w:rsidRPr="002A4837" w:rsidRDefault="002A4837" w:rsidP="002A4837">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ntroducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8CACB8" w14:textId="75851E5F" w:rsidR="005B3B4F" w:rsidRPr="00AF62C7" w:rsidRDefault="00EF0695" w:rsidP="00AF62C7">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...370 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En la primera página del cuerpo del trabajo, el título del documento debe indicarse en negrita, en el idioma del texto y en cursiva en los demás idiomas (portugués, inglés, español y francés). La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducción </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debe </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2457D" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...121 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inmediatamente después de los resúmenes. Las interlíneas deben ser </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2457D" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>1,5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...323 lines deleted...]
-    <w:p w14:paraId="24343FEC" w14:textId="1E1F7F6C" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Todo el texto debe estar justificado, incluidas las primeras líneas de los párrafos. El margen debe configurarse como estrecho, es decir, los márgenes superior e inferior y los márgenes derecho e izquierdo deben ser de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD54AA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>1,25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm cada uno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5961C95C" w14:textId="11C711C9" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695" w:rsidP="00AF62C7">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal5"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Los </w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los trabajos enviados deben guardarse en </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2457D" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">formato </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Word o RTF, con el cuerpo del texto en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>trabajos</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...183 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, tamaño 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87E8F" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5961C95C" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="005B3B4F">
-[...11 lines deleted...]
-    <w:p w14:paraId="03850A65" w14:textId="348F5F63" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="6CEB38A5" w14:textId="48A142B9" w:rsidR="005B3B4F" w:rsidRPr="00AF62C7" w:rsidRDefault="00EF0695" w:rsidP="00AF62C7">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...135 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El formato del texto, las referencias, las figuras y las tablas deben seguir las normas técnicas de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">APA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Asociación Americana de Psicología), </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0291" w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>7.ª</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...74 lines deleted...]
-    <w:p w14:paraId="402FEC58" w14:textId="45CBF6B8" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edición. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1"/>
+    </w:p>
+    <w:p w14:paraId="06D6A73C" w14:textId="175381CB" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695" w:rsidP="00AF62C7">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal5"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...140 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las letras iniciales de las palabras en el título y subtítulo deben estar en </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0291" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>mayúsculas</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...350 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (excepto las preposiciones, adverbios, conjunciones, etc.). Solo los ACRÓNIMOS deben </w:t>
+      </w:r>
+      <w:r w:rsidR="00E15BE4" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>escribirse completamente en mayúsculas (¡Nota! En las referencias, solo se escribirá en mayúscula la primera letra del título y la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del subtítulo). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">El título no </w:t>
-[...177 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+        <w:t xml:space="preserve">El título no debe exceder las 20 palabras. Todos los subtítulos deben estar separados por dos puntos (:) y seguir el mismo formato de los títulos, sin exceder las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...173 lines deleted...]
-    <w:p w14:paraId="06D6A73D" w14:textId="290C002D" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>20 palabras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Todos los subtítulos deben estar separados por dos puntos (:) y seguir el mismo formato de los títulos, sin exceder las 20 palabras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079C54A7" w14:textId="128D4DFA" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695" w:rsidP="00AF62C7">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El texto debe </w:t>
+      </w:r>
+      <w:r w:rsidR="002A4D51" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>organizarse</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...148 lines deleted...]
-    <w:p w14:paraId="06D6A73E" w14:textId="5507E192" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en secciones, todas con el mismo formato. Use resaltados en negrita cuando sea necesario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A73E" w14:textId="5507E192" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto6"/>
         <w:spacing w:before="60" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Figuras y Tablas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A73F" w14:textId="51AE7694" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A73F" w14:textId="51AE7694" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto7"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El estilo APA estipula que </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003C1B5A" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">texto </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1B5A" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>puede incluir</w:t>
+      </w:r>
+      <w:r w:rsidR="005A31EC" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...32 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">tablas </w:t>
       </w:r>
-      <w:r w:rsidR="002A4D51" w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="002A4D51" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>y/o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...917 lines deleted...]
-    <w:p w14:paraId="06125DAF" w14:textId="4B9199CB" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> figuras. Las tablas están compuestas por valores numéricos o textos dispuestos en filas y columnas. Las figuras son cualquier ilustración que no sea una tabla y </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10A7C" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>que esté compuesta por gráficos, fotos, diseños, diagramas, flujogramas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mapas y organigramas, entre otros. El autor debe indicar la fuente y referenciarla en caso de haber usado alguna adaptación en sus tablas o figuras. Cuando la figura o tabla es de autoría del propio autor, </w:t>
+      </w:r>
+      <w:r w:rsidR="0094561A" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>no deberá indicarse la fuente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cualquier información relacionada con la tabla o </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10A7C" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>la figura, como la fuente o cualquier explicación, debe indicarse debajo de la tabla o la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> figura como una nota (la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>palabra "nota" debe estar en cursiva, con una letra mayúscula inicial y seguida de un punto – Nota).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06125DAF" w14:textId="4B9199CB" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto7"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Tablas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Las tablas deben seguir el estilo de la 7ª edición de la APA, con un título encima </w:t>
+      </w:r>
+      <w:r w:rsidR="00163B6F" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>que diga "Tabla" (letra mayúscula inicial), en negrita, seguido de un número (del 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en orden numérico). En la siguiente línea, el título de la tabla (en cursiva) y la fuente </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>Las</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> tablas </w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87E8F" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, espaciado 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00163B6F" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5, alineado a la izquierda, </w:t>
+      </w:r>
+      <w:r w:rsidR="0094561A" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>con interlineado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 3 pts. El texto de la tabla debe estar en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>deben</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...169 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...357 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E87E8F" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CB2076" w14:textId="2D1E504F" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="48CB2076" w14:textId="2D1E504F" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto8"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="784EFE4C" w14:textId="17FA4205" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ejemplos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784EFE4C" w14:textId="17FA4205" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Tabla 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A742" w14:textId="567C5CF9" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A742" w14:textId="567C5CF9" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto9"/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> problema</w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Visión general del resultado para la resolución del problema</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="8930" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1955"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="1303"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="1303"/>
         <w:gridCol w:w="1529"/>
       </w:tblGrid>
       <w:tr w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w14:paraId="06D6A746" w14:textId="77777777" w:rsidTr="006A2F30">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3375" w:type="dxa"/>
@@ -7738,315 +3617,259 @@
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nota.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adaptado de Silva (2005, p. 60).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD17556" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="005B3B4F">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="32234D67" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="005B3B4F">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EC8A3BD" w14:textId="7182632B" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="1EC8A3BD" w14:textId="7182632B" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Tabla 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A757" w14:textId="12A0A681" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A757" w14:textId="12A0A681" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Título de </w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Título de la tabla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>la</w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87E8F" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>pts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, normal, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07062" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>espaciado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0094561A" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>alineado a la izquierda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, después de 3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>Verdana</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>pts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...146 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3935"/>
         <w:gridCol w:w="4327"/>
       </w:tblGrid>
       <w:tr w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w14:paraId="06D6A75A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -8265,793 +4088,293 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E87E8F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D4.2</w:t>
             </w:r>
             <w:r w:rsidRPr="00E87E8F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Reconhecer como representações de figuras geométricas espaciais.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06D6A764" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRDefault="005B3B4F">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3F85B0ED" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRDefault="005B3B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="111111"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E1C623A" w14:textId="0FB9F342" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="799DC1C6" w14:textId="6C383904" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695" w:rsidP="00AF62C7">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal5"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Figuras</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Las figuras deben seguir la </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07062" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>7.ª</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edición de la APA, con una leyenda </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07062" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>superior con la palabra</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07062" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Figura" </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07062" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mayúscula inicial) seguida de un número (del 1, en orden numérico); en la siguiente línea, el título de la figura (en cursiva, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>Las</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> figuras </w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87E8F" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, normal, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07062" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>espaciado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07062" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5, alineado a la izquierda, espaciado después de 3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>deben</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>pts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...499 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799DC1C6" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="005B3B4F">
-[...11 lines deleted...]
-    <w:p w14:paraId="06D6A765" w14:textId="6C7DF15A" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="52C1BB2F" w14:textId="7AC72523" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695" w:rsidP="00AF62C7">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal5"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Las figuras deben ser nítidas</w:t>
+      </w:r>
+      <w:r w:rsidR="003918A1" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, con un claro contraste y una resolución superior a 300 dpi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D41ACF" w14:textId="0D48EA88" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695" w:rsidP="00AF62C7">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
+        <w:keepNext/>
+        <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Figura 1</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> figuras </w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...85 lines deleted...]
-    <w:p w14:paraId="1F8DCBAA" w14:textId="1F38C53D" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    </w:p>
+    <w:p w14:paraId="1F8DCBAA" w14:textId="1F38C53D" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695" w:rsidP="00AF62C7">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto9"/>
+        <w:keepNext/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pregunta 5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prueba</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -9068,2954 +4391,663 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06D6A7B7" wp14:editId="06D6A7B8">
             <wp:extent cx="3663950" cy="1210310"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="13" name="image3.jpeg" descr="Diagrama  Descrição gerada automaticamente com confiança média"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13" name="image3.jpeg" descr="Diagrama  Descrição gerada automaticamente com confiança média"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3664443" cy="1210627"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A769" w14:textId="5A960E7C" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A769" w14:textId="5A960E7C" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Nota</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adaptado de Moura (1991, p. 50).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57826FB7" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="005B3B4F">
+    <w:p w14:paraId="57826FB7" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="005B3B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="06D6A76A" w14:textId="5A73005C" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D6A76A" w14:textId="5A73005C" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...171 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nunca termine una sección con figuras o tablas. Intente continuar con el texto para establecer un vínculo con el </w:t>
+      </w:r>
+      <w:r w:rsidR="003918A1" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>elemento o sección siguiente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A76B" w14:textId="4D3B6A33" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A76B" w14:textId="4D3B6A33" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="06D6A76D" w14:textId="52BFE900" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Citas y referencias según estilo APA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A76D" w14:textId="52BFE900" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...172 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una cita ocurre cuando el autor de un texto académico utiliza las ideas de otros autores para reforzar lo que </w:t>
+      </w:r>
+      <w:r w:rsidR="003918A1" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>expone</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...139 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en su propio texto. Se debe hacer siempre que el autor quiera enfatizar algo, utilizando conceptos y términos que no </w:t>
+      </w:r>
+      <w:r w:rsidR="003918A1" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>sean</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...75 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suyos. Para ello, es necesario seguir una serie de reglas </w:t>
+      </w:r>
+      <w:r w:rsidR="003918A1" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...25 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:r w:rsidR="003918A1" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>7.ª</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...249 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> edición de APA. Están formados por el apellido del autor citado, la fecha de publicación de la obra y las páginas de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F479D8" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la obra de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>las que se tomó la frase original. Al finalizar el trabajo académico</w:t>
+      </w:r>
+      <w:r w:rsidR="00F479D8" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...169 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se debe </w:t>
+      </w:r>
+      <w:r w:rsidR="00F479D8" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>incluir el trabajo en cuestión en las referencias de acuerdo con el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> estilo APA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A76F" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A76F" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...57 lines deleted...]
-    <w:p w14:paraId="06D6A770" w14:textId="7DD00686" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Citas directas (libros, artículos y trabajos académicos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11505A64" w14:textId="51AE35CE" w:rsidR="005B3B4F" w:rsidRPr="00A05FDF" w:rsidRDefault="00EF0695" w:rsidP="00A05FDF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son las frases originales de la obra del autor base. Deben incluir el apellido del autor y la fecha de publicación. Si la cita es </w:t>
+      </w:r>
+      <w:r w:rsidR="00F479D8" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de menos de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 palabras, la oración debe incorporarse al texto principal entre comillas. Los que superen esta cantidad deberán escribirse en un nuevo formato de bloque, con sangría de 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00610655" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25 cm, tamaño y tipografía iguales a </w:t>
+      </w:r>
+      <w:r w:rsidR="00610655" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del texto y espaciado simple </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">párrafo antes y después, 12 </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>Son</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>pts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...546 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...47 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...130 lines deleted...]
-    <w:p w14:paraId="06D6A771" w14:textId="2D4A2A95" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La ubicación de la edición ya no se incluye en las referencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A771" w14:textId="2D4A2A95" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...59 lines deleted...]
-    <w:p w14:paraId="06D6A772" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ejemplo de cita directa con menos de 40 palabras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A772" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...169 lines deleted...]
-    <w:p w14:paraId="06D6A773" w14:textId="17CF7DE8" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Perrenoud (1999, p. 66, nuestra traducción) afirma que esta “proximidad provoca la constante tentación de ayudar al alumno a tener éxito al aprender”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A773" w14:textId="17CF7DE8" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto6"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ejemplo de cita directa con más de 40 palabras (</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>Ejemplo</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...66 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="00F77B27">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00F77B27" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEF8531" w14:textId="49078762" w:rsidR="005B3B4F" w:rsidRPr="00F77B27" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="4DEF8531" w14:textId="49078762" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto12"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F77B27">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Um processo de avaliação requer um planejamento, em que se deve identificar o que se pretende atingir (os objetivos de aprendizagem), concebe o processo de chegar até lá (os métodos, meios e materiais) e finalmente, a maneira de saber se conseguiu, ou não, o pretendido (tipos e instrumentos de avaliação). (Campos et al., 2003, pp. 119–120)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06D6A775" w14:textId="2486441B" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+        <w:t xml:space="preserve">Um processo de avaliação requer um planejamento, em que se deve identificar o que se pretende atingir (os objetivos de aprendizagem), concebe o processo de chegar até lá (os métodos, meios e materiais) e finalmente, a maneira de saber </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F77B27">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">se conseguiu, ou não, o pretendido (tipos e instrumentos de avaliação). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(Campos et al., 2003, pp. 119–120)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A775" w14:textId="2486441B" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto6"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...50 lines deleted...]
-    <w:p w14:paraId="06D6A776" w14:textId="681E2D34" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Citación directa de materiales de internet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A776" w14:textId="681E2D34" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...173 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En el caso de las citas de contenido web, es necesario informar el nombre del autor, el año de publicación</w:t>
+      </w:r>
+      <w:r w:rsidR="00457C13" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...254 lines deleted...]
-    <w:p w14:paraId="06D6A777" w14:textId="24217478" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el número de páginas entre paréntesis. En el caso de materiales que no tengan paginación, se debe utilizar el número de párrafo o el encabezado o</w:t>
+      </w:r>
+      <w:r w:rsidR="00457C13" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nombre de sección.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A777" w14:textId="24217478" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...50 lines deleted...]
-    <w:p w14:paraId="06D6A778" w14:textId="1D0FF36B" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ejemplo de citación de materiales de internet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B125AFB" w14:textId="55E32025" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695" w:rsidP="00A05FDF">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Para personas que </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00457C13" w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>padecen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -12085,4181 +5117,1095 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Osteoartritis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B125AFB" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="005B3B4F">
-[...11 lines deleted...]
-    <w:p w14:paraId="2569E5E3" w14:textId="525FDA5E" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="2569E5E3" w14:textId="525FDA5E" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En las referencias, las entradas deben ser hechas por el sitio web y no por el párrafo o </w:t>
+      </w:r>
+      <w:r w:rsidR="005D33D7" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sección. También en las referencias, las URL no necesitan </w:t>
+      </w:r>
+      <w:r w:rsidR="005D33D7" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> precedidas por la expresión "Disponible en:", a menos que se requiera una fecha de recuperación. También en las referencias, los códigos de Digital </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...5 lines deleted...]
-        <w:t>En</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Object</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>las</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Identifier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...485 lines deleted...]
-    <w:p w14:paraId="06D6A77A" w14:textId="09C85506" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DOI) aparecen completos, en forma de una URL activa, es decir, con https://...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A77A" w14:textId="09C85506" w:rsidR="005B3B4F" w:rsidRPr="00FD54AA" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD54AA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Referencias (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00FD54AA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00FD54AA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="00E87E8F" w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E87E8F" w:rsidRPr="00FD54AA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00FD54AA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> – negrita)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A77B" w14:textId="75C99A54" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A77B" w14:textId="6B8BD03A" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Las referencias deben enumerar primero los apellidos de los autores en orden alfabético</w:t>
+      </w:r>
+      <w:r w:rsidR="005D33D7" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el caso de que el autor tenga más de una obra, en orden cronológico. En cada referencia, la primera línea no tiene sangría, y las otras tienen un avance de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD54AA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>1,25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm a la derecha. Escriba cada referencia en </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>Las</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...464 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="00E87E8F" w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E87E8F" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...121 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, con un espacio de párrafo de 6 puntos antes y 6 puntos después, y </w:t>
+      </w:r>
+      <w:r w:rsidR="005D33D7" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>alineada</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...39 lines deleted...]
-    <w:p w14:paraId="06D6A77C" w14:textId="2BD4DB0A" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la izquierda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A77C" w14:textId="2BD4DB0A" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...114 lines deleted...]
-    <w:p w14:paraId="06D6A77D" w14:textId="091B57AB" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Las referencias a artículos en revistas científicas deben estar en el siguiente orden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A77D" w14:textId="091B57AB" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(6 puntos antes) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...309 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>1,25 cm de avance derecho) Apellido(s) del (de los) autor(es)</w:t>
+      </w:r>
+      <w:r w:rsidR="006347F6" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y las iniciales respectivas del (de los) nombre(s) del (de los) autor(es), seguidas de un punto; cada autor separado por una coma;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el último debe estar precedido por &amp; (fecha de publicación entre paréntesis). Título del artículo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Nombre de la revista en cursiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...100 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>volumen en cursiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (número), pp. página de inicio</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA27B1" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...55 lines deleted...]
-    <w:p w14:paraId="06D6A77E" w14:textId="52E340CE" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>final [y solo p. para el total] (6 puntos más adelante)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A77E" w14:textId="52E340CE" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...50 lines deleted...]
-    <w:p w14:paraId="06D6A77F" w14:textId="4E9DBA45" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ejemplos de artículos en una revista científica impresa:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A77F" w14:textId="4E9DBA45" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...114 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brousseau, G. (1986). Fondements et méthodes de la didactique des mathématiques. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Recherches en Didactique des Mathématiques</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...77 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(2), 33–115.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A780" w14:textId="3DF2FFEA" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A780" w14:textId="3DF2FFEA" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Parzsyz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, B. (2001). </w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, B. (2001). Articulation et déduction dans une démarche géométrique en PE1. In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actes du 28ème colloque </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>Articulation</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>COPIREM</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...70 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...62 lines deleted...]
-    <w:p w14:paraId="06D6A781" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Tours) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>(pp. 99–110), Ed. Université d'Orléans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A781" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...105 lines deleted...]
-    <w:p w14:paraId="06D6A782" w14:textId="5667D3E6" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>La referencia a un libro completo (no organizado) debe estar en el siguiente orden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A782" w14:textId="5667D3E6" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...175 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Apellido(s) del (de los) autor(es)</w:t>
+      </w:r>
+      <w:r w:rsidR="006347F6" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y sus iniciales respectivas, seguidas de un punto; cada autor separado por una coma;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el último debe estar precedido por &amp; (fecha de publicación entre paréntesis). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...41 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Título del libro en cursiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>. Editorial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A783" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A783" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto6"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="7B3EC4C3" w14:textId="2147D6E6" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ejemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3EC4C3" w14:textId="2147D6E6" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Almouloud, S. (2007). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fundamentos da </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>Almouloud</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Didática</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Matemática</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>. Editora da Universidade Federal do Paraná.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3937C4" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="005B3B4F">
+    <w:p w14:paraId="7B3937C4" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="005B3B4F">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E1C32EA" w14:textId="014C3A3E" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manrique, A.L.; Viana, E. A.; </w:t>
+        <w:t xml:space="preserve">Manrique, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Boneto</w:t>
+        <w:t>A.L</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, C.; Ferreira, M. A. H.; Campos, A. M. A.; </w:t>
+        <w:t xml:space="preserve">.; Viana, E. A.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Takinaga</w:t>
+        <w:t>Boneto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">, C.; Ferreira, M. A. H.; Campos, A. M. A.; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E87E8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Takinaga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E87E8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, S.S., &amp; Santos, E. O. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A formação de professores que ensinam matemática e o desenvolvimento de aplicativos sob uma perspectiva inclusiva</w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Livraria da </w:t>
-[...10 lines deleted...]
-      <w:hyperlink r:id="rId11" w:history="1">
+        <w:t xml:space="preserve">. Livraria da Física. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00E87E8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://lfeditorial.com.br/produto/formacao-de-professores-com-uma-perspectiva-inclusiva/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06D6A786" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A786" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...121 lines deleted...]
-    <w:p w14:paraId="06D6A787" w14:textId="5482588D" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>La referencia a un capítulo de libro impreso debe estar en el siguiente orden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A787" w14:textId="5482588D" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Apellido(s) del (de los) autor(es), y sus iniciales respectivas, seguidas de un punto</w:t>
+      </w:r>
+      <w:r w:rsidR="006347F6" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cada autor separado por una coma</w:t>
+      </w:r>
+      <w:r w:rsidR="006347F6" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el último debe estar precedido por &amp; (fecha de publicación entre paréntesis). Título del capítulo (sin cursiva), </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA27B1" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>In (sin cursiva)</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2F0E" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nombre de los editores u organizadores del libro, comenzando con las iniciales del (de los) nombre(s) y luego el apellido completo de cada uno (indicación y editores (eds.) u organizadores (</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>Apellido</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>orgs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...476 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">.). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...57 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del libro en cursiva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(pp. primera</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA27B1" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...23 lines deleted...]
-    <w:p w14:paraId="06D6A788" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">última página del capítulo). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A788" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto6"/>
         <w:spacing w:before="121"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>:</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ejemplos:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A78A" w14:textId="71E28F8A" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaworski, B. (2011). Situating Mathematics Teacher Education in a Global Context. En N. Bednarz, D. Fiorentini y R. Huang (eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>International Approaches to Professional Development for Mathematics Teachers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explorations of innovative approaches to the professional development of math teachers from around the world </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(pp. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2F0E" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50). </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Jaworski</w:t>
+        <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, B. (2011). </w:t>
-[...472 lines deleted...]
-    <w:p w14:paraId="06D6A78B" w14:textId="6BBB3B38" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+        <w:t xml:space="preserve"> of Ottawa Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A78B" w14:textId="6BBB3B38" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiménez Espinosa, A. &amp; Fiorentini, D. (2005). (Re)significação e reciprocidade de saberes e práticas no encontro de professores de matemática da escola e da universidade. </w:t>
       </w:r>
       <w:r w:rsidR="007F2F0E" w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> D. Fiorentini y A. M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
@@ -16284,2269 +6230,798 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orgs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cultura, formação e desenvolvimento profissional de professores que ensinam matemática </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(pp. 152–74). Musa Editora.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06D6A78C" w14:textId="1C5B482B" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+        <w:t xml:space="preserve">(pp. 152–74). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Musa Editora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A78C" w14:textId="1C5B482B" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...57 lines deleted...]
-    <w:p w14:paraId="06D6A78D" w14:textId="653D7892" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Referencias a publicaciones disponibles en internet:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A78D" w14:textId="653D7892" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En una revista científica en línea, el formato es el mismo que el de un artículo científico, con la adición de la URL o DOI al final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A78E" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal13"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ejemplo del diario en línea:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456ACB61" w14:textId="52047B94" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Igliori, S. B. C., &amp; Almeida, M. V. de. 2019). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E87E8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A orquestração instrumental de uma situação matemática para o EFII. </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>En</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Educação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...267 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Matemática Pesquisa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(5), 230</w:t>
       </w:r>
-      <w:r w:rsidR="007F2F0E" w:rsidRPr="00E87E8F">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="007F2F0E" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">245. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00E87E8F">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="000D4DE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://doi.org/10.23925/1983-3156.2019v21i5p230-245</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E87E8F">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADD8F71" w14:textId="786FE0EF" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="6ADD8F71" w14:textId="786FE0EF" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...194 lines deleted...]
-    <w:p w14:paraId="06D6A792" w14:textId="7371ABED" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>En un capítulo de libro, el formato es el mismo que el de un capítulo impreso, con la adición de la URL al final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A792" w14:textId="7371ABED" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal13"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...50 lines deleted...]
-    <w:p w14:paraId="5D51A0E7" w14:textId="4BB34384" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ejemplo de un capítulo de libro en línea:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D51A0E7" w14:textId="4BB34384" w:rsidR="005B3B4F" w:rsidRPr="00FD54AA" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Tremblay, M. (2017). Le système électoral et les comportements électoraux. In R. Pelletier &amp; M. Tremblay (</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...5 lines deleted...]
-        <w:t>Tremblay</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...133 lines deleted...]
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...37 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Le parlementarisme canadien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 123–152). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00E87E8F">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00FD54AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://books-scholarsportal-info.uml.idm.oclc.org/en/2017-10-25/1/9782763732</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E87E8F">
+      <w:r w:rsidRPr="00FD54AA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00FD54AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A794" w14:textId="4F5D4364" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la publicación (trabajo publicado en actas de eventos, disertación o tesis, por ejemplo) se obtuvo de un sitio web o portal, es necesario </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2F0E" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>citar el sitio o portal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si </w:t>
+        <w:t xml:space="preserve">Por </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>la</w:t>
+        <w:t>ejemplo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...236 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A795" w14:textId="11002DFE" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A795" w14:textId="11002DFE" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="57" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fiorentini, D. (2002). Mapeamento e balanço dos trabalhos do GT-19 (Educação Matemática) no período de 1998 a 2001. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anais da 25ª Reunião Anual da </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ANPEd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(pp. 1–17). Caxambu: Associação Nacional de Pós-Graduação. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00E87E8F">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="000D4DE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>http://25reuniao.anped.org.br/encomendados/mapeamentobalancogt19.doc.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="730DCC56" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="005B3B4F">
+    <w:p w14:paraId="730DCC56" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="005B3B4F">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D6A797" w14:textId="75C110F0" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Las referencias a monografías (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>TCC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), disertaciones y tesis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deben seguir el siguiente orden: apellido del autor, iniciales de los nombres del autor, seguidas de un punto (fecha de publicación entre paréntesis). Título del trabajo en cursiva. [Tesis de pregrado, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6C65" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de maestría o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doctoral en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>XXXXXX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nombre de la institución de educación superior]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E87E8F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">URL o </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>Las</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>handle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A798" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Normal3"/>
+        <w:spacing w:before="121"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>monografías</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ejemplo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
-          <w:b/>
-[...507 lines deleted...]
-        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A799" w14:textId="0BC5B115" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Silva, M. J. F. da. (2005). </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Investigando saberes de professores do Ensino Fundamental com enfoque em números fracionários para a quinta série </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[Tese de doutorado em Educação Matemática, Pontifícia Universidade Católica de São Paulo]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00E87E8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://tede2.pucsp.br/handle/handle/10923</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A79A" w14:textId="5E8EF82F" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A79A" w14:textId="5E8EF82F" w:rsidR="005B3B4F" w:rsidRPr="00FD54AA" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Azevedo, S. A. A. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O desafio de argumentar nas aulas de Matemática: uma investigação com estudantes do 1º ano do Ensino Fundamental </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dissertação de Mestrado em Educação Matemática, Pontifícia Universidade Católica de São Paulo]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00E87E8F">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00FD54AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://sapientia.pucsp.br/handle/handle/22665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27B9180F" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="005B3B4F">
+    <w:p w14:paraId="27B9180F" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00FD54AA" w:rsidRDefault="005B3B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D6A79B" w14:textId="0AB3CF09" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E87E8F">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> más referencias </w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para citar dos o más referencias del mismo autor con múltiples fechas de publicación, es necesario repetir la indicación, sin usar un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>del</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>guión</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...228 lines deleted...]
-        <w:t xml:space="preserve"> citas. </w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seguido de punto, de modo que los algoritmos puedan rastrear todas las citas. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ejemplo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06695EDB" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -18555,1252 +7030,420 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vygotsky, L. S. (1984). </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A formação social da mente</w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Martins Fontes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A79C" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A79C" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vygotsky, L. S. (1989). </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pensamento e Linguagem</w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Martins Fontes.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2BFE8676" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="005B3B4F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Martins</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fontes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFE8676" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="005B3B4F">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="06D6A79D" w14:textId="58FE39DC" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D6A79D" w14:textId="58FE39DC" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Ttulo114"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...50 lines deleted...]
-    <w:p w14:paraId="06D6A79E" w14:textId="2C411BDC" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Citación con tres o más autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A79E" w14:textId="2C411BDC" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...153 lines deleted...]
-    <w:p w14:paraId="06D6A79F" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Desde la primera cita, escriba solo el nombre del primer autor con el año de publicación y "et al.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A79F" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Ttulo115"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="06D6A7A0" w14:textId="176AA160" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ejemplo de cita:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7A0" w14:textId="176AA160" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el texto: </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>En</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Herrison</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al. (2016) o (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>el</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Herrison</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...34 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al., 2006).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7A1" w14:textId="5BEAA656" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A7A1" w14:textId="5BEAA656" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En las referencias: </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>En</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Herrison</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>las</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>J.J</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> referencias: </w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Cerri, H., Stremick, C.A., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>Herrison</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Martinuzzi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, J.J., Cerri, H., </w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R., Turner, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>Stremick</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>R.J</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...87 lines deleted...]
-    <w:p w14:paraId="06D6A7A2" w14:textId="4768A66C" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. (2006). (Inserte todos los autores para que los algoritmos puedan rastrear la cita).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7A2" w14:textId="4768A66C" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...98 lines deleted...]
-    <w:p w14:paraId="06D6A7A3" w14:textId="14C54CF6" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Cita con varios autores que corroboran la misma idea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7A3" w14:textId="14C54CF6" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...435 lines deleted...]
-    <w:p w14:paraId="06D6A7A4" w14:textId="70CBEED3" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En muchos casos, el escritor puede optar por utilizar varios autores que defiendan la misma idea. Aquí, es necesario poner el apellido del autor y el año de cada obra citada, separados por punto y coma y entre paréntesis. El orden debe ser el mismo que </w:t>
+      </w:r>
+      <w:r w:rsidR="00443B5B" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>las referencias, en orden alfabético.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7A4" w14:textId="70CBEED3" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En las referencias, se permite ingresar hasta 20 nombres de autores antes de incluir puntos suspensivos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7A5" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Ttulo115"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>En</w:t>
+        <w:t>Ejemplo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...104 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> texto 1:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9E1A69" w14:textId="2D97FBCE" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -19832,743 +7475,213 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7A7" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Ttulo115"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ejemplo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> texto 2:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F00F5E5" w14:textId="31A26247" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O fato de o professor apresentar agência não significa que as intervenções no material curricular sempre ampliam e potencializam os significados esperados pelas prescrições, mas, muitas vezes, desenvolvem uma prática que contradiz as proposições, como concluíram Lima (2014) e Pacheco (2015) em suas pesquisas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7A9" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A7A9" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Ttulo115"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...82 lines deleted...]
-    <w:p w14:paraId="06D6A7AA" w14:textId="5DE96CE1" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Cita con autores con el mismo apellido</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7AA" w14:textId="5DE96CE1" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Es muy común que autores </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0252" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>compartan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el mismo apellido. De acuerdo con las reglas de APA, para organizar estas </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0252" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>citas, es necesario poner las iniciales del autor consultado antes del apellido, seguidas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del año de publicación de la obra. Puede poner la información tanto entre paréntesis como fuera de ellos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7AB" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Ttulo115"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>muy</w:t>
+        <w:t>Ejemplo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> de cita:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7AC" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>común</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>E. C. Silva (2005) o (E. C. Silva, 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D6A7AD" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+      <w:pPr>
+        <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que autores </w:t>
-[...502 lines deleted...]
-        <w:t xml:space="preserve"> Almeida (2008) o (A. G. Silva &amp; Almeida, 2008)</w:t>
+        <w:t>A. G. Silva and Almeida (2008) o (A. G. Silva &amp; Almeida, 2008)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7AE" w14:textId="147B0CE2" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Para citar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -20579,120 +7692,89 @@
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09AA59D6" w14:textId="335D9651" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal16"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Lei nº 5.540, de 28 de novembro de 1968</w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. (1968). Fixa normas de organização e funcionamento do ensino superior e sua articulação com a escola média, e dá outras providências.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="155B8B68" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="005B3B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06D6A7B0" w14:textId="42E2963C" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A7B0" w14:textId="42E2963C" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> como autor:</w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Para citar una institución gubernamental como autor:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7B1" w14:textId="5F02DFB5" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministério da Educação (MEC). (2002). </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
@@ -20710,51 +7792,51 @@
         <w:t xml:space="preserve">. Institui Diretrizes Operacionais para a Educação Básica nas Escolas do Campo. Diário Oficial </w:t>
       </w:r>
       <w:r w:rsidR="004B0252" w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">da </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>República Federativa do Brasil, Brasília.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00E87E8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.gov.br/mec/pt-br/media/pronacampo/pdf/mn_resolucao_-1_de_3_de_abril_de_2002.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7B2" w14:textId="54B1988A" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
@@ -20783,293 +7865,157 @@
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aplicativo para Propostas de Cursos Novos</w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPES: Brasília. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00E87E8F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.gov.br/capes/pt-br/centrais-de-conteudo/manual-apcn2010-pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7B3" w14:textId="744713F5" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A7B3" w14:textId="744713F5" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Normal3"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Apéndice A (</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...4 lines deleted...]
-        <w:t>Apéndice</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87E8F">
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="00E87E8F" w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00E87E8F" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> - negrita)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A7B4" w14:textId="04CA539F" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
+    <w:p w14:paraId="06D6A7B4" w14:textId="04CA539F" w:rsidR="005B3B4F" w:rsidRPr="000D4DE1" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Corpodetexto4"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...68 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Espacio para insertar, si es estrictamente necesario, cuestionarios </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0252" w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>y/o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87E8F">
-[...84 lines deleted...]
-        <w:t>(s) autor(es).</w:t>
+      <w:r w:rsidRPr="000D4DE1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> otros elementos complementarios concebidos y elaborados por el (los) propio(s) autor(es).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7B5" w14:textId="4DB6195A" w:rsidR="005B3B4F" w:rsidRPr="00E87E8F" w:rsidRDefault="00EF0695">
       <w:pPr>
         <w:pStyle w:val="P68B1DB1-Ttulo115"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anexo A (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Verdana</w:t>
@@ -21178,170 +8124,167 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> elementos </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>complementarios</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E87E8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B3B4F" w:rsidRPr="00E87E8F">
-      <w:footerReference w:type="even" r:id="rId19"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="284" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1147"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DC4DE7F" w14:textId="77777777" w:rsidR="004D52B1" w:rsidRDefault="004D52B1">
+    <w:p w14:paraId="778F372D" w14:textId="77777777" w:rsidR="00687671" w:rsidRDefault="00687671">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60A72E4D" w14:textId="77777777" w:rsidR="004D52B1" w:rsidRDefault="004D52B1">
+    <w:p w14:paraId="00E306C1" w14:textId="77777777" w:rsidR="00687671" w:rsidRDefault="00687671">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Droid Sans Fallback">
     <w:altName w:val="Segoe Print"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06D6A7C3" w14:textId="64FB9F56" w:rsidR="005B3B4F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="P68B1DB1-Cabealho17"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="777911144"/>
         <w:docPartObj>
           <w:docPartGallery w:val="AutoText"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00EF0695">
           <w:rPr>
@@ -21703,215 +8646,234 @@
         <w:r w:rsidR="00EF0695">
           <w:rPr>
             <w:i/>
             <w:color w:val="FF0000"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>(não preencher)</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="06D6A7C7" w14:textId="4EEB8384" w:rsidR="005B3B4F" w:rsidRDefault="005B3B4F">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14DBBC39" w14:textId="77777777" w:rsidR="004D52B1" w:rsidRDefault="004D52B1">
+    <w:p w14:paraId="13AB92A4" w14:textId="77777777" w:rsidR="00687671" w:rsidRDefault="00687671">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B4E70D5" w14:textId="77777777" w:rsidR="004D52B1" w:rsidRDefault="004D52B1">
+    <w:p w14:paraId="0BDF8989" w14:textId="77777777" w:rsidR="00687671" w:rsidRDefault="00687671">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="06D6A7C6" w14:textId="77777777" w:rsidR="005B3B4F" w:rsidRDefault="00EF0695">
+  <w:p w14:paraId="06D6A7C6" w14:textId="2C1D8DC2" w:rsidR="005B3B4F" w:rsidRDefault="00EF0695">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...80 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06D6A7CA" wp14:editId="03C08A94">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06D6A7CA" wp14:editId="04D40780">
           <wp:extent cx="1704896" cy="517698"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Imagem 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Imagem 4"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1724942" cy="523785"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="3AE905FD" w14:textId="6D94A41D" w:rsidR="000D4DE1" w:rsidRDefault="000D4DE1">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A68EC23" wp14:editId="39B1C8EB">
+              <wp:extent cx="1051560" cy="373380"/>
+              <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+              <wp:docPr id="9" name="Caixa de Texto 9"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1051560" cy="373380"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6286EF3B" w14:textId="77777777" w:rsidR="000D4DE1" w:rsidRPr="000D4DE1" w:rsidRDefault="000D4DE1" w:rsidP="000D4DE1">
+                          <w:pPr>
+                            <w:pStyle w:val="P68B1DB1-Cabealho18"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:color w:val="EE0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000D4DE1">
+                            <w:rPr>
+                              <w:color w:val="EE0000"/>
+                            </w:rPr>
+                            <w:t>Qualis A1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7A68EC23" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Caixa de Texto 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:82.8pt;height:29.4pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBBY6n9wEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC81/KapIblwE3gooDR&#10;BHCLnmmKtASQHHZIW3K/vkN67XIqeqGG80azvHmcPXbWsL3C0IAr+aDX50w5CVXjtiX/+mX57oGz&#10;EIWrhAGnSn5QgT/O376ZtX6qhlCDqRQySuLCtPUlr2P006IIslZWhB545QjUgFZEuuK2qFC0lN2a&#10;Ytjv3xUtYOURpAqBvM9HkM9zfq2VjC9aBxWZKTn1FvOJ+dyks5jPxHSLwteNPLUh/qELKxpHRS+p&#10;nkUUbIfNH6lsIxEC6NiTYAvQupEqz0DTDPq/TbOuhVd5FiIn+AtN4f+llZ/3a/+KLHYfoKMFJkJa&#10;H6aBnGmeTqNNX+qUEU4UHi60qS4ymX7qTwaTO4IkYaP70egh81pc//YY4kcFliWj5EhryWyJ/SpE&#10;qkih55BUzMGyMSavxrhfHBSYPMW1xWTFbtOd+t5AdaBxEI6bDl4uG6q5EiG+CqTVUpsk1/hChzbQ&#10;lhxOFmc14I+/+VM8MU4oZy1JpeTh+06g4sx8crSL94PxOGkrX8aT+yFd8BbZ3CJuZ5+A1Digh+Fl&#10;NlN8NGdTI9hvpOpFqkqQcJJqlzyezad4FDC9CqkWixxEavIirtzay5T6SNpiF0E3meBE05GbE3uk&#10;p8z7SftJsLf3HHV9ofOfAAAA//8DAFBLAwQUAAYACAAAACEApJ5MF9kAAAAEAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzUrEQBCE74LvMLTgze1RTIgxnUUUr4rrD3ibzfQmwUxPyMxu4ts760UvDUUV&#10;VV9X68UN6sBT6L0QXK40KJbG215agrfXx4sCVIhGrBm8MME3B1jXpyeVKa2f5YUPm9iqVCKhNARd&#10;jGOJGJqOnQkrP7Ikb+cnZ2KSU4t2MnMqdwNeaZ2jM72khc6MfN9x87XZO4L3p93nx7V+bh9cNs5+&#10;0SjuBonOz5a7W1CRl/gXhiN+Qoc6MW39XmxQA0F6JP7eo5dnOagtQVYUgHWF/+HrHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCBBY6n9wEAAOkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCknkwX2QAAAAQBAAAPAAAAAAAAAAAAAAAAAFEEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="6286EF3B" w14:textId="77777777" w:rsidR="000D4DE1" w:rsidRPr="000D4DE1" w:rsidRDefault="000D4DE1" w:rsidP="000D4DE1">
+                    <w:pPr>
+                      <w:pStyle w:val="P68B1DB1-Cabealho18"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:color w:val="EE0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000D4DE1">
+                      <w:rPr>
+                        <w:color w:val="EE0000"/>
+                      </w:rPr>
+                      <w:t>Qualis A1</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="65D73358" w14:textId="77777777" w:rsidR="000D4DE1" w:rsidRDefault="000D4DE1">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C187285"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C187285"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -21970,51 +8932,51 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1104032676">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="165"/>
+  <w:zoom w:percent="164"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
@@ -22195,50 +9157,51 @@
     <w:rsid w:val="000B562D"/>
     <w:rsid w:val="000B6F62"/>
     <w:rsid w:val="000B7048"/>
     <w:rsid w:val="000C124F"/>
     <w:rsid w:val="000C166C"/>
     <w:rsid w:val="000C2576"/>
     <w:rsid w:val="000C2928"/>
     <w:rsid w:val="000C3265"/>
     <w:rsid w:val="000C3639"/>
     <w:rsid w:val="000C3E6B"/>
     <w:rsid w:val="000C4480"/>
     <w:rsid w:val="000C479D"/>
     <w:rsid w:val="000C55F9"/>
     <w:rsid w:val="000C611A"/>
     <w:rsid w:val="000C6408"/>
     <w:rsid w:val="000C64AE"/>
     <w:rsid w:val="000C7DBA"/>
     <w:rsid w:val="000D0A11"/>
     <w:rsid w:val="000D0A46"/>
     <w:rsid w:val="000D0BAC"/>
     <w:rsid w:val="000D1B29"/>
     <w:rsid w:val="000D3527"/>
     <w:rsid w:val="000D3AAF"/>
     <w:rsid w:val="000D49F5"/>
     <w:rsid w:val="000D4B4B"/>
+    <w:rsid w:val="000D4DE1"/>
     <w:rsid w:val="000D4EA7"/>
     <w:rsid w:val="000D4FD1"/>
     <w:rsid w:val="000D53BB"/>
     <w:rsid w:val="000D5620"/>
     <w:rsid w:val="000D5C6C"/>
     <w:rsid w:val="000D5CDE"/>
     <w:rsid w:val="000D5DAA"/>
     <w:rsid w:val="000D6654"/>
     <w:rsid w:val="000E0151"/>
     <w:rsid w:val="000E2401"/>
     <w:rsid w:val="000E2ED2"/>
     <w:rsid w:val="000E3134"/>
     <w:rsid w:val="000E3C23"/>
     <w:rsid w:val="000E4031"/>
     <w:rsid w:val="000E68DA"/>
     <w:rsid w:val="000E6AF6"/>
     <w:rsid w:val="000E6EFD"/>
     <w:rsid w:val="000E6F6E"/>
     <w:rsid w:val="000F1A7A"/>
     <w:rsid w:val="000F2792"/>
     <w:rsid w:val="000F280E"/>
     <w:rsid w:val="000F3A57"/>
     <w:rsid w:val="000F48A9"/>
     <w:rsid w:val="000F70FD"/>
     <w:rsid w:val="00100441"/>
@@ -22349,50 +9312,51 @@
     <w:rsid w:val="00174F14"/>
     <w:rsid w:val="00175740"/>
     <w:rsid w:val="00175A00"/>
     <w:rsid w:val="00175BA0"/>
     <w:rsid w:val="0017609E"/>
     <w:rsid w:val="00176805"/>
     <w:rsid w:val="00176903"/>
     <w:rsid w:val="00180F11"/>
     <w:rsid w:val="00181BE9"/>
     <w:rsid w:val="0018247F"/>
     <w:rsid w:val="00182CD1"/>
     <w:rsid w:val="00183A51"/>
     <w:rsid w:val="00183C00"/>
     <w:rsid w:val="00183C23"/>
     <w:rsid w:val="001843BB"/>
     <w:rsid w:val="001846B9"/>
     <w:rsid w:val="001860DF"/>
     <w:rsid w:val="00186C1F"/>
     <w:rsid w:val="00186F8B"/>
     <w:rsid w:val="001875D4"/>
     <w:rsid w:val="00187845"/>
     <w:rsid w:val="00187A43"/>
     <w:rsid w:val="00190B5E"/>
     <w:rsid w:val="00190D1E"/>
     <w:rsid w:val="00192A79"/>
+    <w:rsid w:val="00192B78"/>
     <w:rsid w:val="00192E44"/>
     <w:rsid w:val="001932B6"/>
     <w:rsid w:val="00194063"/>
     <w:rsid w:val="00194387"/>
     <w:rsid w:val="001943DB"/>
     <w:rsid w:val="00194599"/>
     <w:rsid w:val="00194970"/>
     <w:rsid w:val="00194AC1"/>
     <w:rsid w:val="001953DE"/>
     <w:rsid w:val="00195583"/>
     <w:rsid w:val="00195A32"/>
     <w:rsid w:val="001965DD"/>
     <w:rsid w:val="001967F8"/>
     <w:rsid w:val="00196BA2"/>
     <w:rsid w:val="00197EAC"/>
     <w:rsid w:val="001A02E1"/>
     <w:rsid w:val="001A0D60"/>
     <w:rsid w:val="001A18BA"/>
     <w:rsid w:val="001A2154"/>
     <w:rsid w:val="001A21BC"/>
     <w:rsid w:val="001A27F9"/>
     <w:rsid w:val="001A3867"/>
     <w:rsid w:val="001A38CB"/>
     <w:rsid w:val="001A4103"/>
     <w:rsid w:val="001A47EE"/>
@@ -22407,50 +9371,51 @@
     <w:rsid w:val="001B1CBD"/>
     <w:rsid w:val="001B1E94"/>
     <w:rsid w:val="001B2014"/>
     <w:rsid w:val="001B35C8"/>
     <w:rsid w:val="001B3964"/>
     <w:rsid w:val="001B42F0"/>
     <w:rsid w:val="001B484E"/>
     <w:rsid w:val="001B4995"/>
     <w:rsid w:val="001B4CCD"/>
     <w:rsid w:val="001B5065"/>
     <w:rsid w:val="001B51D1"/>
     <w:rsid w:val="001B5BB3"/>
     <w:rsid w:val="001B5C8B"/>
     <w:rsid w:val="001B6647"/>
     <w:rsid w:val="001B696D"/>
     <w:rsid w:val="001B7F31"/>
     <w:rsid w:val="001C0957"/>
     <w:rsid w:val="001C1069"/>
     <w:rsid w:val="001C3863"/>
     <w:rsid w:val="001C38D0"/>
     <w:rsid w:val="001C4149"/>
     <w:rsid w:val="001C4F7F"/>
     <w:rsid w:val="001C5A6C"/>
     <w:rsid w:val="001C6771"/>
     <w:rsid w:val="001C78F6"/>
+    <w:rsid w:val="001D0053"/>
     <w:rsid w:val="001D0C8A"/>
     <w:rsid w:val="001D1055"/>
     <w:rsid w:val="001D1177"/>
     <w:rsid w:val="001D19C5"/>
     <w:rsid w:val="001D1E19"/>
     <w:rsid w:val="001D20B5"/>
     <w:rsid w:val="001D248E"/>
     <w:rsid w:val="001D263D"/>
     <w:rsid w:val="001D2E6E"/>
     <w:rsid w:val="001D38A8"/>
     <w:rsid w:val="001D4182"/>
     <w:rsid w:val="001D45A4"/>
     <w:rsid w:val="001D64BE"/>
     <w:rsid w:val="001D6B72"/>
     <w:rsid w:val="001D6C0E"/>
     <w:rsid w:val="001D722E"/>
     <w:rsid w:val="001D7FF2"/>
     <w:rsid w:val="001E0BD9"/>
     <w:rsid w:val="001E218F"/>
     <w:rsid w:val="001E2738"/>
     <w:rsid w:val="001E2A09"/>
     <w:rsid w:val="001E425D"/>
     <w:rsid w:val="001E4D07"/>
     <w:rsid w:val="001E538C"/>
     <w:rsid w:val="001E5D04"/>
@@ -22637,50 +9602,51 @@
     <w:rsid w:val="002910C8"/>
     <w:rsid w:val="0029110A"/>
     <w:rsid w:val="00291B3E"/>
     <w:rsid w:val="002933B4"/>
     <w:rsid w:val="00293D23"/>
     <w:rsid w:val="00293DFA"/>
     <w:rsid w:val="00294293"/>
     <w:rsid w:val="00294D10"/>
     <w:rsid w:val="00295546"/>
     <w:rsid w:val="002964A0"/>
     <w:rsid w:val="002967BA"/>
     <w:rsid w:val="00296EDE"/>
     <w:rsid w:val="002974D4"/>
     <w:rsid w:val="00297568"/>
     <w:rsid w:val="00297834"/>
     <w:rsid w:val="00297B6D"/>
     <w:rsid w:val="002A075D"/>
     <w:rsid w:val="002A097B"/>
     <w:rsid w:val="002A1145"/>
     <w:rsid w:val="002A130F"/>
     <w:rsid w:val="002A1A89"/>
     <w:rsid w:val="002A2BAA"/>
     <w:rsid w:val="002A396D"/>
     <w:rsid w:val="002A3BA7"/>
     <w:rsid w:val="002A44E8"/>
+    <w:rsid w:val="002A4837"/>
     <w:rsid w:val="002A4900"/>
     <w:rsid w:val="002A4A9B"/>
     <w:rsid w:val="002A4D51"/>
     <w:rsid w:val="002A4FFB"/>
     <w:rsid w:val="002A5414"/>
     <w:rsid w:val="002A6194"/>
     <w:rsid w:val="002A643E"/>
     <w:rsid w:val="002A674B"/>
     <w:rsid w:val="002A6C14"/>
     <w:rsid w:val="002A6F6C"/>
     <w:rsid w:val="002A7416"/>
     <w:rsid w:val="002A75E1"/>
     <w:rsid w:val="002B0840"/>
     <w:rsid w:val="002B13B0"/>
     <w:rsid w:val="002B1964"/>
     <w:rsid w:val="002B2C7E"/>
     <w:rsid w:val="002B2E66"/>
     <w:rsid w:val="002B34E7"/>
     <w:rsid w:val="002B3AFE"/>
     <w:rsid w:val="002B4C2F"/>
     <w:rsid w:val="002B51E3"/>
     <w:rsid w:val="002B61BD"/>
     <w:rsid w:val="002B7825"/>
     <w:rsid w:val="002C03CC"/>
     <w:rsid w:val="002C0B0D"/>
@@ -23420,50 +10386,51 @@
     <w:rsid w:val="005F3A47"/>
     <w:rsid w:val="005F4B1A"/>
     <w:rsid w:val="005F4BCF"/>
     <w:rsid w:val="005F51E2"/>
     <w:rsid w:val="005F7016"/>
     <w:rsid w:val="0060012D"/>
     <w:rsid w:val="006004FB"/>
     <w:rsid w:val="00600F73"/>
     <w:rsid w:val="00602100"/>
     <w:rsid w:val="00602AE1"/>
     <w:rsid w:val="00604168"/>
     <w:rsid w:val="00604471"/>
     <w:rsid w:val="006048BF"/>
     <w:rsid w:val="00604E68"/>
     <w:rsid w:val="00605311"/>
     <w:rsid w:val="0060652C"/>
     <w:rsid w:val="00606C13"/>
     <w:rsid w:val="00607A72"/>
     <w:rsid w:val="00610655"/>
     <w:rsid w:val="0061149E"/>
     <w:rsid w:val="0061158D"/>
     <w:rsid w:val="006116DD"/>
     <w:rsid w:val="00611A28"/>
     <w:rsid w:val="00612345"/>
     <w:rsid w:val="006136D3"/>
+    <w:rsid w:val="0061441C"/>
     <w:rsid w:val="00614F6E"/>
     <w:rsid w:val="006153AC"/>
     <w:rsid w:val="00615B03"/>
     <w:rsid w:val="006168C1"/>
     <w:rsid w:val="00616D3F"/>
     <w:rsid w:val="006210D4"/>
     <w:rsid w:val="0062166A"/>
     <w:rsid w:val="00623190"/>
     <w:rsid w:val="0062341C"/>
     <w:rsid w:val="00623B00"/>
     <w:rsid w:val="00623E92"/>
     <w:rsid w:val="0062425D"/>
     <w:rsid w:val="006249DC"/>
     <w:rsid w:val="00624A9A"/>
     <w:rsid w:val="00625C86"/>
     <w:rsid w:val="00625F7D"/>
     <w:rsid w:val="0062602E"/>
     <w:rsid w:val="006260F7"/>
     <w:rsid w:val="00627610"/>
     <w:rsid w:val="006276D0"/>
     <w:rsid w:val="00627C38"/>
     <w:rsid w:val="00630267"/>
     <w:rsid w:val="00630715"/>
     <w:rsid w:val="00631ED3"/>
     <w:rsid w:val="00632A5E"/>
@@ -23528,50 +10495,51 @@
     <w:rsid w:val="00667B99"/>
     <w:rsid w:val="00670FED"/>
     <w:rsid w:val="0067138D"/>
     <w:rsid w:val="00671413"/>
     <w:rsid w:val="00672376"/>
     <w:rsid w:val="0067292D"/>
     <w:rsid w:val="0067365C"/>
     <w:rsid w:val="00673AA7"/>
     <w:rsid w:val="00673D1C"/>
     <w:rsid w:val="00674FFC"/>
     <w:rsid w:val="006754FA"/>
     <w:rsid w:val="0067586F"/>
     <w:rsid w:val="006765AA"/>
     <w:rsid w:val="006768A1"/>
     <w:rsid w:val="006771DD"/>
     <w:rsid w:val="00677437"/>
     <w:rsid w:val="006812F2"/>
     <w:rsid w:val="00681558"/>
     <w:rsid w:val="00681912"/>
     <w:rsid w:val="00681C59"/>
     <w:rsid w:val="00681FF7"/>
     <w:rsid w:val="00682A8F"/>
     <w:rsid w:val="00682F62"/>
     <w:rsid w:val="00683F4F"/>
     <w:rsid w:val="00684715"/>
+    <w:rsid w:val="00687671"/>
     <w:rsid w:val="00687781"/>
     <w:rsid w:val="00687CE0"/>
     <w:rsid w:val="00687F88"/>
     <w:rsid w:val="006905C5"/>
     <w:rsid w:val="0069124D"/>
     <w:rsid w:val="006913BF"/>
     <w:rsid w:val="00691580"/>
     <w:rsid w:val="006916CB"/>
     <w:rsid w:val="00691E89"/>
     <w:rsid w:val="006932E7"/>
     <w:rsid w:val="00693850"/>
     <w:rsid w:val="00693F2E"/>
     <w:rsid w:val="00694A10"/>
     <w:rsid w:val="00696702"/>
     <w:rsid w:val="00696DA1"/>
     <w:rsid w:val="0069765B"/>
     <w:rsid w:val="00697AE1"/>
     <w:rsid w:val="00697AFB"/>
     <w:rsid w:val="00697B3A"/>
     <w:rsid w:val="00697C5A"/>
     <w:rsid w:val="00697CFA"/>
     <w:rsid w:val="006A1B88"/>
     <w:rsid w:val="006A1C68"/>
     <w:rsid w:val="006A1F5A"/>
     <w:rsid w:val="006A2F30"/>
@@ -23743,50 +10711,51 @@
     <w:rsid w:val="00750E97"/>
     <w:rsid w:val="007511B5"/>
     <w:rsid w:val="00751919"/>
     <w:rsid w:val="00751D36"/>
     <w:rsid w:val="00752D48"/>
     <w:rsid w:val="007535B7"/>
     <w:rsid w:val="00753B0E"/>
     <w:rsid w:val="00754277"/>
     <w:rsid w:val="0075473B"/>
     <w:rsid w:val="00754A9E"/>
     <w:rsid w:val="00754DC4"/>
     <w:rsid w:val="0075521A"/>
     <w:rsid w:val="0075548F"/>
     <w:rsid w:val="00755D8E"/>
     <w:rsid w:val="00756636"/>
     <w:rsid w:val="00756653"/>
     <w:rsid w:val="00756D73"/>
     <w:rsid w:val="00756E7D"/>
     <w:rsid w:val="00756ED3"/>
     <w:rsid w:val="00757BB2"/>
     <w:rsid w:val="00757E11"/>
     <w:rsid w:val="0076111A"/>
     <w:rsid w:val="00761544"/>
     <w:rsid w:val="00761906"/>
     <w:rsid w:val="00761ED7"/>
+    <w:rsid w:val="00762919"/>
     <w:rsid w:val="00762BC1"/>
     <w:rsid w:val="00762CD4"/>
     <w:rsid w:val="007630E1"/>
     <w:rsid w:val="00764CA6"/>
     <w:rsid w:val="0076561C"/>
     <w:rsid w:val="0076571C"/>
     <w:rsid w:val="00765DB1"/>
     <w:rsid w:val="00767095"/>
     <w:rsid w:val="00771B20"/>
     <w:rsid w:val="00772BAE"/>
     <w:rsid w:val="0077313E"/>
     <w:rsid w:val="00775408"/>
     <w:rsid w:val="00775738"/>
     <w:rsid w:val="0077685A"/>
     <w:rsid w:val="00776980"/>
     <w:rsid w:val="00776FE0"/>
     <w:rsid w:val="00780159"/>
     <w:rsid w:val="007808BF"/>
     <w:rsid w:val="007811D6"/>
     <w:rsid w:val="00781866"/>
     <w:rsid w:val="00782008"/>
     <w:rsid w:val="00782304"/>
     <w:rsid w:val="0078256E"/>
     <w:rsid w:val="007825A5"/>
     <w:rsid w:val="007826FF"/>
@@ -24356,50 +11325,51 @@
     <w:rsid w:val="009F28A8"/>
     <w:rsid w:val="009F2935"/>
     <w:rsid w:val="009F2ACC"/>
     <w:rsid w:val="009F3601"/>
     <w:rsid w:val="009F3824"/>
     <w:rsid w:val="009F3B2B"/>
     <w:rsid w:val="009F6111"/>
     <w:rsid w:val="009F661B"/>
     <w:rsid w:val="009F71DE"/>
     <w:rsid w:val="009F72EE"/>
     <w:rsid w:val="009F7B8D"/>
     <w:rsid w:val="00A0033D"/>
     <w:rsid w:val="00A0110D"/>
     <w:rsid w:val="00A0145B"/>
     <w:rsid w:val="00A01470"/>
     <w:rsid w:val="00A02E55"/>
     <w:rsid w:val="00A02F2D"/>
     <w:rsid w:val="00A033B0"/>
     <w:rsid w:val="00A03B7E"/>
     <w:rsid w:val="00A03B83"/>
     <w:rsid w:val="00A03BDF"/>
     <w:rsid w:val="00A03BF9"/>
     <w:rsid w:val="00A0519B"/>
     <w:rsid w:val="00A05621"/>
     <w:rsid w:val="00A05CC8"/>
+    <w:rsid w:val="00A05FDF"/>
     <w:rsid w:val="00A0657E"/>
     <w:rsid w:val="00A06A40"/>
     <w:rsid w:val="00A07201"/>
     <w:rsid w:val="00A0770F"/>
     <w:rsid w:val="00A07BE8"/>
     <w:rsid w:val="00A07F06"/>
     <w:rsid w:val="00A11318"/>
     <w:rsid w:val="00A1131C"/>
     <w:rsid w:val="00A11E65"/>
     <w:rsid w:val="00A1217D"/>
     <w:rsid w:val="00A12686"/>
     <w:rsid w:val="00A12D39"/>
     <w:rsid w:val="00A12D45"/>
     <w:rsid w:val="00A13E9B"/>
     <w:rsid w:val="00A14763"/>
     <w:rsid w:val="00A14FC7"/>
     <w:rsid w:val="00A1668F"/>
     <w:rsid w:val="00A176F3"/>
     <w:rsid w:val="00A20D6B"/>
     <w:rsid w:val="00A21209"/>
     <w:rsid w:val="00A2260E"/>
     <w:rsid w:val="00A22A1A"/>
     <w:rsid w:val="00A238A3"/>
     <w:rsid w:val="00A23C1A"/>
     <w:rsid w:val="00A243DD"/>
@@ -24441,50 +11411,51 @@
     <w:rsid w:val="00A47D7F"/>
     <w:rsid w:val="00A50472"/>
     <w:rsid w:val="00A50BBE"/>
     <w:rsid w:val="00A50EBF"/>
     <w:rsid w:val="00A5102B"/>
     <w:rsid w:val="00A517C3"/>
     <w:rsid w:val="00A51B8D"/>
     <w:rsid w:val="00A51F29"/>
     <w:rsid w:val="00A525C4"/>
     <w:rsid w:val="00A528B4"/>
     <w:rsid w:val="00A53EC9"/>
     <w:rsid w:val="00A542B8"/>
     <w:rsid w:val="00A5471C"/>
     <w:rsid w:val="00A55438"/>
     <w:rsid w:val="00A5590B"/>
     <w:rsid w:val="00A5696E"/>
     <w:rsid w:val="00A60AC0"/>
     <w:rsid w:val="00A614DB"/>
     <w:rsid w:val="00A616E1"/>
     <w:rsid w:val="00A62DD2"/>
     <w:rsid w:val="00A634E8"/>
     <w:rsid w:val="00A6388D"/>
     <w:rsid w:val="00A63B4D"/>
     <w:rsid w:val="00A64326"/>
     <w:rsid w:val="00A647C5"/>
+    <w:rsid w:val="00A6486A"/>
     <w:rsid w:val="00A64AF1"/>
     <w:rsid w:val="00A64B90"/>
     <w:rsid w:val="00A65C0F"/>
     <w:rsid w:val="00A671D6"/>
     <w:rsid w:val="00A70347"/>
     <w:rsid w:val="00A70AFE"/>
     <w:rsid w:val="00A71248"/>
     <w:rsid w:val="00A71E11"/>
     <w:rsid w:val="00A72118"/>
     <w:rsid w:val="00A72155"/>
     <w:rsid w:val="00A7243F"/>
     <w:rsid w:val="00A736B4"/>
     <w:rsid w:val="00A7411E"/>
     <w:rsid w:val="00A743A4"/>
     <w:rsid w:val="00A743D9"/>
     <w:rsid w:val="00A745AB"/>
     <w:rsid w:val="00A74C27"/>
     <w:rsid w:val="00A74D23"/>
     <w:rsid w:val="00A753C4"/>
     <w:rsid w:val="00A753D8"/>
     <w:rsid w:val="00A7566E"/>
     <w:rsid w:val="00A75C62"/>
     <w:rsid w:val="00A76284"/>
     <w:rsid w:val="00A76470"/>
     <w:rsid w:val="00A76CA2"/>
@@ -24574,50 +11545,51 @@
     <w:rsid w:val="00AD4EFE"/>
     <w:rsid w:val="00AD5761"/>
     <w:rsid w:val="00AD5BB9"/>
     <w:rsid w:val="00AD69B3"/>
     <w:rsid w:val="00AD6C65"/>
     <w:rsid w:val="00AD72B1"/>
     <w:rsid w:val="00AE113E"/>
     <w:rsid w:val="00AE1915"/>
     <w:rsid w:val="00AE2AA8"/>
     <w:rsid w:val="00AE2AF9"/>
     <w:rsid w:val="00AE4AA4"/>
     <w:rsid w:val="00AE4FE3"/>
     <w:rsid w:val="00AE516E"/>
     <w:rsid w:val="00AE5772"/>
     <w:rsid w:val="00AE689A"/>
     <w:rsid w:val="00AE7ABE"/>
     <w:rsid w:val="00AF04C9"/>
     <w:rsid w:val="00AF05CD"/>
     <w:rsid w:val="00AF0678"/>
     <w:rsid w:val="00AF0689"/>
     <w:rsid w:val="00AF2E21"/>
     <w:rsid w:val="00AF3B96"/>
     <w:rsid w:val="00AF3DB3"/>
     <w:rsid w:val="00AF40CE"/>
     <w:rsid w:val="00AF5FCB"/>
+    <w:rsid w:val="00AF62C7"/>
     <w:rsid w:val="00AF65C0"/>
     <w:rsid w:val="00AF66B9"/>
     <w:rsid w:val="00AF71CA"/>
     <w:rsid w:val="00AF7717"/>
     <w:rsid w:val="00AF7C8F"/>
     <w:rsid w:val="00AF7E71"/>
     <w:rsid w:val="00B0075A"/>
     <w:rsid w:val="00B01368"/>
     <w:rsid w:val="00B01B94"/>
     <w:rsid w:val="00B02CA5"/>
     <w:rsid w:val="00B02E39"/>
     <w:rsid w:val="00B03639"/>
     <w:rsid w:val="00B047BD"/>
     <w:rsid w:val="00B04C42"/>
     <w:rsid w:val="00B0634E"/>
     <w:rsid w:val="00B065E3"/>
     <w:rsid w:val="00B07827"/>
     <w:rsid w:val="00B11528"/>
     <w:rsid w:val="00B11899"/>
     <w:rsid w:val="00B11B47"/>
     <w:rsid w:val="00B11CBC"/>
     <w:rsid w:val="00B127F3"/>
     <w:rsid w:val="00B1386F"/>
     <w:rsid w:val="00B13C47"/>
     <w:rsid w:val="00B13F04"/>
@@ -24765,50 +11737,51 @@
     <w:rsid w:val="00BB6BED"/>
     <w:rsid w:val="00BB7487"/>
     <w:rsid w:val="00BB750C"/>
     <w:rsid w:val="00BB77A2"/>
     <w:rsid w:val="00BB7F13"/>
     <w:rsid w:val="00BC0353"/>
     <w:rsid w:val="00BC32B1"/>
     <w:rsid w:val="00BC41B2"/>
     <w:rsid w:val="00BC4718"/>
     <w:rsid w:val="00BC4940"/>
     <w:rsid w:val="00BC4EFF"/>
     <w:rsid w:val="00BC5DA6"/>
     <w:rsid w:val="00BC7652"/>
     <w:rsid w:val="00BC76EB"/>
     <w:rsid w:val="00BC7C22"/>
     <w:rsid w:val="00BD003F"/>
     <w:rsid w:val="00BD01E2"/>
     <w:rsid w:val="00BD07B9"/>
     <w:rsid w:val="00BD146B"/>
     <w:rsid w:val="00BD1570"/>
     <w:rsid w:val="00BD2373"/>
     <w:rsid w:val="00BD2BFA"/>
     <w:rsid w:val="00BD2E91"/>
     <w:rsid w:val="00BD3002"/>
     <w:rsid w:val="00BD3179"/>
+    <w:rsid w:val="00BD3E80"/>
     <w:rsid w:val="00BD4390"/>
     <w:rsid w:val="00BD54C8"/>
     <w:rsid w:val="00BD5FD9"/>
     <w:rsid w:val="00BD60F7"/>
     <w:rsid w:val="00BD6B84"/>
     <w:rsid w:val="00BD7266"/>
     <w:rsid w:val="00BD7C92"/>
     <w:rsid w:val="00BD7D46"/>
     <w:rsid w:val="00BD7DDF"/>
     <w:rsid w:val="00BE0192"/>
     <w:rsid w:val="00BE088B"/>
     <w:rsid w:val="00BE20CE"/>
     <w:rsid w:val="00BE2185"/>
     <w:rsid w:val="00BE21B0"/>
     <w:rsid w:val="00BE2F57"/>
     <w:rsid w:val="00BE3811"/>
     <w:rsid w:val="00BE3B1C"/>
     <w:rsid w:val="00BE3D18"/>
     <w:rsid w:val="00BE3ED2"/>
     <w:rsid w:val="00BE5081"/>
     <w:rsid w:val="00BE50BD"/>
     <w:rsid w:val="00BE52FE"/>
     <w:rsid w:val="00BE58EA"/>
     <w:rsid w:val="00BE5AC2"/>
     <w:rsid w:val="00BE5C73"/>
@@ -25176,50 +12149,51 @@
     <w:rsid w:val="00D84AD6"/>
     <w:rsid w:val="00D84FBC"/>
     <w:rsid w:val="00D850E2"/>
     <w:rsid w:val="00D856E5"/>
     <w:rsid w:val="00D85D1A"/>
     <w:rsid w:val="00D86175"/>
     <w:rsid w:val="00D8638F"/>
     <w:rsid w:val="00D87192"/>
     <w:rsid w:val="00D872B1"/>
     <w:rsid w:val="00D91072"/>
     <w:rsid w:val="00D91B02"/>
     <w:rsid w:val="00D91CE0"/>
     <w:rsid w:val="00D91F07"/>
     <w:rsid w:val="00D92090"/>
     <w:rsid w:val="00D92FAC"/>
     <w:rsid w:val="00D93320"/>
     <w:rsid w:val="00D9397E"/>
     <w:rsid w:val="00D93BC0"/>
     <w:rsid w:val="00D945D0"/>
     <w:rsid w:val="00D953FC"/>
     <w:rsid w:val="00D955EC"/>
     <w:rsid w:val="00D95782"/>
     <w:rsid w:val="00D9631E"/>
     <w:rsid w:val="00D97390"/>
     <w:rsid w:val="00D973BA"/>
+    <w:rsid w:val="00D97D74"/>
     <w:rsid w:val="00DA06CF"/>
     <w:rsid w:val="00DA0818"/>
     <w:rsid w:val="00DA2175"/>
     <w:rsid w:val="00DA2199"/>
     <w:rsid w:val="00DA223B"/>
     <w:rsid w:val="00DA28FB"/>
     <w:rsid w:val="00DA2A88"/>
     <w:rsid w:val="00DA2C61"/>
     <w:rsid w:val="00DA3886"/>
     <w:rsid w:val="00DA4864"/>
     <w:rsid w:val="00DA6028"/>
     <w:rsid w:val="00DA70E7"/>
     <w:rsid w:val="00DA7882"/>
     <w:rsid w:val="00DA7950"/>
     <w:rsid w:val="00DA7A00"/>
     <w:rsid w:val="00DB02E0"/>
     <w:rsid w:val="00DB095D"/>
     <w:rsid w:val="00DB1305"/>
     <w:rsid w:val="00DB14C8"/>
     <w:rsid w:val="00DB1BB3"/>
     <w:rsid w:val="00DB2011"/>
     <w:rsid w:val="00DB2175"/>
     <w:rsid w:val="00DB239E"/>
     <w:rsid w:val="00DB2544"/>
     <w:rsid w:val="00DB3EBA"/>
@@ -25325,50 +12299,51 @@
     <w:rsid w:val="00E20076"/>
     <w:rsid w:val="00E204EA"/>
     <w:rsid w:val="00E2140C"/>
     <w:rsid w:val="00E21C69"/>
     <w:rsid w:val="00E22832"/>
     <w:rsid w:val="00E23659"/>
     <w:rsid w:val="00E23943"/>
     <w:rsid w:val="00E23AFA"/>
     <w:rsid w:val="00E262E4"/>
     <w:rsid w:val="00E268D0"/>
     <w:rsid w:val="00E2783C"/>
     <w:rsid w:val="00E27E83"/>
     <w:rsid w:val="00E300BE"/>
     <w:rsid w:val="00E300C4"/>
     <w:rsid w:val="00E30183"/>
     <w:rsid w:val="00E30190"/>
     <w:rsid w:val="00E30CB3"/>
     <w:rsid w:val="00E30F6A"/>
     <w:rsid w:val="00E30F96"/>
     <w:rsid w:val="00E31610"/>
     <w:rsid w:val="00E31A8C"/>
     <w:rsid w:val="00E31B14"/>
     <w:rsid w:val="00E32A67"/>
     <w:rsid w:val="00E32C25"/>
     <w:rsid w:val="00E33F80"/>
+    <w:rsid w:val="00E34EA7"/>
     <w:rsid w:val="00E35745"/>
     <w:rsid w:val="00E35FC9"/>
     <w:rsid w:val="00E37873"/>
     <w:rsid w:val="00E40787"/>
     <w:rsid w:val="00E40AAE"/>
     <w:rsid w:val="00E40BE1"/>
     <w:rsid w:val="00E41E0D"/>
     <w:rsid w:val="00E422D8"/>
     <w:rsid w:val="00E42554"/>
     <w:rsid w:val="00E42D92"/>
     <w:rsid w:val="00E43B49"/>
     <w:rsid w:val="00E440EF"/>
     <w:rsid w:val="00E44AC7"/>
     <w:rsid w:val="00E44EEA"/>
     <w:rsid w:val="00E45855"/>
     <w:rsid w:val="00E45A28"/>
     <w:rsid w:val="00E45C4B"/>
     <w:rsid w:val="00E45FF5"/>
     <w:rsid w:val="00E46BAB"/>
     <w:rsid w:val="00E501B6"/>
     <w:rsid w:val="00E506C6"/>
     <w:rsid w:val="00E51556"/>
     <w:rsid w:val="00E52B5F"/>
     <w:rsid w:val="00E52FB4"/>
     <w:rsid w:val="00E5327F"/>
@@ -25466,50 +12441,51 @@
     <w:rsid w:val="00EB37BA"/>
     <w:rsid w:val="00EB3CEE"/>
     <w:rsid w:val="00EB4390"/>
     <w:rsid w:val="00EB60F0"/>
     <w:rsid w:val="00EB651A"/>
     <w:rsid w:val="00EB6BA2"/>
     <w:rsid w:val="00EB6BB3"/>
     <w:rsid w:val="00EC0266"/>
     <w:rsid w:val="00EC0380"/>
     <w:rsid w:val="00EC049D"/>
     <w:rsid w:val="00EC1487"/>
     <w:rsid w:val="00EC16A1"/>
     <w:rsid w:val="00EC1A70"/>
     <w:rsid w:val="00EC2260"/>
     <w:rsid w:val="00EC383A"/>
     <w:rsid w:val="00EC3C29"/>
     <w:rsid w:val="00EC44A6"/>
     <w:rsid w:val="00EC5266"/>
     <w:rsid w:val="00EC57E4"/>
     <w:rsid w:val="00EC5907"/>
     <w:rsid w:val="00EC6520"/>
     <w:rsid w:val="00EC6D1E"/>
     <w:rsid w:val="00EC6D5C"/>
     <w:rsid w:val="00EC7458"/>
     <w:rsid w:val="00ED185C"/>
+    <w:rsid w:val="00ED2F7A"/>
     <w:rsid w:val="00ED3714"/>
     <w:rsid w:val="00ED4382"/>
     <w:rsid w:val="00ED4ECA"/>
     <w:rsid w:val="00ED6146"/>
     <w:rsid w:val="00ED6983"/>
     <w:rsid w:val="00ED73FA"/>
     <w:rsid w:val="00ED7E1F"/>
     <w:rsid w:val="00EE0187"/>
     <w:rsid w:val="00EE088E"/>
     <w:rsid w:val="00EE0895"/>
     <w:rsid w:val="00EE0E94"/>
     <w:rsid w:val="00EE198D"/>
     <w:rsid w:val="00EE1B8F"/>
     <w:rsid w:val="00EE1C66"/>
     <w:rsid w:val="00EE1C9D"/>
     <w:rsid w:val="00EE1D72"/>
     <w:rsid w:val="00EE2028"/>
     <w:rsid w:val="00EE21B9"/>
     <w:rsid w:val="00EE2BC7"/>
     <w:rsid w:val="00EE2C19"/>
     <w:rsid w:val="00EE33E3"/>
     <w:rsid w:val="00EE3CB7"/>
     <w:rsid w:val="00EE4794"/>
     <w:rsid w:val="00EE4CCF"/>
     <w:rsid w:val="00EE6221"/>
@@ -25722,51 +12698,53 @@
     <w:rsid w:val="00FB6C19"/>
     <w:rsid w:val="00FB7A42"/>
     <w:rsid w:val="00FC039F"/>
     <w:rsid w:val="00FC0421"/>
     <w:rsid w:val="00FC04EC"/>
     <w:rsid w:val="00FC07FE"/>
     <w:rsid w:val="00FC0B7C"/>
     <w:rsid w:val="00FC0C03"/>
     <w:rsid w:val="00FC0DE6"/>
     <w:rsid w:val="00FC3337"/>
     <w:rsid w:val="00FC36CF"/>
     <w:rsid w:val="00FC3C90"/>
     <w:rsid w:val="00FC5C4F"/>
     <w:rsid w:val="00FC68F2"/>
     <w:rsid w:val="00FC7685"/>
     <w:rsid w:val="00FC7AF6"/>
     <w:rsid w:val="00FD0995"/>
     <w:rsid w:val="00FD0EBB"/>
     <w:rsid w:val="00FD17B3"/>
     <w:rsid w:val="00FD2166"/>
     <w:rsid w:val="00FD260A"/>
     <w:rsid w:val="00FD2C73"/>
     <w:rsid w:val="00FD2EC5"/>
     <w:rsid w:val="00FD3637"/>
     <w:rsid w:val="00FD3B74"/>
+    <w:rsid w:val="00FD54AA"/>
     <w:rsid w:val="00FD59F7"/>
+    <w:rsid w:val="00FD60B2"/>
     <w:rsid w:val="00FD6314"/>
     <w:rsid w:val="00FD71BB"/>
     <w:rsid w:val="00FD7A1E"/>
     <w:rsid w:val="00FE0543"/>
     <w:rsid w:val="00FE0760"/>
     <w:rsid w:val="00FE0C81"/>
     <w:rsid w:val="00FE0CB3"/>
     <w:rsid w:val="00FE511C"/>
     <w:rsid w:val="00FE54A4"/>
     <w:rsid w:val="00FE5BDB"/>
     <w:rsid w:val="00FE74B3"/>
     <w:rsid w:val="00FE74C8"/>
     <w:rsid w:val="00FE7FB0"/>
     <w:rsid w:val="00FF02C6"/>
     <w:rsid w:val="00FF0400"/>
     <w:rsid w:val="00FF1CBA"/>
     <w:rsid w:val="00FF226A"/>
     <w:rsid w:val="00FF4BBA"/>
     <w:rsid w:val="00FF52CC"/>
     <w:rsid w:val="00FF5ADA"/>
     <w:rsid w:val="00FF6349"/>
     <w:rsid w:val="00FF6717"/>
     <w:rsid w:val="00FF6D8C"/>
     <w:rsid w:val="00FF6EC8"/>
     <w:rsid w:val="00FF6F82"/>
@@ -26219,50 +13197,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
@@ -26933,51 +13912,51 @@
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="P68B1DB1-Cabealho18">
     <w:name w:val="P68B1DB1-Cabealho18"/>
     <w:basedOn w:val="Cabealho"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
         <w14:srgbClr w14:val="6E747A">
           <w14:alpha w14:val="57000"/>
         </w14:srgbClr>
       </w14:shadow>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-scholarsportal-info.uml.idm.oclc.org/en/2017-10-25/1/9782763732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br/centrais-de-conteudo/manual-apcn2010-pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23925/1983-3156.2019v21i5p230-245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/mec/pt-br/media/pronacampo/pdf/mn_resolucao_-1_de_3_de_abril_de_2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapientia.pucsp.br/handle/handle/22665" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lfeditorial.com.br/produto/formacao-de-professores-com-uma-perspectiva-inclusiva/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tede2.pucsp.br/handle/handle/10923" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-lib-sfu-ca.translate.goog/help/cite-write/citation-style-guides/apa?_x_tr_sl=en&amp;_x_tr_tl=pt&amp;_x_tr_hl=pt&amp;_x_tr_pto=sge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://25reuniao.anped.org.br/encomendados/mapeamentobalancogt19.doc." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23925/1983-3156.2019v21i5p230-245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/mec/pt-br/media/pronacampo/pdf/mn_resolucao_-1_de_3_de_abril_de_2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lfeditorial.com.br/produto/formacao-de-professores-com-uma-perspectiva-inclusiva/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapientia.pucsp.br/handle/handle/22665" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tede2.pucsp.br/handle/handle/10923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://25reuniao.anped.org.br/encomendados/mapeamentobalancogt19.doc." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-lib-sfu-ca.translate.goog/help/cite-write/citation-style-guides/apa?_x_tr_sl=en&amp;_x_tr_tl=pt&amp;_x_tr_hl=pt&amp;_x_tr_pto=sge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br/centrais-de-conteudo/manual-apcn2010-pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.pucsp.br/index.php/emp/usoia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-scholarsportal-info.uml.idm.oclc.org/en/2017-10-25/1/9782763732" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -27234,110 +14213,110 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285935A1-BDB5-4C28-8B44-A3F33E2BD623}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>15899</Characters>
+  <Pages>11</Pages>
+  <Words>3255</Words>
+  <Characters>17582</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>353</Lines>
-  <Paragraphs>162</Paragraphs>
+  <Lines>146</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18664</CharactersWithSpaces>
+  <CharactersWithSpaces>20796</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Carmen Lucia Brancaglion Passos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>bae109495b8819d5512d9612ce18e0a2fd0ba45e64f9ebf6263a8411ca0387a1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>1046-11.2.0.11486</vt:lpwstr>
   </property>