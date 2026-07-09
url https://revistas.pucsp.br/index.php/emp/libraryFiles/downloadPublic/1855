--- v0 (2026-02-24)
+++ v1 (2026-07-09)
@@ -11,175 +11,150 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="68453C72" w14:textId="77777777" w:rsidR="007C33C2" w:rsidRPr="00B25DD5" w:rsidRDefault="007C33C2" w:rsidP="00376D7A">
+    <w:p w14:paraId="4AA6035D" w14:textId="7F039CBD" w:rsidR="0089466B" w:rsidRPr="00792D61" w:rsidRDefault="0089466B" w:rsidP="0089466B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0098078D">
+        <w:t>Titre en portugais (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792D61">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
-[...29 lines deleted...]
-          <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ou dans la langue du texte de l'article</w:t>
       </w:r>
-      <w:r w:rsidR="0089466B" w:rsidRPr="0089466B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) aligné au centre, première lettre en majuscule, Verdana </w:t>
       </w:r>
-      <w:r w:rsidR="0037102E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="0037102E" w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00603D38">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00603D38" w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="0089466B" w:rsidRPr="0089466B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> pt, gras, interligne simple. </w:t>
       </w:r>
-      <w:r w:rsidR="0089466B" w:rsidRPr="0089466B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Espacement avant et après de </w:t>
       </w:r>
-      <w:r w:rsidR="0037102E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="0037102E" w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00603D38">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00603D38" w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0089466B" w:rsidRPr="0089466B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> pts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DDBE950" w14:textId="1D6BDAE5" w:rsidR="0089466B" w:rsidRPr="0089466B" w:rsidRDefault="0089466B" w:rsidP="0089466B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089466B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -292,267 +267,1430 @@
         <w:t>Espacement avant et après de 1</w:t>
       </w:r>
       <w:r w:rsidR="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0089466B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> pts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016ED6A9" w14:textId="3648312D" w:rsidR="000B26D7" w:rsidRPr="00E47571" w:rsidRDefault="0098078D" w:rsidP="005B4791">
+    <w:p w14:paraId="016ED6A9" w14:textId="060F6352" w:rsidR="000B26D7" w:rsidRPr="00E47571" w:rsidRDefault="0089466B" w:rsidP="005B4791">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098078D">
+      <w:r w:rsidRPr="0089466B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Titre en portugais</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0089466B" w:rsidRPr="0089466B">
+        <w:t xml:space="preserve">Titre en français, alignement centré, première lettre en majuscule, Verdana </w:t>
+      </w:r>
+      <w:r w:rsidR="0037102E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, alignement centré, première lettre en majuscule, Verdana </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0037102E">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089466B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>12</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> points, italique, interligne simple. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0089466B" w:rsidRPr="00E47571">
+      <w:r w:rsidRPr="00E47571">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Espacement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0089466B" w:rsidRPr="00E47571">
+      <w:r w:rsidRPr="00E47571">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> avant et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0089466B" w:rsidRPr="00E47571">
+      <w:r w:rsidRPr="00E47571">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>après</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0089466B" w:rsidRPr="00E47571">
+      <w:r w:rsidRPr="00E47571">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 1</w:t>
       </w:r>
       <w:r w:rsidR="00B81776" w:rsidRPr="00E47571">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0089466B" w:rsidRPr="00E47571">
+      <w:r w:rsidRPr="00E47571">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> points</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52762675" w14:textId="23BE5518" w:rsidR="0034543A" w:rsidRPr="0098078D" w:rsidRDefault="0098078D" w:rsidP="0098078D">
+    <w:p w14:paraId="6529A478" w14:textId="4F8DB4EC" w:rsidR="00E47571" w:rsidRPr="002C7A1E" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A1E" w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Maximo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quatr</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A1E" w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auteurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7DD3" w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>dont l´un au moins a le titre de docteur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099787C8" w14:textId="2376FF7A" w:rsidR="00E47571" w:rsidRPr="0097424B" w:rsidRDefault="00E47571" w:rsidP="0097424B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="00603D38" w:rsidRPr="00272C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00272C9B" w:rsidRPr="00272C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt,</w:t>
+      </w:r>
+      <w:r w:rsidR="0097424B" w:rsidRPr="0097424B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0097424B" w:rsidRPr="0097424B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>gras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1540C49F" w14:textId="6FC46F29" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institu</w:t>
+      </w:r>
+      <w:r w:rsidR="007F42D2" w:rsidRPr="00272C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C3CDBE" w14:textId="7F718178" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="007F42D2" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F76D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diplôme le plus élevé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B8E4E4" w14:textId="77777777" w:rsidR="00E47571" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2A31C3D7" w14:textId="0A629270" w:rsidR="00E47571" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5232CDBF" w14:textId="390C3AEA" w:rsidR="00E47571" w:rsidRPr="002C7A1E" w:rsidRDefault="00E47571" w:rsidP="005E0C3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="00603D38" w:rsidRPr="00272C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00272C9B" w:rsidRPr="00272C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verdana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 pt, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E0C3B" w:rsidRPr="002C7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020BEC89" w14:textId="63BE5EB2" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F612D9" w:rsidRPr="00272C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7DF693" w14:textId="09C3AE87" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="00F612D9" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F76D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diplôme le plus élevé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61691EB9" w14:textId="77777777" w:rsidR="00E47571" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="18CC8E54" w14:textId="029877DB" w:rsidR="00E47571" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A7CEE4D" w14:textId="7AE68AF5" w:rsidR="00E47571" w:rsidRPr="00076B85" w:rsidRDefault="00E47571" w:rsidP="00076B85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00076B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="00687D30" w:rsidRPr="00076B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00076B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00272C9B" w:rsidRPr="00272C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E0C3B" w:rsidRPr="005E0C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>gras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="25CEEC3F" w14:textId="21FE6DBD" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institu</w:t>
+      </w:r>
+      <w:r w:rsidR="000F76D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E49F280" w14:textId="06EBB498" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="000F76D7" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F76D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diplôme le plus élevé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E8C229" w14:textId="77777777" w:rsidR="00E47571" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Id orcid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6D7870" w14:textId="2E3AC3A2" w:rsidR="00E47571" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB2167D" w14:textId="08D4C3C3" w:rsidR="00E47571" w:rsidRPr="00D96BF2" w:rsidRDefault="00E47571" w:rsidP="0097424B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="00687D30" w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00272C9B" w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verdana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 pt, </w:t>
+      </w:r>
+      <w:r w:rsidR="00693C1D" w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A157CEC" w14:textId="6DA93F70" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Institu</w:t>
+      </w:r>
+      <w:r w:rsidR="00687D30" w:rsidRPr="000F76D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65663676" w14:textId="43F500A7" w:rsidR="00E47571" w:rsidRPr="00E47571" w:rsidRDefault="000F76D7" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F76D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diplôme le plus élevé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4426B5" w14:textId="77777777" w:rsidR="00E47571" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E47571" w:rsidP="00995884">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="27339307" w14:textId="13505BB8" w:rsidR="00734066" w:rsidRPr="00734066" w:rsidRDefault="00734066" w:rsidP="00734066">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...6 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:r w:rsidR="008C2378">
+      <w:r w:rsidRPr="00734066">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>Remarque 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> : Le texte doit comporter au maximum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00145A0A" w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D96BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">000 mots </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005B1420" w:rsidRPr="0098078D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00082B09" w:rsidRPr="000B5248">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>remarque</w:t>
+      </w:r>
+      <w:r w:rsidR="00082B09">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>à supprimer de la version à soumettre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009C449F" w14:textId="1EEE3A4F" w:rsidR="00734066" w:rsidRPr="00734066" w:rsidRDefault="00734066" w:rsidP="00734066">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Remarque 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : (</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5248" w:rsidRPr="000B5248">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>remarque</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5248">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5248" w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>à supprimer de la version à soumettre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06012969" w14:textId="77777777" w:rsidR="00734066" w:rsidRPr="00734066" w:rsidRDefault="00734066" w:rsidP="00734066">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>a) À partir de 2023, les articles rédigés en portugais, en espagnol et en français qui seront acceptés devront obligatoirement présenter, en plus de la version originale révisée, une version traduite en anglais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759E439C" w14:textId="77777777" w:rsidR="00734066" w:rsidRPr="00734066" w:rsidRDefault="00734066" w:rsidP="00734066">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>b) Les articles acceptés devront avoir une version révisée, nécessairement réalisée par l'équipe externe de traducteurs/réviseurs déjà accréditée par la revue (voir la liste dans les directives de soumission). Le coût de la révision exigée par la revue pour la publication sera à la charge des auteurs. Le réviseur ou la réviseuse de l'article devra être indiqué(e) à la fin de l'article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5394B249" w14:textId="1AE05AD3" w:rsidR="00734066" w:rsidRPr="00734066" w:rsidRDefault="00734066" w:rsidP="00734066">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Remarque 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Directives pour l'utilisation de l'IA (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE47AC" w:rsidRPr="000B5248">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>remarque</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE47AC" w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>à supprimer de la version à soumettre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8889CB" w14:textId="77777777" w:rsidR="00734066" w:rsidRPr="00734066" w:rsidRDefault="00734066" w:rsidP="00734066">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Comme la revue de l'Institut GeoGebra International de São Paulo (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>IGISP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), la revue </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Educação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Matemática</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00734066">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pesquisa du programme de troisième cycle en mathématiques de l'Université pontificale catholique de São Paulo (PUC-SP), évaluée par la CAPES comme Qualis A1, adopte les directives suivantes pour l'utilisation de l'intelligence artificielle (IA générative) dans la rédaction académique des manuscrits soumis à cette revue en vue d'une éventuelle publication. Veuillez lire les directives complètes sur le lien</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411D4BA8" w14:textId="2D856957" w:rsidR="0089466B" w:rsidRPr="00145A0A" w:rsidRDefault="00E47571" w:rsidP="00145A0A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00E47571">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://revistas.pucsp.br/index.php/emp/usoia</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E47571">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52762675" w14:textId="2AC94AED" w:rsidR="0034543A" w:rsidRPr="00BE47AC" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Centré</w:t>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2BCA" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ésumé</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2378" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00285C10" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1420" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Centré</w:t>
+      </w:r>
+      <w:r w:rsidR="00285C10" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Espacement avant et après de 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D5B" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00285C10" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pts</w:t>
+      </w:r>
+      <w:r w:rsidR="00285C10" w:rsidRPr="00BE47AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19AE27CE" w14:textId="39F10266" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="006E7194" w:rsidP="0034543A">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Verdana 1</w:t>
       </w:r>
       <w:r w:rsidR="00B92D5B" w:rsidRPr="0098675C">
         <w:rPr>
@@ -644,54 +1782,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>séparée par des virgules. Ce sont les mots, abréviations et acronymes qui permettent de référencer l'œuvre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA4A2EC" w14:textId="0176AF8D" w:rsidR="00BC3BF0" w:rsidRPr="008C2378" w:rsidRDefault="00BC3BF0" w:rsidP="009E02F0">
+    <w:p w14:paraId="2FA4A2EC" w14:textId="0176AF8D" w:rsidR="00BC3BF0" w:rsidRPr="008C2378" w:rsidRDefault="00BC3BF0" w:rsidP="00792D61">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C2378">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mots-clés : </w:t>
       </w:r>
       <w:r w:rsidRPr="008C2378">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
@@ -702,91 +1840,95 @@
         <w:t>Cinq mots-clés maximum (</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2378">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>première lettre de chaque mot-clé en majuscule</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2378">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, même formatage que le résumé, séparés par des virgules et un point à la fin après le dernier mot-clé).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4796526F" w14:textId="0995CC7C" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+    <w:p w14:paraId="05DC668F" w14:textId="77777777" w:rsidR="00792D61" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Abstract </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B50134" w:rsidRPr="0098675C">
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4796526F" w14:textId="0E73A70D" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      </w:r>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00320BB0" w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Centré</w:t>
       </w:r>
       <w:r w:rsidR="00320BB0" w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> • </w:t>
       </w:r>
       <w:r w:rsidR="00320BB0" w:rsidRPr="0098675C">
         <w:rPr>
@@ -827,74 +1969,90 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00320BB0" w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> points</w:t>
       </w:r>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE53633" w14:textId="7980B2B0" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+    <w:p w14:paraId="6CE53633" w14:textId="376CD146" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Idem.</w:t>
+        <w:t xml:space="preserve">Idem </w:t>
+      </w:r>
+      <w:r w:rsidR="00695EB4" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que le résumé en français</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305D467A" w14:textId="77777777" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+    <w:p w14:paraId="305D467A" w14:textId="77777777" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="00792D61">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
@@ -920,191 +2078,191 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA2316E" w14:textId="77777777" w:rsidR="00E21669" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Resumen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05658B38" w14:textId="6A0B9582" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+    <w:p w14:paraId="05658B38" w14:textId="5147E74A" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="006220E2" w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Centré</w:t>
       </w:r>
-      <w:r w:rsidR="006220E2" w:rsidRPr="0098675C">
+      <w:r w:rsidR="007F1523">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> • </w:t>
+        <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="006220E2" w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Espacement avant et après avec 1</w:t>
       </w:r>
       <w:r w:rsidR="00B92D5B" w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006220E2" w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> points</w:t>
       </w:r>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239A8F1B" w14:textId="59540B0A" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+    <w:p w14:paraId="239A8F1B" w14:textId="474E120F" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Idem</w:t>
       </w:r>
-      <w:r w:rsidR="0098078D">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00E57FF3" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que le résumé en français</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7B70B547" w14:textId="77777777" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+    <w:p w14:paraId="7B70B547" w14:textId="77777777" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="00792D61">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Palabras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
@@ -1115,244 +2273,241 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>clave</w:t>
       </w:r>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>: Idem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358E4B6F" w14:textId="47868293" w:rsidR="00E57FF3" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+    <w:p w14:paraId="358E4B6F" w14:textId="1A8616A5" w:rsidR="00E57FF3" w:rsidRPr="00792D61" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098675C">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00792D61">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="0098078D">
+      <w:r w:rsidR="00A945FF" w:rsidRPr="00792D61">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>esumo</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2DE76705" w14:textId="196F7FA5" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+    <w:p w14:paraId="2DE76705" w14:textId="656569A3" w:rsidR="0034543A" w:rsidRPr="00792D61" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098675C">
+      <w:r w:rsidRPr="00792D61">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098675C">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00792D61">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0098675C">
+        </w:rPr>
+        <w:t>centr</w:t>
+      </w:r>
+      <w:r w:rsidR="002B26FA" w:rsidRPr="00792D61">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00792D61">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098675C">
+      <w:r w:rsidRPr="00792D61">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0098675C">
+        </w:rPr>
+        <w:t>Espa</w:t>
+      </w:r>
+      <w:r w:rsidR="002B26FA" w:rsidRPr="00792D61">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:spacing w:val="-3"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0098675C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cement avant et après</w:t>
+      </w:r>
+      <w:r w:rsidR="00792D61" w:rsidRPr="00792D61">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D925E2" w:rsidRPr="0098675C">
+        </w:rPr>
+        <w:t xml:space="preserve"> de 12 poin</w:t>
+      </w:r>
+      <w:r w:rsidR="00792D61">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0098675C">
+        </w:rPr>
+        <w:t>ts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792D61">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...11 lines deleted...]
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2167F8F8" w14:textId="08385747" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
+    <w:p w14:paraId="2167F8F8" w14:textId="6067A79A" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0034543A" w:rsidP="0034543A">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Idem</w:t>
       </w:r>
-      <w:r w:rsidR="0098078D">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00F46AC3" w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00C474CB" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que le résumé e</w:t>
+      </w:r>
+      <w:r w:rsidR="0077241A" w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n français</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2CC706E1" w14:textId="46A5F06F" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0077241A" w:rsidP="0034543A">
+    <w:p w14:paraId="2CC706E1" w14:textId="46A5F06F" w:rsidR="0034543A" w:rsidRPr="0098675C" w:rsidRDefault="0077241A" w:rsidP="00792D61">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palavras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
@@ -1367,111 +2522,181 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>chave</w:t>
       </w:r>
       <w:r w:rsidR="0034543A" w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0034543A" w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Idem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7463D1" w14:textId="77777777" w:rsidR="00BC4940" w:rsidRPr="0098675C" w:rsidRDefault="00BC4940" w:rsidP="00386F3C">
+    <w:p w14:paraId="2C7463D1" w14:textId="45C226FF" w:rsidR="009F585C" w:rsidRDefault="009F585C" w:rsidP="00386F3C">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08052EED" w14:textId="77777777" w:rsidR="009F585C" w:rsidRDefault="009F585C" w:rsidP="009F585C">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F585C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Titre en portugais (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F585C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ou dans la langue du texte de l'article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F585C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) aligné au centre, première lettre en majuscule, Verdana 14 pt, gras, interligne simple. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F585C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Espacement avant et après de 12 pts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445EE85E" w14:textId="484FB290" w:rsidR="00BC4940" w:rsidRPr="009F585C" w:rsidRDefault="009F585C" w:rsidP="009F585C">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F585C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="023DFC1B" w14:textId="77777777" w:rsidR="00363F08" w:rsidRPr="0098675C" w:rsidRDefault="00363F08" w:rsidP="00363F08">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sur la première page du corps du travail, il est nécessaire d'indiquer le titre du document, en gras dans la langue du texte, et en italique dans les autres langues (portugais, anglais, espagnol et français). Les résumés seront immédiatement suivis de l'</w:t>
       </w:r>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>introduction</w:t>
       </w:r>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Le texte doit être justifié. L'interligne doit être de 1,5. Le texte doit être entièrement justifié, y compris la première ligne des paragraphes. La marge doit être configurée comme étroite, c'est-à-dire que les marges supérieure et inférieure, droite et gauche doivent être de 1,25 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BD91B5" w14:textId="77777777" w:rsidR="0098078D" w:rsidRDefault="0098078D" w:rsidP="00D34AEE">
-[...10 lines deleted...]
-    <w:p w14:paraId="24343FEC" w14:textId="3FB82704" w:rsidR="00C55F65" w:rsidRPr="0098675C" w:rsidRDefault="00363F08" w:rsidP="00D34AEE">
+    <w:p w14:paraId="24343FEC" w14:textId="6D2B9106" w:rsidR="00C55F65" w:rsidRPr="0098675C" w:rsidRDefault="00363F08" w:rsidP="00D34AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Les travaux envoyés doivent être enregistrés dans un fichier Windows Word ou RTF, avec le corps du texte en Verdana 1</w:t>
       </w:r>
       <w:r w:rsidR="008E3A17" w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -1494,51 +2719,51 @@
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D9B824F" w14:textId="77777777" w:rsidR="00FB53A3" w:rsidRPr="0098675C" w:rsidRDefault="00FB53A3" w:rsidP="00FB53A3">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La mise en forme du texte, des références, des figures et des tableaux suit les </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="0098675C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>normes techniques</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l'</w:t>
       </w:r>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1670,94 +2895,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18AD7112" w14:textId="77777777" w:rsidR="00E61594" w:rsidRPr="0098675C" w:rsidRDefault="00E61594" w:rsidP="00B97E28">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="60" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Figures et tableaux</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1956A9B7" w14:textId="77777777" w:rsidR="00A33904" w:rsidRPr="0098675C" w:rsidRDefault="00A33904" w:rsidP="00A33904">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Selon la norme APA, il n'existe que des tableaux et des figures. Les tableaux sont des valeurs numériques ou du texte affichés en lignes et en colonnes. Une figure est tout type d'illustration qui n'est pas un tableau, composée de graphiques, de photographies, de dessins, de diagrammes, de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fluxogrammes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, de cartes, d'organigrammes, entre autres. L'auteur doit indiquer la source et la référencer uniquement si elle est adaptée d'une référence. Lorsque la figure ou le tableau est de sa propre création, il ne doit pas indiquer la source. Toute information relative au tableau ou à la figure, telle que la source ou une explication, doit être indiquée sous le tableau ou la figure sous forme de note (le mot « note » doit être en majuscule, en italique, suivi d'un point).</w:t>
+        <w:t xml:space="preserve">, de cartes, d'organigrammes, entre autres. L'auteur doit indiquer la source et la référencer uniquement si elle est adaptée d'une référence. Lorsque la figure ou le tableau est de sa propre création, il ne doit pas indiquer la source. Toute information relative au tableau ou à la figure, telle que la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098675C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>source ou une explication, doit être indiquée sous le tableau ou la figure sous forme de note (le mot « note » doit être en majuscule, en italique, suivi d'un point).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A73F" w14:textId="7318CBFD" w:rsidR="00E65AE7" w:rsidRPr="0098675C" w:rsidRDefault="00E65AE7" w:rsidP="00D5234D">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68EEC3E5" w14:textId="26010E10" w:rsidR="00A017F3" w:rsidRPr="0098675C" w:rsidRDefault="00A017F3" w:rsidP="00A017F3">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1944,65 +3178,67 @@
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098675C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aperçu du résultat pour la résolution du problème</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="8930" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1955"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="1303"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="1303"/>
         <w:gridCol w:w="1529"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w14:paraId="06D6A746" w14:textId="77777777" w:rsidTr="0098078D">
+      <w:tr w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w14:paraId="06D6A746" w14:textId="77777777" w:rsidTr="00BD3179">
         <w:trPr>
           <w:trHeight w:val="606"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3375" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="424B5D2A" w14:textId="411346AD" w:rsidR="00533D49" w:rsidRDefault="00AA4EB4" w:rsidP="00D00D98">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="140" w:right="428"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
@@ -2198,53 +3434,54 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
             <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ta</w:t>
             </w:r>
             <w:r w:rsidR="00533D49">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w14:paraId="06D6A74D" w14:textId="77777777" w:rsidTr="0098078D">
+      <w:tr w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w14:paraId="06D6A74D" w14:textId="77777777" w:rsidTr="00BD3179">
         <w:trPr>
           <w:trHeight w:val="298"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06D6A747" w14:textId="090B9A31" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="000D1B47" w:rsidP="00D00D98">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="140" w:right="355"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2381,53 +3618,54 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06D6A74C" w14:textId="75761D6E" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00575E1E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="355" w:right="335"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Faux</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w14:paraId="06D6A754" w14:textId="77777777" w:rsidTr="0098078D">
+      <w:tr w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w14:paraId="06D6A754" w14:textId="77777777" w:rsidTr="00BD3179">
         <w:trPr>
           <w:trHeight w:val="309"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06D6A74E" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00A647C5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="394" w:right="352"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
@@ -2573,239 +3811,239 @@
           <w:p w14:paraId="06D6A753" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00A647C5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="21"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06D6A755" w14:textId="33D6F3C1" w:rsidR="00E65AE7" w:rsidRPr="0098078D" w:rsidRDefault="00F12046" w:rsidP="0028295F">
+    <w:p w14:paraId="06D6A755" w14:textId="33D6F3C1" w:rsidR="00E65AE7" w:rsidRPr="00B81776" w:rsidRDefault="00F12046" w:rsidP="0028295F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098078D">
+      <w:r w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Not</w:t>
       </w:r>
-      <w:r w:rsidR="00575E1E" w:rsidRPr="0098078D">
+      <w:r w:rsidR="00575E1E" w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098078D">
+      <w:r w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098078D">
+      <w:r w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F41E4E" w:rsidRPr="0098078D">
+      <w:r w:rsidR="00F41E4E" w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Adapta</w:t>
       </w:r>
-      <w:r w:rsidR="00575E1E" w:rsidRPr="0098078D">
+      <w:r w:rsidR="00575E1E" w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00310203" w:rsidRPr="0098078D">
+      <w:r w:rsidR="00310203" w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F41E4E" w:rsidRPr="0098078D">
+      <w:r w:rsidR="00F41E4E" w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098078D">
+      <w:r w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Silva</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098078D">
+      <w:r w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00F41E4E" w:rsidRPr="0098078D">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41E4E" w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098078D">
+      <w:r w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2005,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098078D">
+      <w:r w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0098078D">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>p.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098078D">
+      <w:r w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0098078D">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>60)</w:t>
       </w:r>
-      <w:r w:rsidR="00F41E4E" w:rsidRPr="0098078D">
+      <w:r w:rsidR="00F41E4E" w:rsidRPr="00B81776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD17556" w14:textId="77777777" w:rsidR="00F12046" w:rsidRPr="00B81776" w:rsidRDefault="00F12046">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32234D67" w14:textId="77777777" w:rsidR="004D37C2" w:rsidRPr="00B81776" w:rsidRDefault="004D37C2" w:rsidP="00D00D98">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:keepNext/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -3338,60 +4576,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A1FF5" w:rsidRPr="00B25DD5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaître les représentations de figures </w:t>
-[...8 lines deleted...]
-              <w:t>géométriques spatiales</w:t>
+              <w:t>Reconnaître les représentations de figures géométriques spatiales</w:t>
             </w:r>
             <w:r w:rsidRPr="00B25DD5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06D6A764" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00E65AE7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3456,136 +4685,108 @@
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC07B1" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Les figures doivent être conformes à la norme APA, avec une légende </w:t>
       </w:r>
-      <w:r w:rsidR="00BC07B1" w:rsidRPr="0098078D">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00BC07B1" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">au-dessus d'elles </w:t>
       </w:r>
       <w:r w:rsidR="00BC07B1" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">contenant le mot « </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> » (avec une majuscule initiale) suivi d'un numéro (à partir de 1, dans l'ordre numérique) ; sur la ligne suivante, le titre de la figure (en italique, Verdana </w:t>
+        <w:t xml:space="preserve">contenant le mot « Figure » (avec une majuscule initiale) suivi d'un numéro (à partir de 1, dans l'ordre numérique) ; sur la ligne suivante, le titre de la figure (en italique, Verdana </w:t>
       </w:r>
       <w:r w:rsidR="0037102E" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00BC07B1" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, normal, espacement 1,5, aligné à gauche, espacement après 3 pts).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12BC00EC" w14:textId="77777777" w:rsidR="00BC07B1" w:rsidRPr="00510ACE" w:rsidRDefault="00BC07B1" w:rsidP="00BC07B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Les figures doivent être nettes et présenter un contraste et une résolution satisfaisants (supérieurs à 300 dpi).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C1BB2F" w14:textId="6E9DB418" w:rsidR="004D37C2" w:rsidRPr="00510ACE" w:rsidRDefault="004D37C2" w:rsidP="00011F7E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79D41ACF" w14:textId="0D48EA88" w:rsidR="00DF714A" w:rsidRPr="00510ACE" w:rsidRDefault="00BD3179" w:rsidP="00DC482B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3655,51 +4856,51 @@
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06D6A7B7" wp14:editId="06D6A7B8">
             <wp:extent cx="3663950" cy="1210310"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="13" name="image3.jpeg" descr="Diagrama&#10;&#10;Descrição gerada automaticamente com confiança média"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13" name="image3.jpeg" descr="Diagrama&#10;&#10;Descrição gerada automaticamente com confiança média"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3664443" cy="1210627"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -3864,85 +5065,85 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Citations directes (livres, articles et travaux académiques)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A770" w14:textId="7B0AE91F" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="003242DA" w:rsidP="00D366B4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Il s'agit des phrases originales tirées de l'œuvre de l'auteur de référence. Elles doivent contenir le nom de famille de l'auteur ainsi que la date de publication. Si la citation comporte moins de 40 mots, la phrase doit être intégrée au texte principal entre guillemets. Celles qui dépassent ce nombre doivent être écrites dans un nouveau bloc, avec un retrait de 1,25 cm, une taille et une police identiques à celles du texte et un interligne simple (paragraphe avant et après, 12 pts). Le lieu de publication n'apparaît plus dans les références.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11505A64" w14:textId="77777777" w:rsidR="00A35E0C" w:rsidRPr="00510ACE" w:rsidRDefault="00A35E0C" w:rsidP="003F706F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2814C98E" w14:textId="77777777" w:rsidR="00D04792" w:rsidRPr="00510ACE" w:rsidRDefault="00D04792" w:rsidP="00D5379A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Exemple de citation directe de moins de 40 mots</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A772" w14:textId="628E24A9" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00FB3B8F" w:rsidP="003F706F">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Perrenoud (1999, p. 66) affirme que cette « proximité provoque la tentation constante d'aider l'élève à réussir en matière d'apprentissage ».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3F9151" w14:textId="77777777" w:rsidR="00FB3B8F" w:rsidRPr="00510ACE" w:rsidRDefault="00FB3B8F" w:rsidP="009510A0">
       <w:pPr>
@@ -4092,69 +5293,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pour les personnes souffrant d'arthrose, « les articulations douloureuses doivent être déplacées quotidiennement par une large amplitude de mouvements pour maintenir la flexibilité et réduire la détérioration du cartilage » (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gecht</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">-Silver &amp; </w:t>
-[...17 lines deleted...]
-        <w:t>, 2015, Section arthrose)</w:t>
+        <w:t>-Silver &amp; Duncombe, 2015, Section arthrose)</w:t>
       </w:r>
       <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A779" w14:textId="43C52561" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00FE12B7" w:rsidP="00FE0543">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
@@ -4281,50 +5464,51 @@
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, avec un espace de paragraphe de 6 points avant et 6 points après, alignement non justifié, c'est-à-dire alignement à gauche.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7739E2B3" w14:textId="77777777" w:rsidR="00962650" w:rsidRPr="00510ACE" w:rsidRDefault="00962650" w:rsidP="003F6997">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Les références aux articles dans des revues scientifiques </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>doivent avoir l'ordre suivant :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A77D" w14:textId="6CA2115C" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -5879,238 +7063,248 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, S.S., &amp; Santos, E. O. (2024). </w:t>
       </w:r>
       <w:r w:rsidR="00E0509F" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>A formação de professores que ensinam matemática e o desenvolvimento de aplicativos sob uma perspectiva inclusiva</w:t>
       </w:r>
       <w:r w:rsidR="00E0509F" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. Livraria da Física. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="004B0F7C" w:rsidRPr="00510ACE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://lfeditorial.com.br/produto/formacao-de-professores-com-uma-perspectiva-inclusiva/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06D6A786" w14:textId="562E0755" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="009D5BC8" w:rsidP="005C6764">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La référence à un chapitre d'un livre imprimé doit respecter l'ordre suivant :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66365F26" w14:textId="77777777" w:rsidR="00463A2F" w:rsidRPr="00510ACE" w:rsidRDefault="00463A2F" w:rsidP="00463A2F">
+    <w:p w14:paraId="66365F26" w14:textId="77777777" w:rsidR="00463A2F" w:rsidRPr="00AC2BCA" w:rsidRDefault="00463A2F" w:rsidP="00463A2F">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nom(s) de famille de l'auteur ou des auteurs du chapitre, et initiales respectives du ou des prénoms de l'auteur ou des auteurs, suivies d'un point, chaque auteur étant séparé par une virgule, le dernier étant précédé d'un &amp; (date de publication entre parenthèses). Titre du chapitre (sans italique), au nom des éditeurs ou des organisateurs du livre, en commençant par les initiales du ou des prénoms, puis le nom complet de chacun (indication et éditeurs (éd.) ou organisateurs (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orgs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Titre du livre en italique </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(pp. page initiale-finale du chapitre). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00510ACE">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Éditeur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00510ACE">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A787" w14:textId="75EED38A" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00E65AE7">
+    <w:p w14:paraId="06D6A787" w14:textId="75EED38A" w:rsidR="00E65AE7" w:rsidRPr="00AC2BCA" w:rsidRDefault="00E65AE7">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06D6A788" w14:textId="1CF12E12" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5">
+    <w:p w14:paraId="06D6A788" w14:textId="1CF12E12" w:rsidR="00E65AE7" w:rsidRPr="00AC2BCA" w:rsidRDefault="00A647C5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="121"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00510ACE">
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC2BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Exempl</w:t>
       </w:r>
-      <w:r w:rsidR="00FD2C30" w:rsidRPr="00510ACE">
+      <w:r w:rsidR="00FD2C30" w:rsidRPr="00AC2BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00510ACE">
+      <w:r w:rsidRPr="00AC2BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00FD2C30" w:rsidRPr="00510ACE">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FD2C30" w:rsidRPr="00AC2BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00510ACE">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2BCA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="06D6A78A" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Jaworski, B. (2011). Situating Mathematics Teacher Education in a Global Context. In N.</w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -6156,51 +7350,62 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Development for Mathematics Teachers</w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Explorations of innovative approaches to the</w:t>
+        <w:t xml:space="preserve">Explorations of innovative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>approaches to the</w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>professional</w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -6417,69 +7622,58 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Ottawa</w:t>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>of Ottawa</w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A78B" w14:textId="4A1B9CC6" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
@@ -7004,107 +8198,95 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Matemática</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Pesquisa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pesquisa</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(5)</w:t>
       </w:r>
       <w:r w:rsidR="00EF3416" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 230-245</w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00E300C4" w:rsidRPr="00510ACE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.23925/1983-3156.2019v21i5p230-245</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E300C4" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BBC236" w14:textId="77777777" w:rsidR="00F11045" w:rsidRPr="00510ACE" w:rsidRDefault="00F11045" w:rsidP="00CD5D4C">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7561,113 +8743,124 @@
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>123-152).</w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00333395" w:rsidRPr="00510ACE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://books-scholarsportal-info.uml.idm.oclc.org/en/2017-10-25/1/9782763732</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00333395" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00333395" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A794" w14:textId="52E563C6" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00170AF1" w:rsidP="00F00C1F">
+    <w:p w14:paraId="06D6A794" w14:textId="52E563C6" w:rsidR="00E65AE7" w:rsidRPr="00AC2BCA" w:rsidRDefault="00170AF1" w:rsidP="00F00C1F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Si la publication (un travail publié dans les annales d'un événement, une thèse ou une thèse, par exemple) a été obtenue sur un site web ou un portail, </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">il est nécessaire d'informer le site web. Par </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve">il est nécessaire d'informer le site web. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5AD3" w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>exemple :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A795" w14:textId="19BE056A" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="00F24989">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="57" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Fiorentini, D. (2002). Mapeamento e balanço dos trabalhos do GT-19 (Educação Matemática)</w:t>
       </w:r>
@@ -7760,183 +8953,166 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Caxambu: Associação Nacional de Pós-Graduação.</w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-58"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00510ACE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://25reuniao.anped.org.br/encomendados/mapeamentobalancogt19.doc.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="730DCC56" w14:textId="77777777" w:rsidR="00D214C3" w:rsidRPr="00510ACE" w:rsidRDefault="00D214C3" w:rsidP="00D214C3">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06D6A797" w14:textId="0ADC0A45" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00532408" w:rsidP="00D214C3">
+    <w:p w14:paraId="06D6A797" w14:textId="3E31DA5D" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00532408" w:rsidP="00D214C3">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les références aux monographies (TCC), </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> nom de famille de l'auteur, initiales du nom de l'auteur, suivies d'un point (date de publication entre parenthèses). Titre de l'œuvre en italique. [TCC ou mémoire de master ou thèse de doctorat en éducation, enseignement ou institution]. </w:t>
+        <w:t xml:space="preserve">Les références aux monographies (TCC), thèses et thèses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doivent suivre l'ordre suivant : nom de famille de l'auteur, initiales du nom de l'auteur, suivies d'un point (date de publication entre parenthèses). Titre de l'œuvre en italique. [TCC ou mémoire de master ou thèse de doctorat en éducation, enseignement ou institution]. </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>URL ou HANDLE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A798" w14:textId="3682B9CE" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="00D214C3">
+    <w:p w14:paraId="06D6A798" w14:textId="64DE98CB" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="00D214C3">
       <w:pPr>
         <w:spacing w:before="121"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Exempl</w:t>
       </w:r>
       <w:r w:rsidR="00975D26" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>e</w:t>
+        <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A799" w14:textId="0BC5B115" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="00510ACE">
+    <w:p w14:paraId="06D6A799" w14:textId="0BC5B115" w:rsidR="00E65AE7" w:rsidRPr="00AC2BCA" w:rsidRDefault="00A647C5" w:rsidP="00510ACE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Silva, M. J. F. da. (2005). </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Investigando saberes de professores do Ensino Fundamental com</w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
@@ -8176,50 +9352,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Educação</w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-58"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Matemática,</w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
@@ -8321,66 +9498,68 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Paulo].</w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00510ACE">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00AC2BCA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://tede2.pucsp.br/handle/handle/10923</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00510ACE">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AC2BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A79A" w14:textId="5E8EF82F" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="00510ACE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Azevedo, S.</w:t>
       </w:r>
       <w:r w:rsidR="00B5752E" w:rsidRPr="00510ACE">
@@ -8783,112 +9962,112 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Paulo].</w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00510ACE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://sapientia.pucsp.br/handle/handle/22665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="27B9180F" w14:textId="77777777" w:rsidR="00D214C3" w:rsidRPr="00510ACE" w:rsidRDefault="00D214C3" w:rsidP="00D214C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C3988BC" w14:textId="77777777" w:rsidR="00F32B91" w:rsidRPr="00510ACE" w:rsidRDefault="00F972C0" w:rsidP="00D214C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour citer deux références ou plus du même auteur avec plusieurs dates de publication, il est nécessaire de répéter l'indication, sans utiliser un tiret suivi d'un point, afin que toutes les citations puissent être suivies par les algorithmes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D6A79B" w14:textId="501EEB47" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00F32B91" w:rsidP="00D214C3">
+    <w:p w14:paraId="06D6A79B" w14:textId="42BCEC62" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00F32B91" w:rsidP="00D214C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Exemple:</w:t>
+        <w:t>Exemple :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06695EDB" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="21777090">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Vygotsky, L. S. (1984). </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
@@ -9345,128 +10524,118 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Herrison</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
-[...15 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Cerri</w:t>
+        <w:t>J.J</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>.,</w:t>
       </w:r>
       <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cerri,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H.,</w:t>
       </w:r>
       <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Stremick</w:t>
-[...8 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Stremick,</w:t>
       </w:r>
       <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C.A.,</w:t>
       </w:r>
       <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9593,60 +10762,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Citation avec plusieurs auteurs corroborant la même idée</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5960D20C" w14:textId="77777777" w:rsidR="000117DD" w:rsidRPr="00510ACE" w:rsidRDefault="000117DD" w:rsidP="00186FD9">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dans de nombreux cas, l'auteur peut choisir d'utiliser plusieurs auteurs qui suivent la même idée. Ici, il est nécessaire d'indiquer le nom de famille de l'auteur et l'année de </w:t>
-[...8 lines deleted...]
-        <w:t>chaque œuvre citée, séparés par des points-virgules et des parenthèses internes. L'ordre doit être le même que pour les références, par ordre alphabétique.</w:t>
+        <w:t>Dans de nombreux cas, l'auteur peut choisir d'utiliser plusieurs auteurs qui suivent la même idée. Ici, il est nécessaire d'indiquer le nom de famille de l'auteur et l'année de chaque œuvre citée, séparés par des points-virgules et des parenthèses internes. L'ordre doit être le même que pour les références, par ordre alphabétique.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7A4" w14:textId="7266F49E" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="000117DD" w:rsidP="000D6654">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dans les références, il est permis d'entrer jusqu'à 20 noms d'auteurs avant d'inclure les points de suspension (trois points).</w:t>
       </w:r>
       <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
@@ -9668,77 +10828,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemple dans le texte 1 :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9E1A69" w14:textId="6E5373EE" w:rsidR="21777090" w:rsidRPr="00510ACE" w:rsidRDefault="00F83A8C" w:rsidP="000D6654">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Au Brésil, notre enseignement des mathématiques s'efforce, surtout depuis la seconde moitié de notre siècle, de dépasser ces paradigmes médicaux sur l'autisme, en utilisant des terminologies générées par le mouvement de la neurodiversité, et en partant des hypothèses plus sociologiques que cliniques à la base de la recherche</w:t>
+        <w:t xml:space="preserve">Au Brésil, notre enseignement des mathématiques s'efforce, surtout depuis la seconde moitié de notre siècle, de dépasser ces paradigmes médicaux sur l'autisme, en utilisant des terminologies générées par le mouvement de la neurodiversité, et en partant des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00510ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>hypothèses plus sociologiques que cliniques à la base de la recherche</w:t>
       </w:r>
       <w:r w:rsidR="21777090" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> (Cordeiro, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="21777090" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2015;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="21777090" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="21777090" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10466,51 +11617,50 @@
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D6A7B0" w14:textId="11031BDF" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00D27E55" w:rsidP="009D064B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Pour citer une institution gouvernementale comme auteur :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7B1" w14:textId="34E3625B" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="008F1456">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministério da Educação (MEC). (2002). </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
@@ -10576,51 +11726,51 @@
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>do Brasil, Brasília.</w:t>
       </w:r>
       <w:r w:rsidR="00913ADD" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="008F1456" w:rsidRPr="00510ACE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://www.gov.br/mec/pt-br/media/pronacampo/pdf/mn_resolucao_-1_de_3_de_abril_de_2002.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008F1456" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7B2" w14:textId="54B1988A" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00A647C5" w:rsidP="00737407">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -10829,51 +11979,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Brasília.</w:t>
       </w:r>
       <w:r w:rsidR="003C7E5A" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="003C7E5A" w:rsidRPr="00510ACE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>https://www.gov.br/capes/pt-br/centrais-de-conteudo/manual-apcn2010-pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003C7E5A" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7B3" w14:textId="730218B2" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="006D6B6F" w:rsidP="009D064B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -10906,50 +12056,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - gras)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7B4" w14:textId="6E204F77" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="00EA7D0F" w:rsidP="009D064B">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Espace pour l'insertion, si strictement nécessaire, de questionnaires et/ou d'autres éléments complémentaires à l'article de conception et de l'élaboration par l'auteur(s) eux-mêmes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D6A7B5" w14:textId="19B94A36" w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidRDefault="005D5A8F" w:rsidP="008756EC">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Annexe B (Verdana </w:t>
       </w:r>
       <w:r w:rsidR="0037102E" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
@@ -10973,177 +12124,174 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Espace pour l'insertion, si strictement nécessaire, d'autres éléments complémentaires à l'article</w:t>
       </w:r>
       <w:r w:rsidR="00A647C5" w:rsidRPr="00510ACE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E65AE7" w:rsidRPr="00510ACE" w:rsidSect="00A36CE9">
-      <w:footerReference w:type="even" r:id="rId19"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="284" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1147"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EC215F9" w14:textId="77777777" w:rsidR="00530418" w:rsidRPr="00B25DD5" w:rsidRDefault="00530418">
+    <w:p w14:paraId="69619463" w14:textId="77777777" w:rsidR="00E8151D" w:rsidRPr="00B25DD5" w:rsidRDefault="00E8151D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B25DD5">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1931B721" w14:textId="77777777" w:rsidR="00530418" w:rsidRPr="00B25DD5" w:rsidRDefault="00530418">
+    <w:p w14:paraId="47FAEAA2" w14:textId="77777777" w:rsidR="00E8151D" w:rsidRPr="00B25DD5" w:rsidRDefault="00E8151D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B25DD5">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Droid Sans Fallback">
     <w:altName w:val="Segoe Print"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="06D6A7C3" w14:textId="64FB9F56" w:rsidR="00E65AE7" w:rsidRPr="00B81776" w:rsidRDefault="00000000" w:rsidP="00080F62">
+  <w:p w14:paraId="06D6A7C3" w14:textId="64FB9F56" w:rsidR="00E65AE7" w:rsidRPr="00B81776" w:rsidRDefault="00E8151D" w:rsidP="00080F62">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="777911144"/>
         <w:docPartObj>
           <w:docPartGallery w:val="AutoText"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A647C5" w:rsidRPr="00B25DD5">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
@@ -11184,85 +12332,89 @@
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00A647C5" w:rsidRPr="00B81776">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t xml:space="preserve">                                                            </w:t>
         </w:r>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1146710828"/>
             <w:docPartObj>
               <w:docPartGallery w:val="AutoText"/>
             </w:docPartObj>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-741407840"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="AutoText"/>
                 </w:docPartObj>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     </w:rPr>
                     <w:id w:val="-177820276"/>
                     <w:docPartObj>
                       <w:docPartGallery w:val="AutoText"/>
                     </w:docPartObj>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         </w:rPr>
                         <w:id w:val="1102843590"/>
                         <w:docPartObj>
                           <w:docPartGallery w:val="AutoText"/>
                         </w:docPartObj>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:r w:rsidR="00080F62" w:rsidRPr="00B81776">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="20"/>
                             <w:lang w:val="pt-BR"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Educ. Matem. Pesq., São Paulo, 2026, </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidR="00080F62" w:rsidRPr="00B81776">
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             <w:i/>
                             <w:iCs/>
                             <w:sz w:val="20"/>
                             <w:lang w:val="pt-BR"/>
                           </w:rPr>
                           <w:t>v.xxx</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidR="00080F62" w:rsidRPr="00B81776">
                           <w:rPr>
@@ -11337,120 +12489,124 @@
                         <w:lang w:val="pt-BR"/>
                       </w:rPr>
                       <w:t>(não preencher)</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1635750246"/>
       <w:docPartObj>
         <w:docPartGallery w:val="AutoText"/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="06D6A7C4" w14:textId="0AC38495" w:rsidR="00E65AE7" w:rsidRPr="00B81776" w:rsidRDefault="00000000">
+      <w:p w14:paraId="06D6A7C4" w14:textId="0AC38495" w:rsidR="00E65AE7" w:rsidRPr="00B81776" w:rsidRDefault="00E8151D">
         <w:pPr>
           <w:pStyle w:val="Cabealho"/>
           <w:rPr>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
         </w:pPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1487441464"/>
             <w:docPartObj>
               <w:docPartGallery w:val="AutoText"/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1706442976"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="AutoText"/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     </w:rPr>
                     <w:id w:val="877897473"/>
                     <w:docPartObj>
                       <w:docPartGallery w:val="AutoText"/>
                     </w:docPartObj>
                   </w:sdtPr>
+                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                         </w:rPr>
                         <w:id w:val="-2121983557"/>
                         <w:docPartObj>
                           <w:docPartGallery w:val="AutoText"/>
                         </w:docPartObj>
                       </w:sdtPr>
+                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                             </w:rPr>
                             <w:id w:val="1924831043"/>
                             <w:docPartObj>
                               <w:docPartGallery w:val="AutoText"/>
                             </w:docPartObj>
                           </w:sdtPr>
+                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r w:rsidR="009109B4" w:rsidRPr="00B81776">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="pt-BR"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Educ. Matem. Pesq., São Paulo, 2026, </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidR="009109B4" w:rsidRPr="00B81776">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:lang w:val="pt-BR"/>
                               </w:rPr>
                               <w:t>v.xxx</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidR="009109B4" w:rsidRPr="00B81776">
                               <w:rPr>
@@ -11603,69 +12759,71 @@
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="06D6A7C5" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00B81776" w:rsidRDefault="00E65AE7">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:id w:val="-803459803"/>
       <w:docPartObj>
         <w:docPartGallery w:val="AutoText"/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="175A3C6F" w14:textId="7C4955EC" w:rsidR="0034594C" w:rsidRPr="00B81776" w:rsidRDefault="00000000" w:rsidP="0034594C">
+      <w:p w14:paraId="175A3C6F" w14:textId="7C4955EC" w:rsidR="0034594C" w:rsidRPr="00B81776" w:rsidRDefault="00E8151D" w:rsidP="0034594C">
         <w:pPr>
           <w:pStyle w:val="Cabealho"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
         </w:pPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             </w:rPr>
             <w:id w:val="627209612"/>
             <w:docPartObj>
               <w:docPartGallery w:val="AutoText"/>
             </w:docPartObj>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:r w:rsidR="0034594C" w:rsidRPr="00B81776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Educ. Matem. Pesq., São Paulo, 2026, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0034594C" w:rsidRPr="00B81776">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>v.xxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0034594C" w:rsidRPr="00B81776">
               <w:rPr>
@@ -11737,264 +12895,273 @@
             <w:iCs/>
             <w:color w:val="FF0000"/>
             <w:highlight w:val="yellow"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>(não preencher)</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="06D6A7C7" w14:textId="4EEB8384" w:rsidR="00E65AE7" w:rsidRPr="00B81776" w:rsidRDefault="00E65AE7" w:rsidP="00DB4ADD">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30B4D8BF" w14:textId="77777777" w:rsidR="00530418" w:rsidRPr="00B25DD5" w:rsidRDefault="00530418">
+    <w:p w14:paraId="2AB4790D" w14:textId="77777777" w:rsidR="00E8151D" w:rsidRPr="00B25DD5" w:rsidRDefault="00E8151D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B25DD5">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09EB573F" w14:textId="77777777" w:rsidR="00530418" w:rsidRPr="00B25DD5" w:rsidRDefault="00530418">
+    <w:p w14:paraId="2C1AB6C6" w14:textId="77777777" w:rsidR="00E8151D" w:rsidRPr="00B25DD5" w:rsidRDefault="00E8151D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B25DD5">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="06D6A7C6" w14:textId="77777777" w:rsidR="00E65AE7" w:rsidRPr="00B25DD5" w:rsidRDefault="00A647C5">
+  <w:p w14:paraId="06D6A7C6" w14:textId="3EF1C87B" w:rsidR="00E65AE7" w:rsidRDefault="00A647C5">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00B25DD5">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...129 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06D6A7CA" wp14:editId="03C08A94">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06D6A7CA" wp14:editId="5CA4DEC3">
           <wp:extent cx="1704896" cy="517698"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Imagem 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Imagem 4"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1724942" cy="523785"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="53B24BFF" w14:textId="264D7A46" w:rsidR="00792D61" w:rsidRDefault="00792D61">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00B25DD5">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="pt-BR"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0558A2AE" wp14:editId="09E8F281">
+              <wp:extent cx="1051560" cy="373380"/>
+              <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+              <wp:docPr id="9" name="Caixa de Texto 9"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1051560" cy="373380"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="705920D5" w14:textId="77777777" w:rsidR="00792D61" w:rsidRPr="00792D61" w:rsidRDefault="00792D61" w:rsidP="00792D61">
+                          <w:pPr>
+                            <w:pStyle w:val="Cabealho"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="EE0000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
+                                <w14:srgbClr w14:val="6E747A">
+                                  <w14:alpha w14:val="57000"/>
+                                </w14:srgbClr>
+                              </w14:shadow>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00792D61">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="EE0000"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="28"/>
+                              <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
+                                <w14:srgbClr w14:val="6E747A">
+                                  <w14:alpha w14:val="57000"/>
+                                </w14:srgbClr>
+                              </w14:shadow>
+                            </w:rPr>
+                            <w:t>Qualis A1</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0558A2AE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Caixa de Texto 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:82.8pt;height:29.4pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBBY6n9wEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC81/KapIblwE3gooDR&#10;BHCLnmmKtASQHHZIW3K/vkN67XIqeqGG80azvHmcPXbWsL3C0IAr+aDX50w5CVXjtiX/+mX57oGz&#10;EIWrhAGnSn5QgT/O376ZtX6qhlCDqRQySuLCtPUlr2P006IIslZWhB545QjUgFZEuuK2qFC0lN2a&#10;Ytjv3xUtYOURpAqBvM9HkM9zfq2VjC9aBxWZKTn1FvOJ+dyks5jPxHSLwteNPLUh/qELKxpHRS+p&#10;nkUUbIfNH6lsIxEC6NiTYAvQupEqz0DTDPq/TbOuhVd5FiIn+AtN4f+llZ/3a/+KLHYfoKMFJkJa&#10;H6aBnGmeTqNNX+qUEU4UHi60qS4ymX7qTwaTO4IkYaP70egh81pc//YY4kcFliWj5EhryWyJ/SpE&#10;qkih55BUzMGyMSavxrhfHBSYPMW1xWTFbtOd+t5AdaBxEI6bDl4uG6q5EiG+CqTVUpsk1/hChzbQ&#10;lhxOFmc14I+/+VM8MU4oZy1JpeTh+06g4sx8crSL94PxOGkrX8aT+yFd8BbZ3CJuZ5+A1Digh+Fl&#10;NlN8NGdTI9hvpOpFqkqQcJJqlzyezad4FDC9CqkWixxEavIirtzay5T6SNpiF0E3meBE05GbE3uk&#10;p8z7SftJsLf3HHV9ofOfAAAA//8DAFBLAwQUAAYACAAAACEApJ5MF9kAAAAEAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzUrEQBCE74LvMLTgze1RTIgxnUUUr4rrD3ibzfQmwUxPyMxu4ts760UvDUUV&#10;VV9X68UN6sBT6L0QXK40KJbG215agrfXx4sCVIhGrBm8MME3B1jXpyeVKa2f5YUPm9iqVCKhNARd&#10;jGOJGJqOnQkrP7Ikb+cnZ2KSU4t2MnMqdwNeaZ2jM72khc6MfN9x87XZO4L3p93nx7V+bh9cNs5+&#10;0SjuBonOz5a7W1CRl/gXhiN+Qoc6MW39XmxQA0F6JP7eo5dnOagtQVYUgHWF/+HrHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCBBY6n9wEAAOkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCknkwX2QAAAAQBAAAPAAAAAAAAAAAAAAAAAFEEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="705920D5" w14:textId="77777777" w:rsidR="00792D61" w:rsidRPr="00792D61" w:rsidRDefault="00792D61" w:rsidP="00792D61">
+                    <w:pPr>
+                      <w:pStyle w:val="Cabealho"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
+                          <w14:srgbClr w14:val="6E747A">
+                            <w14:alpha w14:val="57000"/>
+                          </w14:srgbClr>
+                        </w14:shadow>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00792D61">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="EE0000"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="28"/>
+                        <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
+                          <w14:srgbClr w14:val="6E747A">
+                            <w14:alpha w14:val="57000"/>
+                          </w14:srgbClr>
+                        </w14:shadow>
+                      </w:rPr>
+                      <w:t>Qualis A1</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:anchorlock/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4C6C4328" w14:textId="77777777" w:rsidR="00792D61" w:rsidRPr="00B25DD5" w:rsidRDefault="00792D61">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76514C4F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95E4DBE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -12197,51 +13364,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="178"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
@@ -12341,109 +13508,112 @@
     <w:rsid w:val="0006325F"/>
     <w:rsid w:val="0006358D"/>
     <w:rsid w:val="00063FAC"/>
     <w:rsid w:val="000650D2"/>
     <w:rsid w:val="000668DF"/>
     <w:rsid w:val="00066C7C"/>
     <w:rsid w:val="00067482"/>
     <w:rsid w:val="00067F88"/>
     <w:rsid w:val="00070DCC"/>
     <w:rsid w:val="00071A3D"/>
     <w:rsid w:val="00072285"/>
     <w:rsid w:val="000725CA"/>
     <w:rsid w:val="00072A20"/>
     <w:rsid w:val="000737C8"/>
     <w:rsid w:val="00073BAD"/>
     <w:rsid w:val="00074FF7"/>
     <w:rsid w:val="00075815"/>
     <w:rsid w:val="000758F5"/>
     <w:rsid w:val="00075B4A"/>
     <w:rsid w:val="00075BCE"/>
     <w:rsid w:val="00075D11"/>
     <w:rsid w:val="00075ED8"/>
     <w:rsid w:val="00076910"/>
     <w:rsid w:val="000769CC"/>
     <w:rsid w:val="000769D2"/>
+    <w:rsid w:val="00076B85"/>
     <w:rsid w:val="00076D73"/>
     <w:rsid w:val="00076F9D"/>
     <w:rsid w:val="000773BA"/>
     <w:rsid w:val="000778F3"/>
     <w:rsid w:val="000802DA"/>
     <w:rsid w:val="00080F62"/>
     <w:rsid w:val="000818FE"/>
     <w:rsid w:val="00081F51"/>
     <w:rsid w:val="000825AB"/>
     <w:rsid w:val="000827A1"/>
+    <w:rsid w:val="00082B09"/>
     <w:rsid w:val="00083341"/>
     <w:rsid w:val="000833FB"/>
     <w:rsid w:val="00083AEE"/>
     <w:rsid w:val="00083B6D"/>
     <w:rsid w:val="000854DA"/>
     <w:rsid w:val="00085EFB"/>
     <w:rsid w:val="00086316"/>
     <w:rsid w:val="0008702F"/>
     <w:rsid w:val="00087211"/>
     <w:rsid w:val="00087B2F"/>
     <w:rsid w:val="0009307D"/>
     <w:rsid w:val="0009332E"/>
     <w:rsid w:val="00093C5E"/>
     <w:rsid w:val="00093F57"/>
     <w:rsid w:val="00094EE5"/>
     <w:rsid w:val="000956A3"/>
     <w:rsid w:val="0009574E"/>
     <w:rsid w:val="00096173"/>
     <w:rsid w:val="00096400"/>
     <w:rsid w:val="00096BF6"/>
     <w:rsid w:val="00096EFA"/>
     <w:rsid w:val="00096FD6"/>
     <w:rsid w:val="00097D17"/>
     <w:rsid w:val="000A1476"/>
     <w:rsid w:val="000A14E9"/>
     <w:rsid w:val="000A156D"/>
     <w:rsid w:val="000A2196"/>
     <w:rsid w:val="000A3CF3"/>
     <w:rsid w:val="000A475D"/>
     <w:rsid w:val="000A4BEA"/>
     <w:rsid w:val="000A5057"/>
     <w:rsid w:val="000A632F"/>
     <w:rsid w:val="000A6499"/>
     <w:rsid w:val="000A6E81"/>
     <w:rsid w:val="000A783D"/>
     <w:rsid w:val="000A7CD7"/>
     <w:rsid w:val="000B0436"/>
     <w:rsid w:val="000B0AFA"/>
     <w:rsid w:val="000B0BCA"/>
     <w:rsid w:val="000B1F6C"/>
     <w:rsid w:val="000B20FF"/>
     <w:rsid w:val="000B2108"/>
     <w:rsid w:val="000B26D7"/>
     <w:rsid w:val="000B2BD6"/>
     <w:rsid w:val="000B2D0C"/>
     <w:rsid w:val="000B2FC1"/>
     <w:rsid w:val="000B350E"/>
     <w:rsid w:val="000B381F"/>
     <w:rsid w:val="000B3F95"/>
+    <w:rsid w:val="000B5248"/>
     <w:rsid w:val="000B561A"/>
     <w:rsid w:val="000B562D"/>
     <w:rsid w:val="000B6F62"/>
     <w:rsid w:val="000B7048"/>
     <w:rsid w:val="000B71AF"/>
     <w:rsid w:val="000C124F"/>
     <w:rsid w:val="000C166C"/>
     <w:rsid w:val="000C2928"/>
     <w:rsid w:val="000C3265"/>
     <w:rsid w:val="000C3639"/>
     <w:rsid w:val="000C3E6B"/>
     <w:rsid w:val="000C4480"/>
     <w:rsid w:val="000C479D"/>
     <w:rsid w:val="000C55F9"/>
     <w:rsid w:val="000C611A"/>
     <w:rsid w:val="000C6408"/>
     <w:rsid w:val="000C64AE"/>
     <w:rsid w:val="000C7DBA"/>
     <w:rsid w:val="000D0A11"/>
     <w:rsid w:val="000D0A46"/>
     <w:rsid w:val="000D0BAC"/>
     <w:rsid w:val="000D1B29"/>
     <w:rsid w:val="000D1B47"/>
     <w:rsid w:val="000D3527"/>
     <w:rsid w:val="000D36C6"/>
@@ -12498,50 +13668,51 @@
     <w:rsid w:val="001160DB"/>
     <w:rsid w:val="001167DB"/>
     <w:rsid w:val="001168D1"/>
     <w:rsid w:val="00116F9B"/>
     <w:rsid w:val="00117864"/>
     <w:rsid w:val="00120081"/>
     <w:rsid w:val="0012090C"/>
     <w:rsid w:val="00120A86"/>
     <w:rsid w:val="00120D27"/>
     <w:rsid w:val="0012195C"/>
     <w:rsid w:val="00121A68"/>
     <w:rsid w:val="001220B7"/>
     <w:rsid w:val="0012257A"/>
     <w:rsid w:val="00122D04"/>
     <w:rsid w:val="00123BA3"/>
     <w:rsid w:val="00123D63"/>
     <w:rsid w:val="0012418B"/>
     <w:rsid w:val="001244DC"/>
     <w:rsid w:val="00124D03"/>
     <w:rsid w:val="00124F61"/>
     <w:rsid w:val="001252F6"/>
     <w:rsid w:val="00125338"/>
     <w:rsid w:val="0012675B"/>
     <w:rsid w:val="00126E72"/>
     <w:rsid w:val="0012762B"/>
+    <w:rsid w:val="0013002B"/>
     <w:rsid w:val="00130921"/>
     <w:rsid w:val="001315C4"/>
     <w:rsid w:val="00131986"/>
     <w:rsid w:val="00131D98"/>
     <w:rsid w:val="00132416"/>
     <w:rsid w:val="001327C5"/>
     <w:rsid w:val="00132DF8"/>
     <w:rsid w:val="001334BE"/>
     <w:rsid w:val="00133A2F"/>
     <w:rsid w:val="0013483C"/>
     <w:rsid w:val="00134D26"/>
     <w:rsid w:val="001354AF"/>
     <w:rsid w:val="001359F4"/>
     <w:rsid w:val="00135A52"/>
     <w:rsid w:val="00135BBC"/>
     <w:rsid w:val="001362CC"/>
     <w:rsid w:val="001373F9"/>
     <w:rsid w:val="00137EBA"/>
     <w:rsid w:val="00140288"/>
     <w:rsid w:val="00142C45"/>
     <w:rsid w:val="001434D2"/>
     <w:rsid w:val="001442F7"/>
     <w:rsid w:val="0014433B"/>
     <w:rsid w:val="00145A0A"/>
     <w:rsid w:val="00145A1F"/>
@@ -12637,50 +13808,51 @@
     <w:rsid w:val="001B1ACF"/>
     <w:rsid w:val="001B1CBD"/>
     <w:rsid w:val="001B1E94"/>
     <w:rsid w:val="001B2014"/>
     <w:rsid w:val="001B35C8"/>
     <w:rsid w:val="001B42F0"/>
     <w:rsid w:val="001B484E"/>
     <w:rsid w:val="001B4995"/>
     <w:rsid w:val="001B4CCD"/>
     <w:rsid w:val="001B5065"/>
     <w:rsid w:val="001B51D1"/>
     <w:rsid w:val="001B5BB3"/>
     <w:rsid w:val="001B5C8B"/>
     <w:rsid w:val="001B6647"/>
     <w:rsid w:val="001B696D"/>
     <w:rsid w:val="001B7F31"/>
     <w:rsid w:val="001C0957"/>
     <w:rsid w:val="001C1069"/>
     <w:rsid w:val="001C3863"/>
     <w:rsid w:val="001C38D0"/>
     <w:rsid w:val="001C4149"/>
     <w:rsid w:val="001C4F7F"/>
     <w:rsid w:val="001C5A6C"/>
     <w:rsid w:val="001C6771"/>
     <w:rsid w:val="001C78F6"/>
+    <w:rsid w:val="001C7DD3"/>
     <w:rsid w:val="001D0C8A"/>
     <w:rsid w:val="001D1055"/>
     <w:rsid w:val="001D1177"/>
     <w:rsid w:val="001D19C5"/>
     <w:rsid w:val="001D1E19"/>
     <w:rsid w:val="001D20B5"/>
     <w:rsid w:val="001D248E"/>
     <w:rsid w:val="001D263D"/>
     <w:rsid w:val="001D2E6E"/>
     <w:rsid w:val="001D38A8"/>
     <w:rsid w:val="001D4182"/>
     <w:rsid w:val="001D45A4"/>
     <w:rsid w:val="001D64BE"/>
     <w:rsid w:val="001D6B72"/>
     <w:rsid w:val="001D6C0E"/>
     <w:rsid w:val="001D722E"/>
     <w:rsid w:val="001D7FF2"/>
     <w:rsid w:val="001E0BD9"/>
     <w:rsid w:val="001E2089"/>
     <w:rsid w:val="001E218F"/>
     <w:rsid w:val="001E2738"/>
     <w:rsid w:val="001E2A09"/>
     <w:rsid w:val="001E425D"/>
     <w:rsid w:val="001E4D07"/>
     <w:rsid w:val="001E538C"/>
@@ -12882,74 +14054,76 @@
     <w:rsid w:val="00297834"/>
     <w:rsid w:val="00297B6D"/>
     <w:rsid w:val="002A075D"/>
     <w:rsid w:val="002A097B"/>
     <w:rsid w:val="002A1145"/>
     <w:rsid w:val="002A130F"/>
     <w:rsid w:val="002A1A89"/>
     <w:rsid w:val="002A1FF5"/>
     <w:rsid w:val="002A2BAA"/>
     <w:rsid w:val="002A396D"/>
     <w:rsid w:val="002A3BA7"/>
     <w:rsid w:val="002A44E8"/>
     <w:rsid w:val="002A4900"/>
     <w:rsid w:val="002A4A9B"/>
     <w:rsid w:val="002A4FFB"/>
     <w:rsid w:val="002A5414"/>
     <w:rsid w:val="002A6194"/>
     <w:rsid w:val="002A643E"/>
     <w:rsid w:val="002A674B"/>
     <w:rsid w:val="002A6C14"/>
     <w:rsid w:val="002A6F6C"/>
     <w:rsid w:val="002A7416"/>
     <w:rsid w:val="002A75E1"/>
     <w:rsid w:val="002B0840"/>
     <w:rsid w:val="002B1964"/>
+    <w:rsid w:val="002B26FA"/>
     <w:rsid w:val="002B2C7E"/>
     <w:rsid w:val="002B2E66"/>
     <w:rsid w:val="002B34E7"/>
     <w:rsid w:val="002B3AFE"/>
     <w:rsid w:val="002B4C2F"/>
     <w:rsid w:val="002B51E3"/>
     <w:rsid w:val="002B61BD"/>
     <w:rsid w:val="002B7825"/>
     <w:rsid w:val="002C03CC"/>
     <w:rsid w:val="002C0B0D"/>
     <w:rsid w:val="002C1583"/>
     <w:rsid w:val="002C1A83"/>
     <w:rsid w:val="002C1E4A"/>
     <w:rsid w:val="002C2361"/>
     <w:rsid w:val="002C24EF"/>
     <w:rsid w:val="002C2BC0"/>
     <w:rsid w:val="002C2E03"/>
     <w:rsid w:val="002C3AFB"/>
     <w:rsid w:val="002C48F1"/>
     <w:rsid w:val="002C4A7E"/>
     <w:rsid w:val="002C65B0"/>
     <w:rsid w:val="002C676E"/>
     <w:rsid w:val="002C6BE2"/>
     <w:rsid w:val="002C7737"/>
+    <w:rsid w:val="002C7A1E"/>
     <w:rsid w:val="002D0137"/>
     <w:rsid w:val="002D1109"/>
     <w:rsid w:val="002D38CC"/>
     <w:rsid w:val="002D3F29"/>
     <w:rsid w:val="002D4DDC"/>
     <w:rsid w:val="002D521F"/>
     <w:rsid w:val="002D527D"/>
     <w:rsid w:val="002D6D43"/>
     <w:rsid w:val="002D78C8"/>
     <w:rsid w:val="002D7BD4"/>
     <w:rsid w:val="002D7DA5"/>
     <w:rsid w:val="002E05F6"/>
     <w:rsid w:val="002E0A75"/>
     <w:rsid w:val="002E0AFB"/>
     <w:rsid w:val="002E13C2"/>
     <w:rsid w:val="002E1EBF"/>
     <w:rsid w:val="002E2562"/>
     <w:rsid w:val="002E3729"/>
     <w:rsid w:val="002E3C12"/>
     <w:rsid w:val="002E41A1"/>
     <w:rsid w:val="002E4C67"/>
     <w:rsid w:val="002E570A"/>
     <w:rsid w:val="002E5879"/>
     <w:rsid w:val="002E5AD3"/>
     <w:rsid w:val="002E5B26"/>
@@ -13127,51 +14301,50 @@
     <w:rsid w:val="00393D1C"/>
     <w:rsid w:val="00395021"/>
     <w:rsid w:val="00395327"/>
     <w:rsid w:val="003960D7"/>
     <w:rsid w:val="00397943"/>
     <w:rsid w:val="003A03AA"/>
     <w:rsid w:val="003A0779"/>
     <w:rsid w:val="003A1070"/>
     <w:rsid w:val="003A1847"/>
     <w:rsid w:val="003A1C9F"/>
     <w:rsid w:val="003A2087"/>
     <w:rsid w:val="003A21AE"/>
     <w:rsid w:val="003A231C"/>
     <w:rsid w:val="003A243C"/>
     <w:rsid w:val="003A290A"/>
     <w:rsid w:val="003A2C52"/>
     <w:rsid w:val="003A3860"/>
     <w:rsid w:val="003A46EA"/>
     <w:rsid w:val="003A51BA"/>
     <w:rsid w:val="003A621C"/>
     <w:rsid w:val="003A757E"/>
     <w:rsid w:val="003A7D31"/>
     <w:rsid w:val="003B02F8"/>
     <w:rsid w:val="003B03CD"/>
     <w:rsid w:val="003B0DA6"/>
-    <w:rsid w:val="003B0DBF"/>
     <w:rsid w:val="003B13CC"/>
     <w:rsid w:val="003B16E4"/>
     <w:rsid w:val="003B1FEE"/>
     <w:rsid w:val="003B266D"/>
     <w:rsid w:val="003B2916"/>
     <w:rsid w:val="003B4EEA"/>
     <w:rsid w:val="003B66C9"/>
     <w:rsid w:val="003B6F16"/>
     <w:rsid w:val="003C0742"/>
     <w:rsid w:val="003C0E4B"/>
     <w:rsid w:val="003C0ECA"/>
     <w:rsid w:val="003C1186"/>
     <w:rsid w:val="003C14DA"/>
     <w:rsid w:val="003C1952"/>
     <w:rsid w:val="003C1B95"/>
     <w:rsid w:val="003C2DE8"/>
     <w:rsid w:val="003C3229"/>
     <w:rsid w:val="003C394D"/>
     <w:rsid w:val="003C417A"/>
     <w:rsid w:val="003C4D33"/>
     <w:rsid w:val="003C4DF9"/>
     <w:rsid w:val="003C5137"/>
     <w:rsid w:val="003C5212"/>
     <w:rsid w:val="003C667E"/>
     <w:rsid w:val="003C7246"/>
@@ -13334,50 +14507,51 @@
     <w:rsid w:val="004778DC"/>
     <w:rsid w:val="00477E14"/>
     <w:rsid w:val="00480098"/>
     <w:rsid w:val="00480BBC"/>
     <w:rsid w:val="00480D10"/>
     <w:rsid w:val="00480DFC"/>
     <w:rsid w:val="004810C2"/>
     <w:rsid w:val="00481AFA"/>
     <w:rsid w:val="00483080"/>
     <w:rsid w:val="004839DB"/>
     <w:rsid w:val="00485D7F"/>
     <w:rsid w:val="00486250"/>
     <w:rsid w:val="00486390"/>
     <w:rsid w:val="004869CE"/>
     <w:rsid w:val="00486BE5"/>
     <w:rsid w:val="00487D1E"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="00493406"/>
     <w:rsid w:val="00493ED3"/>
     <w:rsid w:val="00493F19"/>
     <w:rsid w:val="00494F2E"/>
     <w:rsid w:val="00494F36"/>
     <w:rsid w:val="00495032"/>
     <w:rsid w:val="0049593D"/>
     <w:rsid w:val="00495AF8"/>
+    <w:rsid w:val="00496091"/>
     <w:rsid w:val="004967DA"/>
     <w:rsid w:val="00496A6A"/>
     <w:rsid w:val="0049797C"/>
     <w:rsid w:val="004979EA"/>
     <w:rsid w:val="004A041D"/>
     <w:rsid w:val="004A0A6C"/>
     <w:rsid w:val="004A26BF"/>
     <w:rsid w:val="004A2BCF"/>
     <w:rsid w:val="004A2D6E"/>
     <w:rsid w:val="004A33C4"/>
     <w:rsid w:val="004A3617"/>
     <w:rsid w:val="004A495C"/>
     <w:rsid w:val="004A541F"/>
     <w:rsid w:val="004A56DA"/>
     <w:rsid w:val="004A5945"/>
     <w:rsid w:val="004A5EDF"/>
     <w:rsid w:val="004A6D4D"/>
     <w:rsid w:val="004A7257"/>
     <w:rsid w:val="004A79D7"/>
     <w:rsid w:val="004B0873"/>
     <w:rsid w:val="004B091C"/>
     <w:rsid w:val="004B0F7C"/>
     <w:rsid w:val="004B34CE"/>
     <w:rsid w:val="004B3B2C"/>
     <w:rsid w:val="004B4440"/>
@@ -13453,51 +14627,50 @@
     <w:rsid w:val="00510E3B"/>
     <w:rsid w:val="005117C6"/>
     <w:rsid w:val="00511C12"/>
     <w:rsid w:val="00511C3B"/>
     <w:rsid w:val="00512EAD"/>
     <w:rsid w:val="005136D4"/>
     <w:rsid w:val="00514E82"/>
     <w:rsid w:val="005152A2"/>
     <w:rsid w:val="00515F31"/>
     <w:rsid w:val="005161E7"/>
     <w:rsid w:val="00516A06"/>
     <w:rsid w:val="00516E96"/>
     <w:rsid w:val="005174E0"/>
     <w:rsid w:val="00520086"/>
     <w:rsid w:val="00520EB7"/>
     <w:rsid w:val="00521335"/>
     <w:rsid w:val="00522382"/>
     <w:rsid w:val="0052350E"/>
     <w:rsid w:val="00523F12"/>
     <w:rsid w:val="005249ED"/>
     <w:rsid w:val="0052587D"/>
     <w:rsid w:val="00525C9A"/>
     <w:rsid w:val="00527D4C"/>
     <w:rsid w:val="00527DED"/>
     <w:rsid w:val="00530348"/>
-    <w:rsid w:val="00530418"/>
     <w:rsid w:val="00531C12"/>
     <w:rsid w:val="005323C6"/>
     <w:rsid w:val="00532408"/>
     <w:rsid w:val="00532F29"/>
     <w:rsid w:val="005335BE"/>
     <w:rsid w:val="0053361B"/>
     <w:rsid w:val="00533785"/>
     <w:rsid w:val="00533D49"/>
     <w:rsid w:val="00533E10"/>
     <w:rsid w:val="00533E7D"/>
     <w:rsid w:val="0053445C"/>
     <w:rsid w:val="0053519C"/>
     <w:rsid w:val="00535607"/>
     <w:rsid w:val="00535784"/>
     <w:rsid w:val="00535F6E"/>
     <w:rsid w:val="005361CA"/>
     <w:rsid w:val="0054126C"/>
     <w:rsid w:val="005425AF"/>
     <w:rsid w:val="00543A50"/>
     <w:rsid w:val="00543FE1"/>
     <w:rsid w:val="00544B81"/>
     <w:rsid w:val="00545C71"/>
     <w:rsid w:val="00545E40"/>
     <w:rsid w:val="005466CA"/>
     <w:rsid w:val="00547B90"/>
@@ -13573,94 +14746,96 @@
     <w:rsid w:val="005951D1"/>
     <w:rsid w:val="005953BD"/>
     <w:rsid w:val="005955DE"/>
     <w:rsid w:val="005966EA"/>
     <w:rsid w:val="00597228"/>
     <w:rsid w:val="005979E0"/>
     <w:rsid w:val="005A02A5"/>
     <w:rsid w:val="005A14F5"/>
     <w:rsid w:val="005A1D0F"/>
     <w:rsid w:val="005A2BB1"/>
     <w:rsid w:val="005A3060"/>
     <w:rsid w:val="005A4069"/>
     <w:rsid w:val="005A4449"/>
     <w:rsid w:val="005A5482"/>
     <w:rsid w:val="005A6240"/>
     <w:rsid w:val="005A652B"/>
     <w:rsid w:val="005A6E64"/>
     <w:rsid w:val="005A6EC9"/>
     <w:rsid w:val="005A7134"/>
     <w:rsid w:val="005A74E5"/>
     <w:rsid w:val="005A76D3"/>
     <w:rsid w:val="005B035B"/>
     <w:rsid w:val="005B087E"/>
     <w:rsid w:val="005B1159"/>
     <w:rsid w:val="005B1420"/>
+    <w:rsid w:val="005B3A55"/>
     <w:rsid w:val="005B41FC"/>
     <w:rsid w:val="005B4627"/>
     <w:rsid w:val="005B4636"/>
     <w:rsid w:val="005B4791"/>
     <w:rsid w:val="005B54CD"/>
     <w:rsid w:val="005B5DE0"/>
     <w:rsid w:val="005B5FF4"/>
     <w:rsid w:val="005B7561"/>
     <w:rsid w:val="005B757C"/>
     <w:rsid w:val="005B7690"/>
     <w:rsid w:val="005B77C5"/>
     <w:rsid w:val="005C14C3"/>
     <w:rsid w:val="005C1E6E"/>
     <w:rsid w:val="005C1F43"/>
     <w:rsid w:val="005C26DC"/>
     <w:rsid w:val="005C3642"/>
     <w:rsid w:val="005C3ACD"/>
     <w:rsid w:val="005C3D15"/>
     <w:rsid w:val="005C3DF6"/>
     <w:rsid w:val="005C3F96"/>
     <w:rsid w:val="005C535E"/>
     <w:rsid w:val="005C56E4"/>
     <w:rsid w:val="005C6764"/>
     <w:rsid w:val="005C7669"/>
     <w:rsid w:val="005C7A32"/>
     <w:rsid w:val="005C7DE5"/>
     <w:rsid w:val="005C7F5D"/>
     <w:rsid w:val="005D1C6D"/>
     <w:rsid w:val="005D1DD7"/>
     <w:rsid w:val="005D25E8"/>
     <w:rsid w:val="005D2851"/>
     <w:rsid w:val="005D2DF0"/>
     <w:rsid w:val="005D345C"/>
     <w:rsid w:val="005D355F"/>
     <w:rsid w:val="005D39E3"/>
     <w:rsid w:val="005D417D"/>
     <w:rsid w:val="005D4675"/>
     <w:rsid w:val="005D4A83"/>
     <w:rsid w:val="005D5863"/>
     <w:rsid w:val="005D5A8F"/>
     <w:rsid w:val="005D6604"/>
     <w:rsid w:val="005D7351"/>
     <w:rsid w:val="005D748E"/>
     <w:rsid w:val="005D7F4A"/>
+    <w:rsid w:val="005E0C3B"/>
     <w:rsid w:val="005E23B5"/>
     <w:rsid w:val="005E24FF"/>
     <w:rsid w:val="005E2D08"/>
     <w:rsid w:val="005E5602"/>
     <w:rsid w:val="005E6E28"/>
     <w:rsid w:val="005E74C1"/>
     <w:rsid w:val="005E7AC2"/>
     <w:rsid w:val="005F02B0"/>
     <w:rsid w:val="005F144B"/>
     <w:rsid w:val="005F1B1C"/>
     <w:rsid w:val="005F3570"/>
     <w:rsid w:val="005F3A47"/>
     <w:rsid w:val="005F4B1A"/>
     <w:rsid w:val="005F4BCF"/>
     <w:rsid w:val="005F51E2"/>
     <w:rsid w:val="005F7016"/>
     <w:rsid w:val="0060012D"/>
     <w:rsid w:val="006004FB"/>
     <w:rsid w:val="00600F73"/>
     <w:rsid w:val="00602100"/>
     <w:rsid w:val="00602AE1"/>
     <w:rsid w:val="00603D38"/>
     <w:rsid w:val="00604168"/>
     <w:rsid w:val="00604471"/>
     <w:rsid w:val="006048BF"/>
@@ -13773,50 +14948,51 @@
     <w:rsid w:val="006765AA"/>
     <w:rsid w:val="006768A1"/>
     <w:rsid w:val="006771DD"/>
     <w:rsid w:val="00677437"/>
     <w:rsid w:val="006812F2"/>
     <w:rsid w:val="00681558"/>
     <w:rsid w:val="00681912"/>
     <w:rsid w:val="00681C59"/>
     <w:rsid w:val="00681FF7"/>
     <w:rsid w:val="00682A8F"/>
     <w:rsid w:val="00682F62"/>
     <w:rsid w:val="00683F4F"/>
     <w:rsid w:val="00684715"/>
     <w:rsid w:val="00687781"/>
     <w:rsid w:val="00687CE0"/>
     <w:rsid w:val="00687D30"/>
     <w:rsid w:val="00687F88"/>
     <w:rsid w:val="006905C5"/>
     <w:rsid w:val="0069124D"/>
     <w:rsid w:val="006913BF"/>
     <w:rsid w:val="00691580"/>
     <w:rsid w:val="006916CB"/>
     <w:rsid w:val="00691E89"/>
     <w:rsid w:val="006932E7"/>
     <w:rsid w:val="00693850"/>
+    <w:rsid w:val="00693C1D"/>
     <w:rsid w:val="00693F2E"/>
     <w:rsid w:val="00694A10"/>
     <w:rsid w:val="00695EB4"/>
     <w:rsid w:val="00696702"/>
     <w:rsid w:val="00696DA1"/>
     <w:rsid w:val="0069765B"/>
     <w:rsid w:val="00697AE1"/>
     <w:rsid w:val="00697AFB"/>
     <w:rsid w:val="00697B3A"/>
     <w:rsid w:val="00697C5A"/>
     <w:rsid w:val="00697CFA"/>
     <w:rsid w:val="006A1B88"/>
     <w:rsid w:val="006A1C68"/>
     <w:rsid w:val="006A1F5A"/>
     <w:rsid w:val="006A3C8F"/>
     <w:rsid w:val="006A483B"/>
     <w:rsid w:val="006A5AE8"/>
     <w:rsid w:val="006A5F38"/>
     <w:rsid w:val="006A6117"/>
     <w:rsid w:val="006A6C70"/>
     <w:rsid w:val="006B06AC"/>
     <w:rsid w:val="006B117A"/>
     <w:rsid w:val="006B1753"/>
     <w:rsid w:val="006B1ABC"/>
     <w:rsid w:val="006B3989"/>
@@ -14023,50 +15199,51 @@
     <w:rsid w:val="00776FE0"/>
     <w:rsid w:val="00780159"/>
     <w:rsid w:val="007808BF"/>
     <w:rsid w:val="007811D6"/>
     <w:rsid w:val="00781866"/>
     <w:rsid w:val="00782008"/>
     <w:rsid w:val="00782304"/>
     <w:rsid w:val="0078256E"/>
     <w:rsid w:val="007825A5"/>
     <w:rsid w:val="007826FF"/>
     <w:rsid w:val="00783353"/>
     <w:rsid w:val="00784D63"/>
     <w:rsid w:val="007850E9"/>
     <w:rsid w:val="007862C6"/>
     <w:rsid w:val="007867C9"/>
     <w:rsid w:val="00786CE8"/>
     <w:rsid w:val="0078707D"/>
     <w:rsid w:val="007873CA"/>
     <w:rsid w:val="007873CC"/>
     <w:rsid w:val="00787D34"/>
     <w:rsid w:val="00787DB9"/>
     <w:rsid w:val="0079001F"/>
     <w:rsid w:val="007909BC"/>
     <w:rsid w:val="00792142"/>
     <w:rsid w:val="0079251D"/>
+    <w:rsid w:val="00792D61"/>
     <w:rsid w:val="00792FD9"/>
     <w:rsid w:val="0079356B"/>
     <w:rsid w:val="00793735"/>
     <w:rsid w:val="0079441B"/>
     <w:rsid w:val="00794A1D"/>
     <w:rsid w:val="00795B3D"/>
     <w:rsid w:val="00796EAC"/>
     <w:rsid w:val="007974A9"/>
     <w:rsid w:val="00797883"/>
     <w:rsid w:val="007979AA"/>
     <w:rsid w:val="00797F77"/>
     <w:rsid w:val="007A01B1"/>
     <w:rsid w:val="007A02DF"/>
     <w:rsid w:val="007A0C85"/>
     <w:rsid w:val="007A19A0"/>
     <w:rsid w:val="007A1C9F"/>
     <w:rsid w:val="007A25F2"/>
     <w:rsid w:val="007A2A03"/>
     <w:rsid w:val="007A3C37"/>
     <w:rsid w:val="007A3D50"/>
     <w:rsid w:val="007A487B"/>
     <w:rsid w:val="007A70FD"/>
     <w:rsid w:val="007A73E0"/>
     <w:rsid w:val="007A7CE5"/>
     <w:rsid w:val="007B0654"/>
@@ -14096,52 +15273,54 @@
     <w:rsid w:val="007C200E"/>
     <w:rsid w:val="007C2132"/>
     <w:rsid w:val="007C28F0"/>
     <w:rsid w:val="007C30FE"/>
     <w:rsid w:val="007C33C2"/>
     <w:rsid w:val="007C39B3"/>
     <w:rsid w:val="007C5BD0"/>
     <w:rsid w:val="007C679E"/>
     <w:rsid w:val="007C7087"/>
     <w:rsid w:val="007D0205"/>
     <w:rsid w:val="007D0A4F"/>
     <w:rsid w:val="007D0B6F"/>
     <w:rsid w:val="007D0CCD"/>
     <w:rsid w:val="007D35EC"/>
     <w:rsid w:val="007D3818"/>
     <w:rsid w:val="007D66A1"/>
     <w:rsid w:val="007D6986"/>
     <w:rsid w:val="007D6FF9"/>
     <w:rsid w:val="007D78FB"/>
     <w:rsid w:val="007E0158"/>
     <w:rsid w:val="007E0D04"/>
     <w:rsid w:val="007E0DBD"/>
     <w:rsid w:val="007E1EE0"/>
     <w:rsid w:val="007E27FA"/>
     <w:rsid w:val="007E428F"/>
+    <w:rsid w:val="007E60C0"/>
     <w:rsid w:val="007F02AA"/>
     <w:rsid w:val="007F0EEC"/>
+    <w:rsid w:val="007F1523"/>
     <w:rsid w:val="007F19A2"/>
     <w:rsid w:val="007F2786"/>
     <w:rsid w:val="007F4032"/>
     <w:rsid w:val="007F42D2"/>
     <w:rsid w:val="007F45EB"/>
     <w:rsid w:val="007F508D"/>
     <w:rsid w:val="007F5553"/>
     <w:rsid w:val="007F56B2"/>
     <w:rsid w:val="007F5722"/>
     <w:rsid w:val="007F5EBA"/>
     <w:rsid w:val="007F7073"/>
     <w:rsid w:val="008002A3"/>
     <w:rsid w:val="0080045B"/>
     <w:rsid w:val="00801183"/>
     <w:rsid w:val="00801221"/>
     <w:rsid w:val="008025C1"/>
     <w:rsid w:val="008026AA"/>
     <w:rsid w:val="0080281D"/>
     <w:rsid w:val="00803600"/>
     <w:rsid w:val="0080368E"/>
     <w:rsid w:val="008036BC"/>
     <w:rsid w:val="00805F21"/>
     <w:rsid w:val="008065D1"/>
     <w:rsid w:val="00806F8B"/>
     <w:rsid w:val="008076AE"/>
@@ -14199,50 +15378,51 @@
     <w:rsid w:val="00842E54"/>
     <w:rsid w:val="0084339D"/>
     <w:rsid w:val="00844CE1"/>
     <w:rsid w:val="00845A53"/>
     <w:rsid w:val="00845C4D"/>
     <w:rsid w:val="00845D7F"/>
     <w:rsid w:val="00846860"/>
     <w:rsid w:val="00846987"/>
     <w:rsid w:val="0085058C"/>
     <w:rsid w:val="00850992"/>
     <w:rsid w:val="00851E27"/>
     <w:rsid w:val="00852624"/>
     <w:rsid w:val="00852692"/>
     <w:rsid w:val="00852E15"/>
     <w:rsid w:val="00853927"/>
     <w:rsid w:val="00853A83"/>
     <w:rsid w:val="00855C4D"/>
     <w:rsid w:val="00855E00"/>
     <w:rsid w:val="008561DB"/>
     <w:rsid w:val="008563D2"/>
     <w:rsid w:val="00856820"/>
     <w:rsid w:val="00857056"/>
     <w:rsid w:val="0085776E"/>
     <w:rsid w:val="008600A0"/>
     <w:rsid w:val="0086065D"/>
+    <w:rsid w:val="00860C3C"/>
     <w:rsid w:val="008622DB"/>
     <w:rsid w:val="008626E7"/>
     <w:rsid w:val="00862BA8"/>
     <w:rsid w:val="008637E8"/>
     <w:rsid w:val="00865D05"/>
     <w:rsid w:val="008676E8"/>
     <w:rsid w:val="00870925"/>
     <w:rsid w:val="00870A22"/>
     <w:rsid w:val="0087226E"/>
     <w:rsid w:val="008728C8"/>
     <w:rsid w:val="00872A3C"/>
     <w:rsid w:val="00872BCE"/>
     <w:rsid w:val="00873436"/>
     <w:rsid w:val="00873CB3"/>
     <w:rsid w:val="00873D36"/>
     <w:rsid w:val="00874028"/>
     <w:rsid w:val="00874BA0"/>
     <w:rsid w:val="00875462"/>
     <w:rsid w:val="008755E0"/>
     <w:rsid w:val="008756EC"/>
     <w:rsid w:val="0087692C"/>
     <w:rsid w:val="00876AC8"/>
     <w:rsid w:val="00876B73"/>
     <w:rsid w:val="00876E2A"/>
     <w:rsid w:val="00877194"/>
@@ -14303,50 +15483,51 @@
     <w:rsid w:val="008C53D7"/>
     <w:rsid w:val="008C56CC"/>
     <w:rsid w:val="008C5819"/>
     <w:rsid w:val="008C5BB4"/>
     <w:rsid w:val="008C5E62"/>
     <w:rsid w:val="008C6F2C"/>
     <w:rsid w:val="008C6FC5"/>
     <w:rsid w:val="008C7BF8"/>
     <w:rsid w:val="008D0579"/>
     <w:rsid w:val="008D1170"/>
     <w:rsid w:val="008D19C0"/>
     <w:rsid w:val="008D1F79"/>
     <w:rsid w:val="008D231A"/>
     <w:rsid w:val="008D341C"/>
     <w:rsid w:val="008D3725"/>
     <w:rsid w:val="008D37EC"/>
     <w:rsid w:val="008D3AC8"/>
     <w:rsid w:val="008D42C0"/>
     <w:rsid w:val="008D4FE6"/>
     <w:rsid w:val="008D553E"/>
     <w:rsid w:val="008D699B"/>
     <w:rsid w:val="008E028E"/>
     <w:rsid w:val="008E0967"/>
     <w:rsid w:val="008E0AD7"/>
     <w:rsid w:val="008E1172"/>
+    <w:rsid w:val="008E1F2A"/>
     <w:rsid w:val="008E24C5"/>
     <w:rsid w:val="008E28E4"/>
     <w:rsid w:val="008E3A17"/>
     <w:rsid w:val="008E4FCD"/>
     <w:rsid w:val="008E55D6"/>
     <w:rsid w:val="008E591F"/>
     <w:rsid w:val="008E5C37"/>
     <w:rsid w:val="008E5D06"/>
     <w:rsid w:val="008E63BE"/>
     <w:rsid w:val="008E63DA"/>
     <w:rsid w:val="008E756D"/>
     <w:rsid w:val="008F01CA"/>
     <w:rsid w:val="008F0817"/>
     <w:rsid w:val="008F0A6A"/>
     <w:rsid w:val="008F1456"/>
     <w:rsid w:val="008F1926"/>
     <w:rsid w:val="008F21D6"/>
     <w:rsid w:val="008F2816"/>
     <w:rsid w:val="008F2E27"/>
     <w:rsid w:val="008F2E5D"/>
     <w:rsid w:val="008F32F6"/>
     <w:rsid w:val="008F3703"/>
     <w:rsid w:val="008F5349"/>
     <w:rsid w:val="008F63F2"/>
     <w:rsid w:val="008F68D4"/>
@@ -14446,59 +15627,59 @@
     <w:rsid w:val="009562EE"/>
     <w:rsid w:val="00956A62"/>
     <w:rsid w:val="00956B66"/>
     <w:rsid w:val="00957DF4"/>
     <w:rsid w:val="00960A24"/>
     <w:rsid w:val="00962650"/>
     <w:rsid w:val="009629F2"/>
     <w:rsid w:val="00962D53"/>
     <w:rsid w:val="009633C3"/>
     <w:rsid w:val="00963DAB"/>
     <w:rsid w:val="00964843"/>
     <w:rsid w:val="0096548E"/>
     <w:rsid w:val="00965FFB"/>
     <w:rsid w:val="009665AA"/>
     <w:rsid w:val="00966B44"/>
     <w:rsid w:val="0096750E"/>
     <w:rsid w:val="0097068B"/>
     <w:rsid w:val="00970A43"/>
     <w:rsid w:val="009719A8"/>
     <w:rsid w:val="00971C45"/>
     <w:rsid w:val="009728EA"/>
     <w:rsid w:val="0097339E"/>
     <w:rsid w:val="009734FB"/>
     <w:rsid w:val="009738BF"/>
     <w:rsid w:val="00973A14"/>
+    <w:rsid w:val="0097424B"/>
     <w:rsid w:val="0097428B"/>
     <w:rsid w:val="009743C0"/>
     <w:rsid w:val="009744B4"/>
     <w:rsid w:val="00975D26"/>
     <w:rsid w:val="00976094"/>
     <w:rsid w:val="009764F3"/>
     <w:rsid w:val="009803F0"/>
     <w:rsid w:val="0098059F"/>
-    <w:rsid w:val="0098078D"/>
     <w:rsid w:val="009811FE"/>
     <w:rsid w:val="009815D0"/>
     <w:rsid w:val="00981894"/>
     <w:rsid w:val="00981D63"/>
     <w:rsid w:val="00981EC3"/>
     <w:rsid w:val="00981F97"/>
     <w:rsid w:val="0098253C"/>
     <w:rsid w:val="00982A7C"/>
     <w:rsid w:val="009832E2"/>
     <w:rsid w:val="009836AC"/>
     <w:rsid w:val="00983762"/>
     <w:rsid w:val="009847C3"/>
     <w:rsid w:val="00985697"/>
     <w:rsid w:val="00986209"/>
     <w:rsid w:val="0098675C"/>
     <w:rsid w:val="009869AF"/>
     <w:rsid w:val="00986BCA"/>
     <w:rsid w:val="009871C5"/>
     <w:rsid w:val="009872C0"/>
     <w:rsid w:val="009874A0"/>
     <w:rsid w:val="009902B5"/>
     <w:rsid w:val="009905FA"/>
     <w:rsid w:val="009911CB"/>
     <w:rsid w:val="00991302"/>
     <w:rsid w:val="0099162A"/>
@@ -14591,50 +15772,51 @@
     <w:rsid w:val="009E065E"/>
     <w:rsid w:val="009E1C56"/>
     <w:rsid w:val="009E21FD"/>
     <w:rsid w:val="009E2540"/>
     <w:rsid w:val="009E2D2B"/>
     <w:rsid w:val="009E3BC3"/>
     <w:rsid w:val="009E3E31"/>
     <w:rsid w:val="009E3E7D"/>
     <w:rsid w:val="009E4043"/>
     <w:rsid w:val="009E4357"/>
     <w:rsid w:val="009E4AE9"/>
     <w:rsid w:val="009E62F0"/>
     <w:rsid w:val="009E6E63"/>
     <w:rsid w:val="009E7427"/>
     <w:rsid w:val="009E7A58"/>
     <w:rsid w:val="009F0CC4"/>
     <w:rsid w:val="009F0EA6"/>
     <w:rsid w:val="009F15C9"/>
     <w:rsid w:val="009F2575"/>
     <w:rsid w:val="009F28A8"/>
     <w:rsid w:val="009F2935"/>
     <w:rsid w:val="009F2ACC"/>
     <w:rsid w:val="009F3601"/>
     <w:rsid w:val="009F3824"/>
     <w:rsid w:val="009F3B2B"/>
+    <w:rsid w:val="009F585C"/>
     <w:rsid w:val="009F6111"/>
     <w:rsid w:val="009F661B"/>
     <w:rsid w:val="009F71DE"/>
     <w:rsid w:val="009F72EE"/>
     <w:rsid w:val="009F7B8D"/>
     <w:rsid w:val="00A0033D"/>
     <w:rsid w:val="00A0110D"/>
     <w:rsid w:val="00A0145B"/>
     <w:rsid w:val="00A01470"/>
     <w:rsid w:val="00A017F3"/>
     <w:rsid w:val="00A02E55"/>
     <w:rsid w:val="00A02F2D"/>
     <w:rsid w:val="00A033B0"/>
     <w:rsid w:val="00A03B7E"/>
     <w:rsid w:val="00A03B83"/>
     <w:rsid w:val="00A03BDF"/>
     <w:rsid w:val="00A03BF9"/>
     <w:rsid w:val="00A0519B"/>
     <w:rsid w:val="00A05621"/>
     <w:rsid w:val="00A05CC8"/>
     <w:rsid w:val="00A0657E"/>
     <w:rsid w:val="00A06A40"/>
     <w:rsid w:val="00A07201"/>
     <w:rsid w:val="00A0770F"/>
     <w:rsid w:val="00A07BE8"/>
@@ -14695,142 +15877,144 @@
     <w:rsid w:val="00A47D7F"/>
     <w:rsid w:val="00A50472"/>
     <w:rsid w:val="00A50BBE"/>
     <w:rsid w:val="00A50EBF"/>
     <w:rsid w:val="00A5102B"/>
     <w:rsid w:val="00A517C3"/>
     <w:rsid w:val="00A51B8D"/>
     <w:rsid w:val="00A51F29"/>
     <w:rsid w:val="00A525C4"/>
     <w:rsid w:val="00A528B4"/>
     <w:rsid w:val="00A53EC9"/>
     <w:rsid w:val="00A542B8"/>
     <w:rsid w:val="00A55438"/>
     <w:rsid w:val="00A5590B"/>
     <w:rsid w:val="00A5696E"/>
     <w:rsid w:val="00A60AC0"/>
     <w:rsid w:val="00A614DB"/>
     <w:rsid w:val="00A616E1"/>
     <w:rsid w:val="00A61A45"/>
     <w:rsid w:val="00A62DD2"/>
     <w:rsid w:val="00A634E8"/>
     <w:rsid w:val="00A6388D"/>
     <w:rsid w:val="00A63B4D"/>
     <w:rsid w:val="00A64326"/>
     <w:rsid w:val="00A647C5"/>
+    <w:rsid w:val="00A6486A"/>
     <w:rsid w:val="00A64AF1"/>
     <w:rsid w:val="00A64B90"/>
     <w:rsid w:val="00A65C0F"/>
     <w:rsid w:val="00A671D6"/>
     <w:rsid w:val="00A70347"/>
     <w:rsid w:val="00A70AFE"/>
     <w:rsid w:val="00A71248"/>
     <w:rsid w:val="00A71E11"/>
     <w:rsid w:val="00A72118"/>
     <w:rsid w:val="00A7243F"/>
     <w:rsid w:val="00A736B4"/>
     <w:rsid w:val="00A7411E"/>
     <w:rsid w:val="00A743A4"/>
     <w:rsid w:val="00A743D9"/>
     <w:rsid w:val="00A745AB"/>
     <w:rsid w:val="00A74C27"/>
     <w:rsid w:val="00A74D23"/>
     <w:rsid w:val="00A753C4"/>
     <w:rsid w:val="00A753D8"/>
     <w:rsid w:val="00A7566E"/>
     <w:rsid w:val="00A75C62"/>
     <w:rsid w:val="00A76284"/>
     <w:rsid w:val="00A76470"/>
     <w:rsid w:val="00A76CA2"/>
     <w:rsid w:val="00A7728F"/>
     <w:rsid w:val="00A772FA"/>
     <w:rsid w:val="00A777B7"/>
     <w:rsid w:val="00A77DF4"/>
     <w:rsid w:val="00A81359"/>
     <w:rsid w:val="00A814F9"/>
     <w:rsid w:val="00A81F6D"/>
     <w:rsid w:val="00A821D9"/>
     <w:rsid w:val="00A836C5"/>
     <w:rsid w:val="00A83DB9"/>
     <w:rsid w:val="00A84616"/>
     <w:rsid w:val="00A847ED"/>
     <w:rsid w:val="00A848BC"/>
     <w:rsid w:val="00A84980"/>
     <w:rsid w:val="00A8546A"/>
     <w:rsid w:val="00A85A98"/>
     <w:rsid w:val="00A85EDA"/>
     <w:rsid w:val="00A86511"/>
     <w:rsid w:val="00A866BE"/>
     <w:rsid w:val="00A87745"/>
     <w:rsid w:val="00A907C8"/>
     <w:rsid w:val="00A91225"/>
     <w:rsid w:val="00A91696"/>
-    <w:rsid w:val="00A91973"/>
     <w:rsid w:val="00A91CE1"/>
     <w:rsid w:val="00A935DF"/>
     <w:rsid w:val="00A93744"/>
     <w:rsid w:val="00A93E58"/>
     <w:rsid w:val="00A941C3"/>
+    <w:rsid w:val="00A945FF"/>
     <w:rsid w:val="00A9542C"/>
     <w:rsid w:val="00A97A72"/>
     <w:rsid w:val="00AA1B89"/>
     <w:rsid w:val="00AA1F41"/>
     <w:rsid w:val="00AA25ED"/>
     <w:rsid w:val="00AA25FE"/>
     <w:rsid w:val="00AA290E"/>
     <w:rsid w:val="00AA3301"/>
     <w:rsid w:val="00AA35A0"/>
     <w:rsid w:val="00AA3926"/>
     <w:rsid w:val="00AA4956"/>
     <w:rsid w:val="00AA4CAF"/>
     <w:rsid w:val="00AA4EB4"/>
     <w:rsid w:val="00AA5016"/>
     <w:rsid w:val="00AA57B1"/>
     <w:rsid w:val="00AA71E0"/>
     <w:rsid w:val="00AA75C1"/>
     <w:rsid w:val="00AA75CA"/>
     <w:rsid w:val="00AA75D4"/>
     <w:rsid w:val="00AA7A0E"/>
     <w:rsid w:val="00AA7BA6"/>
     <w:rsid w:val="00AA7DC7"/>
     <w:rsid w:val="00AB0442"/>
     <w:rsid w:val="00AB18A3"/>
     <w:rsid w:val="00AB3243"/>
     <w:rsid w:val="00AB38CC"/>
     <w:rsid w:val="00AB3D89"/>
     <w:rsid w:val="00AB3E0E"/>
     <w:rsid w:val="00AB403D"/>
     <w:rsid w:val="00AB5070"/>
     <w:rsid w:val="00AB50FF"/>
     <w:rsid w:val="00AB599A"/>
     <w:rsid w:val="00AB6B98"/>
     <w:rsid w:val="00AB7DD5"/>
     <w:rsid w:val="00AC0743"/>
     <w:rsid w:val="00AC0ED0"/>
     <w:rsid w:val="00AC12F4"/>
     <w:rsid w:val="00AC1FCB"/>
     <w:rsid w:val="00AC2972"/>
+    <w:rsid w:val="00AC2BCA"/>
     <w:rsid w:val="00AC3ADC"/>
     <w:rsid w:val="00AC4D42"/>
     <w:rsid w:val="00AC4EF6"/>
     <w:rsid w:val="00AC6282"/>
     <w:rsid w:val="00AC66CB"/>
     <w:rsid w:val="00AC69F1"/>
     <w:rsid w:val="00AC6E6B"/>
     <w:rsid w:val="00AC7289"/>
     <w:rsid w:val="00AC7332"/>
     <w:rsid w:val="00AC7976"/>
     <w:rsid w:val="00AD089E"/>
     <w:rsid w:val="00AD0DA3"/>
     <w:rsid w:val="00AD2517"/>
     <w:rsid w:val="00AD2848"/>
     <w:rsid w:val="00AD3163"/>
     <w:rsid w:val="00AD3181"/>
     <w:rsid w:val="00AD3558"/>
     <w:rsid w:val="00AD3D5B"/>
     <w:rsid w:val="00AD3E1D"/>
     <w:rsid w:val="00AD4EFE"/>
     <w:rsid w:val="00AD5761"/>
     <w:rsid w:val="00AD5BB9"/>
     <w:rsid w:val="00AD69B3"/>
     <w:rsid w:val="00AD72B1"/>
     <w:rsid w:val="00AE113E"/>
@@ -14886,50 +16070,51 @@
     <w:rsid w:val="00B17E5F"/>
     <w:rsid w:val="00B17FDB"/>
     <w:rsid w:val="00B2040F"/>
     <w:rsid w:val="00B21C6F"/>
     <w:rsid w:val="00B22CDD"/>
     <w:rsid w:val="00B236C3"/>
     <w:rsid w:val="00B23DA0"/>
     <w:rsid w:val="00B2451C"/>
     <w:rsid w:val="00B247C0"/>
     <w:rsid w:val="00B24B89"/>
     <w:rsid w:val="00B24D5E"/>
     <w:rsid w:val="00B24FC8"/>
     <w:rsid w:val="00B259D3"/>
     <w:rsid w:val="00B25DD5"/>
     <w:rsid w:val="00B262E1"/>
     <w:rsid w:val="00B2738E"/>
     <w:rsid w:val="00B274EB"/>
     <w:rsid w:val="00B30A1E"/>
     <w:rsid w:val="00B3134C"/>
     <w:rsid w:val="00B31D7B"/>
     <w:rsid w:val="00B321AF"/>
     <w:rsid w:val="00B32CB7"/>
     <w:rsid w:val="00B33E27"/>
     <w:rsid w:val="00B34A8C"/>
     <w:rsid w:val="00B35D05"/>
+    <w:rsid w:val="00B35DF0"/>
     <w:rsid w:val="00B360C2"/>
     <w:rsid w:val="00B36820"/>
     <w:rsid w:val="00B36C34"/>
     <w:rsid w:val="00B3706D"/>
     <w:rsid w:val="00B40692"/>
     <w:rsid w:val="00B41B1D"/>
     <w:rsid w:val="00B41D96"/>
     <w:rsid w:val="00B42548"/>
     <w:rsid w:val="00B42BDB"/>
     <w:rsid w:val="00B42F3E"/>
     <w:rsid w:val="00B43071"/>
     <w:rsid w:val="00B44798"/>
     <w:rsid w:val="00B44876"/>
     <w:rsid w:val="00B45F14"/>
     <w:rsid w:val="00B469A6"/>
     <w:rsid w:val="00B46F3D"/>
     <w:rsid w:val="00B47128"/>
     <w:rsid w:val="00B47D07"/>
     <w:rsid w:val="00B50134"/>
     <w:rsid w:val="00B51A7B"/>
     <w:rsid w:val="00B51AC8"/>
     <w:rsid w:val="00B51BE4"/>
     <w:rsid w:val="00B51EAE"/>
     <w:rsid w:val="00B52311"/>
     <w:rsid w:val="00B529F6"/>
@@ -15048,50 +16233,51 @@
     <w:rsid w:val="00BD1AE6"/>
     <w:rsid w:val="00BD2373"/>
     <w:rsid w:val="00BD2BFA"/>
     <w:rsid w:val="00BD2E91"/>
     <w:rsid w:val="00BD3002"/>
     <w:rsid w:val="00BD3179"/>
     <w:rsid w:val="00BD4390"/>
     <w:rsid w:val="00BD54C8"/>
     <w:rsid w:val="00BD5FD9"/>
     <w:rsid w:val="00BD60F7"/>
     <w:rsid w:val="00BD6B84"/>
     <w:rsid w:val="00BD7266"/>
     <w:rsid w:val="00BD7C92"/>
     <w:rsid w:val="00BD7D46"/>
     <w:rsid w:val="00BD7DDF"/>
     <w:rsid w:val="00BE0192"/>
     <w:rsid w:val="00BE088B"/>
     <w:rsid w:val="00BE20CE"/>
     <w:rsid w:val="00BE2185"/>
     <w:rsid w:val="00BE21B0"/>
     <w:rsid w:val="00BE2F57"/>
     <w:rsid w:val="00BE3811"/>
     <w:rsid w:val="00BE3B1C"/>
     <w:rsid w:val="00BE3D18"/>
     <w:rsid w:val="00BE3ED2"/>
+    <w:rsid w:val="00BE47AC"/>
     <w:rsid w:val="00BE5081"/>
     <w:rsid w:val="00BE50BD"/>
     <w:rsid w:val="00BE52FE"/>
     <w:rsid w:val="00BE58EA"/>
     <w:rsid w:val="00BE5AC2"/>
     <w:rsid w:val="00BE5C73"/>
     <w:rsid w:val="00BE5D0D"/>
     <w:rsid w:val="00BE5D9F"/>
     <w:rsid w:val="00BE602B"/>
     <w:rsid w:val="00BE75D3"/>
     <w:rsid w:val="00BE7F94"/>
     <w:rsid w:val="00BF09E3"/>
     <w:rsid w:val="00BF1825"/>
     <w:rsid w:val="00BF1C61"/>
     <w:rsid w:val="00BF1F22"/>
     <w:rsid w:val="00BF245C"/>
     <w:rsid w:val="00BF3280"/>
     <w:rsid w:val="00BF3B93"/>
     <w:rsid w:val="00BF3C5D"/>
     <w:rsid w:val="00BF4983"/>
     <w:rsid w:val="00BF4C72"/>
     <w:rsid w:val="00BF52FE"/>
     <w:rsid w:val="00BF5476"/>
     <w:rsid w:val="00BF57E7"/>
     <w:rsid w:val="00BF5C51"/>
@@ -15283,50 +16469,51 @@
     <w:rsid w:val="00CC5282"/>
     <w:rsid w:val="00CC5690"/>
     <w:rsid w:val="00CC5E60"/>
     <w:rsid w:val="00CC66AE"/>
     <w:rsid w:val="00CC7E63"/>
     <w:rsid w:val="00CD0162"/>
     <w:rsid w:val="00CD1540"/>
     <w:rsid w:val="00CD1B74"/>
     <w:rsid w:val="00CD1FCE"/>
     <w:rsid w:val="00CD2B35"/>
     <w:rsid w:val="00CD2C0D"/>
     <w:rsid w:val="00CD3A22"/>
     <w:rsid w:val="00CD4567"/>
     <w:rsid w:val="00CD47B2"/>
     <w:rsid w:val="00CD4AE1"/>
     <w:rsid w:val="00CD4DE8"/>
     <w:rsid w:val="00CD515F"/>
     <w:rsid w:val="00CD735A"/>
     <w:rsid w:val="00CE00ED"/>
     <w:rsid w:val="00CE0C2D"/>
     <w:rsid w:val="00CE2F1B"/>
     <w:rsid w:val="00CE3781"/>
     <w:rsid w:val="00CE3F1B"/>
     <w:rsid w:val="00CE4135"/>
     <w:rsid w:val="00CE47CF"/>
+    <w:rsid w:val="00CE47DE"/>
     <w:rsid w:val="00CE52D9"/>
     <w:rsid w:val="00CE598B"/>
     <w:rsid w:val="00CE6A34"/>
     <w:rsid w:val="00CE6B02"/>
     <w:rsid w:val="00CE73DE"/>
     <w:rsid w:val="00CE7680"/>
     <w:rsid w:val="00CF05D3"/>
     <w:rsid w:val="00CF09F8"/>
     <w:rsid w:val="00CF33D6"/>
     <w:rsid w:val="00CF36E0"/>
     <w:rsid w:val="00CF4C9E"/>
     <w:rsid w:val="00CF56C5"/>
     <w:rsid w:val="00CF5FC6"/>
     <w:rsid w:val="00CF6452"/>
     <w:rsid w:val="00CF78DB"/>
     <w:rsid w:val="00D002BF"/>
     <w:rsid w:val="00D008B8"/>
     <w:rsid w:val="00D00D98"/>
     <w:rsid w:val="00D030B5"/>
     <w:rsid w:val="00D03537"/>
     <w:rsid w:val="00D03E02"/>
     <w:rsid w:val="00D04792"/>
     <w:rsid w:val="00D05023"/>
     <w:rsid w:val="00D057CE"/>
     <w:rsid w:val="00D06DB7"/>
@@ -15435,50 +16622,51 @@
     <w:rsid w:val="00D84AD6"/>
     <w:rsid w:val="00D84FBC"/>
     <w:rsid w:val="00D850E2"/>
     <w:rsid w:val="00D856E5"/>
     <w:rsid w:val="00D85D1A"/>
     <w:rsid w:val="00D86175"/>
     <w:rsid w:val="00D8638F"/>
     <w:rsid w:val="00D87192"/>
     <w:rsid w:val="00D872B1"/>
     <w:rsid w:val="00D91072"/>
     <w:rsid w:val="00D91B02"/>
     <w:rsid w:val="00D91CE0"/>
     <w:rsid w:val="00D91F07"/>
     <w:rsid w:val="00D92090"/>
     <w:rsid w:val="00D925E2"/>
     <w:rsid w:val="00D92FAC"/>
     <w:rsid w:val="00D93320"/>
     <w:rsid w:val="00D9397E"/>
     <w:rsid w:val="00D93BC0"/>
     <w:rsid w:val="00D94271"/>
     <w:rsid w:val="00D945D0"/>
     <w:rsid w:val="00D953FC"/>
     <w:rsid w:val="00D955EC"/>
     <w:rsid w:val="00D95782"/>
     <w:rsid w:val="00D9631E"/>
+    <w:rsid w:val="00D96BF2"/>
     <w:rsid w:val="00D97390"/>
     <w:rsid w:val="00D973BA"/>
     <w:rsid w:val="00DA06CF"/>
     <w:rsid w:val="00DA0818"/>
     <w:rsid w:val="00DA2175"/>
     <w:rsid w:val="00DA2199"/>
     <w:rsid w:val="00DA223B"/>
     <w:rsid w:val="00DA28FB"/>
     <w:rsid w:val="00DA2A88"/>
     <w:rsid w:val="00DA2C61"/>
     <w:rsid w:val="00DA3886"/>
     <w:rsid w:val="00DA4864"/>
     <w:rsid w:val="00DA6028"/>
     <w:rsid w:val="00DA70E7"/>
     <w:rsid w:val="00DA74C7"/>
     <w:rsid w:val="00DA7882"/>
     <w:rsid w:val="00DA7950"/>
     <w:rsid w:val="00DA7A00"/>
     <w:rsid w:val="00DB02E0"/>
     <w:rsid w:val="00DB095D"/>
     <w:rsid w:val="00DB1305"/>
     <w:rsid w:val="00DB14C8"/>
     <w:rsid w:val="00DB1BB3"/>
     <w:rsid w:val="00DB2011"/>
     <w:rsid w:val="00DB2175"/>
@@ -15656,80 +16844,82 @@
     <w:rsid w:val="00E62F76"/>
     <w:rsid w:val="00E635BB"/>
     <w:rsid w:val="00E63C73"/>
     <w:rsid w:val="00E647CB"/>
     <w:rsid w:val="00E64FEB"/>
     <w:rsid w:val="00E65757"/>
     <w:rsid w:val="00E65AE7"/>
     <w:rsid w:val="00E66623"/>
     <w:rsid w:val="00E66704"/>
     <w:rsid w:val="00E66CF1"/>
     <w:rsid w:val="00E708B4"/>
     <w:rsid w:val="00E70928"/>
     <w:rsid w:val="00E718C4"/>
     <w:rsid w:val="00E72B77"/>
     <w:rsid w:val="00E73923"/>
     <w:rsid w:val="00E74619"/>
     <w:rsid w:val="00E74C7D"/>
     <w:rsid w:val="00E75019"/>
     <w:rsid w:val="00E75D86"/>
     <w:rsid w:val="00E76CD3"/>
     <w:rsid w:val="00E774FB"/>
     <w:rsid w:val="00E77E12"/>
     <w:rsid w:val="00E77E77"/>
     <w:rsid w:val="00E8053F"/>
     <w:rsid w:val="00E80B14"/>
+    <w:rsid w:val="00E8151D"/>
     <w:rsid w:val="00E81911"/>
     <w:rsid w:val="00E819FF"/>
     <w:rsid w:val="00E81BA3"/>
     <w:rsid w:val="00E820B5"/>
     <w:rsid w:val="00E8238C"/>
     <w:rsid w:val="00E82A4F"/>
     <w:rsid w:val="00E82BB4"/>
     <w:rsid w:val="00E83091"/>
     <w:rsid w:val="00E83673"/>
     <w:rsid w:val="00E84470"/>
     <w:rsid w:val="00E847F0"/>
     <w:rsid w:val="00E84E8F"/>
     <w:rsid w:val="00E85F97"/>
     <w:rsid w:val="00E867FA"/>
     <w:rsid w:val="00E869A5"/>
     <w:rsid w:val="00E90C68"/>
     <w:rsid w:val="00E924CA"/>
     <w:rsid w:val="00E92C62"/>
     <w:rsid w:val="00E930FF"/>
     <w:rsid w:val="00E9322A"/>
     <w:rsid w:val="00E93A29"/>
     <w:rsid w:val="00E93EF2"/>
     <w:rsid w:val="00E93F30"/>
     <w:rsid w:val="00E9484C"/>
     <w:rsid w:val="00E948C4"/>
     <w:rsid w:val="00E95475"/>
     <w:rsid w:val="00E97410"/>
     <w:rsid w:val="00E97532"/>
     <w:rsid w:val="00E978DA"/>
     <w:rsid w:val="00EA053A"/>
+    <w:rsid w:val="00EA05E8"/>
     <w:rsid w:val="00EA094D"/>
     <w:rsid w:val="00EA2DE6"/>
     <w:rsid w:val="00EA4615"/>
     <w:rsid w:val="00EA468C"/>
     <w:rsid w:val="00EA4796"/>
     <w:rsid w:val="00EA4B06"/>
     <w:rsid w:val="00EA52A0"/>
     <w:rsid w:val="00EA534A"/>
     <w:rsid w:val="00EA62E1"/>
     <w:rsid w:val="00EA6DA7"/>
     <w:rsid w:val="00EA7446"/>
     <w:rsid w:val="00EA779F"/>
     <w:rsid w:val="00EA7D0F"/>
     <w:rsid w:val="00EB0974"/>
     <w:rsid w:val="00EB2121"/>
     <w:rsid w:val="00EB24DC"/>
     <w:rsid w:val="00EB2B89"/>
     <w:rsid w:val="00EB2E57"/>
     <w:rsid w:val="00EB336A"/>
     <w:rsid w:val="00EB37BA"/>
     <w:rsid w:val="00EB3CEE"/>
     <w:rsid w:val="00EB4390"/>
     <w:rsid w:val="00EB60F0"/>
     <w:rsid w:val="00EB651A"/>
     <w:rsid w:val="00EB6BA2"/>
@@ -17083,59 +18273,76 @@
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00516E96"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC07B1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="P68B1DB1-Cabealho18">
+    <w:name w:val="P68B1DB1-Cabealho18"/>
+    <w:basedOn w:val="Cabealho"/>
+    <w:rsid w:val="0013002B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w14:shadow w14:blurRad="38100" w14:dist="25400" w14:dir="5400000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="ctr">
+        <w14:srgbClr w14:val="6E747A">
+          <w14:alpha w14:val="57000"/>
+        </w14:srgbClr>
+      </w14:shadow>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-scholarsportal-info.uml.idm.oclc.org/en/2017-10-25/1/9782763732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br/centrais-de-conteudo/manual-apcn2010-pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23925/1983-3156.2019v21i5p230-245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/mec/pt-br/media/pronacampo/pdf/mn_resolucao_-1_de_3_de_abril_de_2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapientia.pucsp.br/handle/handle/22665" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lfeditorial.com.br/produto/formacao-de-professores-com-uma-perspectiva-inclusiva/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tede2.pucsp.br/handle/handle/10923" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-lib-sfu-ca.translate.goog/help/cite-write/citation-style-guides/apa?_x_tr_sl=en&amp;_x_tr_tl=pt&amp;_x_tr_hl=pt&amp;_x_tr_pto=sge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://25reuniao.anped.org.br/encomendados/mapeamentobalancogt19.doc." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.23925/1983-3156.2019v21i5p230-245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/mec/pt-br/media/pronacampo/pdf/mn_resolucao_-1_de_3_de_abril_de_2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lfeditorial.com.br/produto/formacao-de-professores-com-uma-perspectiva-inclusiva/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapientia.pucsp.br/handle/handle/22665" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tede2.pucsp.br/handle/handle/10923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://25reuniao.anped.org.br/encomendados/mapeamentobalancogt19.doc." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-lib-sfu-ca.translate.goog/help/cite-write/citation-style-guides/apa?_x_tr_sl=en&amp;_x_tr_tl=pt&amp;_x_tr_hl=pt&amp;_x_tr_pto=sge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br/centrais-de-conteudo/manual-apcn2010-pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.pucsp.br/index.php/emp/usoia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-scholarsportal-info.uml.idm.oclc.org/en/2017-10-25/1/9782763732" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -17392,110 +18599,110 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285935A1-BDB5-4C28-8B44-A3F33E2BD623}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>16396</Characters>
+  <Pages>12</Pages>
+  <Words>3373</Words>
+  <Characters>18220</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>364</Lines>
-  <Paragraphs>172</Paragraphs>
+  <Lines>151</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19277</CharactersWithSpaces>
+  <CharactersWithSpaces>21550</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Carmen Lucia Brancaglion Passos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>bae109495b8819d5512d9612ce18e0a2fd0ba45e64f9ebf6263a8411ca0387a1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
     <vt:lpwstr>1046-11.2.0.11486</vt:lpwstr>
   </property>